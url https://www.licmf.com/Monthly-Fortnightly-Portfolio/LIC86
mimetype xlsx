--- v0 (2026-07-14)
+++ v1 (2026-09-04)
@@ -12,638 +12,629 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LEINFA" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEARBF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEBADF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEBALF'!$J$68:$N$84</definedName>
-    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEBFSF'!$J$66:$N$81</definedName>
+    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEBFSF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LECHID'!$J$68:$N$84</definedName>
-    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LECOSF'!$J$68:$N$82</definedName>
-[...1 lines deleted...]
-    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEDHCF'!$J$65:$N$81</definedName>
+    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LECOSF'!$J$68:$N$84</definedName>
+    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEDDYF'!$J$68:$N$84</definedName>
+    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEDHCF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEEMCF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEEQSF'!$J$68:$N$84</definedName>
-    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEEQTF'!$J$66:$N$81</definedName>
-[...8 lines deleted...]
-    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="3">'LELTVF'!$J$68:$N$82</definedName>
+    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEEQTF'!$J$68:$N$84</definedName>
+    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEESCF'!$J$68:$N$84</definedName>
+    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEFE30'!$J$68:$N$84</definedName>
+    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEGFOF'!$J$68:$N$84</definedName>
+    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEGOLD'!$J$68:$N$84</definedName>
+    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEGROW'!$J$68:$N$84</definedName>
+    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEINFA'!$J$68:$N$84</definedName>
+    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="1">'LEINNF'!$J$68:$N$84</definedName>
+    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="2">'LEINSX'!$J$68:$N$84</definedName>
+    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="3">'LELTVF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="4">'LEMAAF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="5">'LEMETF'!$J$68:$N$84</definedName>
-    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="6">'LEMFGF'!$J$68:$N$82</definedName>
-    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="7">'LEMIDF'!$J$66:$N$81</definedName>
+    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="6">'LEMFGF'!$J$68:$N$84</definedName>
+    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="7">'LEMIDF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="8">'LEMUCF'!$J$68:$N$84</definedName>
-    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="9">'LENI50'!$J$68:$N$82</definedName>
+    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="9">'LENI50'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="10">'LET100'!$J$68:$N$84</definedName>
-    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="11">'LETAXP'!$J$68:$N$82</definedName>
-[...2 lines deleted...]
-    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="14">'LETFSX'!$J$66:$N$81</definedName>
+    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="11">'LETAXP'!$J$68:$N$84</definedName>
+    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="12">'LETECF'!$J$68:$N$84</definedName>
+    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="13">'LETF50'!$J$68:$N$84</definedName>
+    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="14">'LETFSX'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="15">'LEULIS'!$J$68:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LEARBF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LEBADF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LEBALF'!$J$74:$N$84</definedName>
-    <definedName name="JPM_Footer_disp" localSheetId="0">'LEBFSF'!$J$71:$N$81</definedName>
+    <definedName name="JPM_Footer_disp" localSheetId="0">'LEBFSF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LECHID'!$J$74:$N$84</definedName>
-    <definedName name="JPM_Footer_disp" localSheetId="0">'LECOSF'!$J$74:$N$82</definedName>
-[...1 lines deleted...]
-    <definedName name="JPM_Footer_disp" localSheetId="0">'LEDHCF'!$J$71:$N$81</definedName>
+    <definedName name="JPM_Footer_disp" localSheetId="0">'LECOSF'!$J$74:$N$84</definedName>
+    <definedName name="JPM_Footer_disp" localSheetId="0">'LEDDYF'!$J$74:$N$84</definedName>
+    <definedName name="JPM_Footer_disp" localSheetId="0">'LEDHCF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LEEMCF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LEEQSF'!$J$74:$N$84</definedName>
-    <definedName name="JPM_Footer_disp" localSheetId="0">'LEEQTF'!$J$72:$N$81</definedName>
-[...8 lines deleted...]
-    <definedName name="JPM_Footer_disp" localSheetId="3">'LELTVF'!$J$73:$N$82</definedName>
+    <definedName name="JPM_Footer_disp" localSheetId="0">'LEEQTF'!$J$74:$N$84</definedName>
+    <definedName name="JPM_Footer_disp" localSheetId="0">'LEESCF'!$J$74:$N$84</definedName>
+    <definedName name="JPM_Footer_disp" localSheetId="0">'LEFE30'!$J$74:$N$84</definedName>
+    <definedName name="JPM_Footer_disp" localSheetId="0">'LEGFOF'!$J$74:$N$84</definedName>
+    <definedName name="JPM_Footer_disp" localSheetId="0">'LEGOLD'!$J$74:$N$84</definedName>
+    <definedName name="JPM_Footer_disp" localSheetId="0">'LEGROW'!$J$74:$N$84</definedName>
+    <definedName name="JPM_Footer_disp" localSheetId="0">'LEINFA'!$J$74:$N$84</definedName>
+    <definedName name="JPM_Footer_disp" localSheetId="1">'LEINNF'!$J$74:$N$84</definedName>
+    <definedName name="JPM_Footer_disp" localSheetId="2">'LEINSX'!$J$74:$N$84</definedName>
+    <definedName name="JPM_Footer_disp" localSheetId="3">'LELTVF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="4">'LEMAAF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="5">'LEMETF'!$J$74:$N$84</definedName>
-    <definedName name="JPM_Footer_disp" localSheetId="6">'LEMFGF'!$J$74:$N$82</definedName>
-    <definedName name="JPM_Footer_disp" localSheetId="7">'LEMIDF'!$J$72:$N$81</definedName>
+    <definedName name="JPM_Footer_disp" localSheetId="6">'LEMFGF'!$J$74:$N$84</definedName>
+    <definedName name="JPM_Footer_disp" localSheetId="7">'LEMIDF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="8">'LEMUCF'!$J$74:$N$84</definedName>
-    <definedName name="JPM_Footer_disp" localSheetId="9">'LENI50'!$J$72:$N$82</definedName>
+    <definedName name="JPM_Footer_disp" localSheetId="9">'LENI50'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="10">'LET100'!$J$74:$N$84</definedName>
-    <definedName name="JPM_Footer_disp" localSheetId="11">'LETAXP'!$J$74:$N$82</definedName>
-[...2 lines deleted...]
-    <definedName name="JPM_Footer_disp" localSheetId="14">'LETFSX'!$J$71:$N$81</definedName>
+    <definedName name="JPM_Footer_disp" localSheetId="11">'LETAXP'!$J$74:$N$84</definedName>
+    <definedName name="JPM_Footer_disp" localSheetId="12">'LETECF'!$J$74:$N$84</definedName>
+    <definedName name="JPM_Footer_disp" localSheetId="13">'LETF50'!$J$74:$N$84</definedName>
+    <definedName name="JPM_Footer_disp" localSheetId="14">'LETFSX'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="15">'LEULIS'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEARBF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEBADF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEBALF'!$J$68:$N$86</definedName>
-    <definedName name="JPM_Footer_disp12" localSheetId="0">'LEBFSF'!$J$66:$N$83</definedName>
+    <definedName name="JPM_Footer_disp12" localSheetId="0">'LEBFSF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LECHID'!$J$68:$N$86</definedName>
-    <definedName name="JPM_Footer_disp12" localSheetId="0">'LECOSF'!$J$68:$N$84</definedName>
-[...1 lines deleted...]
-    <definedName name="JPM_Footer_disp12" localSheetId="0">'LEDHCF'!$J$65:$N$83</definedName>
+    <definedName name="JPM_Footer_disp12" localSheetId="0">'LECOSF'!$J$68:$N$86</definedName>
+    <definedName name="JPM_Footer_disp12" localSheetId="0">'LEDDYF'!$J$68:$N$86</definedName>
+    <definedName name="JPM_Footer_disp12" localSheetId="0">'LEDHCF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEEMCF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEEQSF'!$J$68:$N$86</definedName>
-    <definedName name="JPM_Footer_disp12" localSheetId="0">'LEEQTF'!$J$66:$N$83</definedName>
-[...8 lines deleted...]
-    <definedName name="JPM_Footer_disp12" localSheetId="3">'LELTVF'!$J$68:$N$84</definedName>
+    <definedName name="JPM_Footer_disp12" localSheetId="0">'LEEQTF'!$J$68:$N$86</definedName>
+    <definedName name="JPM_Footer_disp12" localSheetId="0">'LEESCF'!$J$68:$N$86</definedName>
+    <definedName name="JPM_Footer_disp12" localSheetId="0">'LEFE30'!$J$68:$N$86</definedName>
+    <definedName name="JPM_Footer_disp12" localSheetId="0">'LEGFOF'!$J$68:$N$86</definedName>
+    <definedName name="JPM_Footer_disp12" localSheetId="0">'LEGOLD'!$J$68:$N$86</definedName>
+    <definedName name="JPM_Footer_disp12" localSheetId="0">'LEGROW'!$J$68:$N$86</definedName>
+    <definedName name="JPM_Footer_disp12" localSheetId="0">'LEINFA'!$J$68:$N$86</definedName>
+    <definedName name="JPM_Footer_disp12" localSheetId="1">'LEINNF'!$J$68:$N$86</definedName>
+    <definedName name="JPM_Footer_disp12" localSheetId="2">'LEINSX'!$J$68:$N$86</definedName>
+    <definedName name="JPM_Footer_disp12" localSheetId="3">'LELTVF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="4">'LEMAAF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="5">'LEMETF'!$J$68:$N$86</definedName>
-    <definedName name="JPM_Footer_disp12" localSheetId="6">'LEMFGF'!$J$68:$N$84</definedName>
-    <definedName name="JPM_Footer_disp12" localSheetId="7">'LEMIDF'!$J$66:$N$82</definedName>
+    <definedName name="JPM_Footer_disp12" localSheetId="6">'LEMFGF'!$J$68:$N$86</definedName>
+    <definedName name="JPM_Footer_disp12" localSheetId="7">'LEMIDF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="8">'LEMUCF'!$J$68:$N$86</definedName>
-    <definedName name="JPM_Footer_disp12" localSheetId="9">'LENI50'!$J$68:$N$84</definedName>
+    <definedName name="JPM_Footer_disp12" localSheetId="9">'LENI50'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="10">'LET100'!$J$68:$N$86</definedName>
-    <definedName name="JPM_Footer_disp12" localSheetId="11">'LETAXP'!$J$68:$N$84</definedName>
-[...2 lines deleted...]
-    <definedName name="JPM_Footer_disp12" localSheetId="14">'LETFSX'!$J$66:$N$83</definedName>
+    <definedName name="JPM_Footer_disp12" localSheetId="11">'LETAXP'!$J$68:$N$86</definedName>
+    <definedName name="JPM_Footer_disp12" localSheetId="12">'LETECF'!$J$68:$N$86</definedName>
+    <definedName name="JPM_Footer_disp12" localSheetId="13">'LETF50'!$J$68:$N$86</definedName>
+    <definedName name="JPM_Footer_disp12" localSheetId="14">'LETFSX'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="15">'LEULIS'!$J$68:$N$86</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="173">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="170">
   <si>
     <t>LIC MF INFRASTRUCTURE FUND</t>
   </si>
   <si>
     <t>Index</t>
   </si>
   <si>
-    <t>Monthly Portfolio Statement as on June 30,2026</t>
+    <t>Monthly Portfolio Statement as on July 31,2026</t>
   </si>
   <si>
     <t>Name of the Instrument</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>Industry / Rating</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Market/Fair Value (Rounded, Rs. In Lacs)</t>
   </si>
   <si>
     <t>Rounded, % to Net Assets</t>
   </si>
   <si>
     <t>Yield</t>
   </si>
   <si>
     <t>Equity &amp; Equity related</t>
   </si>
   <si>
     <t>(a)Listed / Awaiting listing on Stock Exchanges</t>
   </si>
   <si>
+    <t>INDO-MIM Ltd.</t>
+  </si>
+  <si>
+    <t>INE084101034</t>
+  </si>
+  <si>
+    <t>Industrial Manufacturing</t>
+  </si>
+  <si>
     <t>Tata Motors Passenger Vehicles Ltd.</t>
   </si>
   <si>
     <t>INE155A01022</t>
   </si>
   <si>
     <t>Automobiles</t>
   </si>
   <si>
+    <t>Tata Motors Ltd.</t>
+  </si>
+  <si>
+    <t>INE1TAE01010</t>
+  </si>
+  <si>
+    <t>Agricultural, Commercial &amp; Construction Vehicles</t>
+  </si>
+  <si>
+    <t>Garware Hi-Tech Films Ltd.</t>
+  </si>
+  <si>
+    <t>INE291A01017</t>
+  </si>
+  <si>
+    <t>Industrial Products</t>
+  </si>
+  <si>
+    <t>The Phoenix Mills Ltd.</t>
+  </si>
+  <si>
+    <t>INE211B01039</t>
+  </si>
+  <si>
+    <t>Realty</t>
+  </si>
+  <si>
+    <t>Larsen &amp; Toubro Ltd.</t>
+  </si>
+  <si>
+    <t>INE018A01030</t>
+  </si>
+  <si>
+    <t>Construction</t>
+  </si>
+  <si>
+    <t>Tata Power Company Ltd.</t>
+  </si>
+  <si>
+    <t>INE245A01021</t>
+  </si>
+  <si>
+    <t>Power</t>
+  </si>
+  <si>
+    <t>KSH International Ltd.</t>
+  </si>
+  <si>
+    <t>INE987S01020</t>
+  </si>
+  <si>
+    <t>Carraro India Ltd.</t>
+  </si>
+  <si>
+    <t>INE0V7W01012</t>
+  </si>
+  <si>
+    <t>Auto Components</t>
+  </si>
+  <si>
+    <t>Hitachi Energy India Ltd.</t>
+  </si>
+  <si>
+    <t>INE07Y701011</t>
+  </si>
+  <si>
+    <t>Electrical Equipment</t>
+  </si>
+  <si>
+    <t>NTPC Ltd.</t>
+  </si>
+  <si>
+    <t>INE733E01010</t>
+  </si>
+  <si>
+    <t>Bharti Airtel Ltd.</t>
+  </si>
+  <si>
+    <t>INE397D01024</t>
+  </si>
+  <si>
+    <t>Telecom - Services</t>
+  </si>
+  <si>
+    <t>Bharat Dynamics Ltd.</t>
+  </si>
+  <si>
+    <t>INE171Z01026</t>
+  </si>
+  <si>
+    <t>Aerospace &amp; Defense</t>
+  </si>
+  <si>
+    <t>ICICI Bank Ltd.</t>
+  </si>
+  <si>
+    <t>INE090A01021</t>
+  </si>
+  <si>
+    <t>Banks</t>
+  </si>
+  <si>
+    <t>Schneider Electric Infrastructure Ltd.</t>
+  </si>
+  <si>
+    <t>INE839M01018</t>
+  </si>
+  <si>
+    <t>Maruti Suzuki India Ltd.</t>
+  </si>
+  <si>
+    <t>INE585B01010</t>
+  </si>
+  <si>
+    <t>InterGlobe Aviation Ltd.</t>
+  </si>
+  <si>
+    <t>INE646L01027</t>
+  </si>
+  <si>
+    <t>Transport Services</t>
+  </si>
+  <si>
+    <t>Mahindra Lifespace Developers Ltd.</t>
+  </si>
+  <si>
+    <t>INE813A01018</t>
+  </si>
+  <si>
+    <t>Siemens Energy India Ltd.</t>
+  </si>
+  <si>
+    <t>INE1NPP01017</t>
+  </si>
+  <si>
+    <t>Tata Steel Ltd.</t>
+  </si>
+  <si>
+    <t>INE081A01020</t>
+  </si>
+  <si>
+    <t>Ferrous Metals</t>
+  </si>
+  <si>
+    <t>Bharat Bijlee Ltd.</t>
+  </si>
+  <si>
+    <t>INE464A01036</t>
+  </si>
+  <si>
     <t>JSW Infrastructure Ltd.</t>
   </si>
   <si>
     <t>INE880J01026</t>
   </si>
   <si>
     <t>Transport Infrastructure</t>
   </si>
   <si>
-    <t>Tata Motors Ltd.</t>
-[...140 lines deleted...]
-    <t>INE047A01021</t>
+    <t>Delhivery Ltd.</t>
+  </si>
+  <si>
+    <t>INE148O01028</t>
+  </si>
+  <si>
+    <t>Ultratech Cement Ltd.</t>
+  </si>
+  <si>
+    <t>INE481G01011</t>
   </si>
   <si>
     <t>Cement &amp; Cement Products</t>
   </si>
   <si>
-    <t>Delhivery Ltd.</t>
-[...17 lines deleted...]
-    <t>INE07Y701011</t>
+    <t>Mahindra &amp; Mahindra Ltd.</t>
+  </si>
+  <si>
+    <t>INE101A01026</t>
+  </si>
+  <si>
+    <t>Kirloskar Ferrous Industries Ltd.</t>
+  </si>
+  <si>
+    <t>INE884B01025</t>
   </si>
   <si>
     <t>Divgi Torqtransfer Systems Ltd.</t>
   </si>
   <si>
     <t>INE753U01022</t>
   </si>
   <si>
-    <t>Ultratech Cement Ltd.</t>
-[...8 lines deleted...]
-    <t>INE884B01025</t>
+    <t>Cummins India Ltd.</t>
+  </si>
+  <si>
+    <t>INE298A01020</t>
   </si>
   <si>
     <t>NLC India Ltd.</t>
   </si>
   <si>
     <t>INE589A01014</t>
   </si>
   <si>
+    <t>JSW Steel Ltd.</t>
+  </si>
+  <si>
+    <t>INE019A01038</t>
+  </si>
+  <si>
+    <t>Tenneco Clean Air India Ltd.</t>
+  </si>
+  <si>
+    <t>INE19RI01016</t>
+  </si>
+  <si>
+    <t>Schaeffler India Ltd.</t>
+  </si>
+  <si>
+    <t>INE513A01022</t>
+  </si>
+  <si>
     <t>Afcons Infrastructure Ltd.</t>
   </si>
   <si>
     <t>INE101I01011</t>
   </si>
   <si>
-    <t>Cummins India Ltd.</t>
-[...26 lines deleted...]
-    <t>INE019A01038</t>
+    <t>State Bank of India</t>
+  </si>
+  <si>
+    <t>INE062A01020</t>
+  </si>
+  <si>
+    <t>REC Ltd.</t>
+  </si>
+  <si>
+    <t>INE020B01018</t>
+  </si>
+  <si>
+    <t>Finance</t>
+  </si>
+  <si>
+    <t>Kotak Mahindra Bank Ltd.</t>
+  </si>
+  <si>
+    <t>INE237A01036</t>
   </si>
   <si>
     <t>HDFC Bank Ltd.</t>
   </si>
   <si>
     <t>INE040A01034</t>
   </si>
   <si>
-    <t>State Bank of India</t>
-[...4 lines deleted...]
-  <si>
     <t>Axis Bank Ltd.</t>
   </si>
   <si>
     <t>INE238A01034</t>
   </si>
   <si>
     <t>Tata Communications Ltd.</t>
   </si>
   <si>
     <t>INE151A01013</t>
   </si>
   <si>
-    <t>Kotak Mahindra Bank Ltd.</t>
-[...17 lines deleted...]
-    <t>INE066F01020</t>
+    <t>Bharat Forge Ltd.</t>
+  </si>
+  <si>
+    <t>INE465A01025</t>
   </si>
   <si>
     <t>Transport Corporation Of India Ltd.</t>
   </si>
   <si>
     <t>INE688A01022</t>
   </si>
   <si>
+    <t>Kennametal India Ltd.</t>
+  </si>
+  <si>
+    <t>INE717A01029</t>
+  </si>
+  <si>
+    <t>Power Finance Corporation Ltd.</t>
+  </si>
+  <si>
+    <t>INE134E01011</t>
+  </si>
+  <si>
     <t>Kirloskar Oil Engines Ltd.</t>
   </si>
   <si>
     <t>INE146L01010</t>
   </si>
   <si>
-    <t>Bharat Forge Ltd.</t>
-[...2 lines deleted...]
-    <t>INE465A01025</t>
+    <t>Foseco India Ltd.</t>
+  </si>
+  <si>
+    <t>INE519A01011</t>
+  </si>
+  <si>
+    <t>Chemicals &amp; Petrochemicals</t>
+  </si>
+  <si>
+    <t>Vidya Wires Ltd.</t>
+  </si>
+  <si>
+    <t>INE14UN01029</t>
+  </si>
+  <si>
+    <t>Gujarat Energy Ltd.</t>
+  </si>
+  <si>
+    <t>INE844O01030</t>
+  </si>
+  <si>
+    <t>Gas</t>
+  </si>
+  <si>
+    <t>SKF India (Industrial) Ltd.</t>
+  </si>
+  <si>
+    <t>INE2J8701016</t>
   </si>
   <si>
     <t>Bharat Electronics Ltd.</t>
   </si>
   <si>
     <t>INE263A01024</t>
   </si>
   <si>
-    <t>Kennametal India Ltd.</t>
-[...56 lines deleted...]
-    <t>INE2J8701016</t>
+    <t>Sansera Engineering Ltd.</t>
+  </si>
+  <si>
+    <t>INE953O01021</t>
   </si>
   <si>
     <t>Ingersoll Rand (India) Ltd.</t>
   </si>
   <si>
     <t>INE177A01018</t>
   </si>
   <si>
+    <t>GSPL Transmission Ltd. #</t>
+  </si>
+  <si>
+    <t>INE1TUG01013</t>
+  </si>
+  <si>
     <t>RHI Magnesita India Ltd.</t>
   </si>
   <si>
     <t>INE743M01012</t>
   </si>
   <si>
     <t>Sub Total</t>
   </si>
   <si>
     <t>(b) Unlisted</t>
   </si>
   <si>
     <t>NIL</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>Treps / Reverse Repo</t>
   </si>
   <si>
     <t>Treps</t>
   </si>
   <si>
     <t>Net Receivables / (Payables)</t>
   </si>
   <si>
     <t>GRAND TOTAL</t>
   </si>
   <si>
+    <t>#  Awaiting listing</t>
+  </si>
+  <si>
     <t>i) Securities in default beyond its maturity date: Nil</t>
   </si>
   <si>
-    <t>ii) Total value and percentage of illiquid equity shares as on June 30, 2026: Nil</t>
+    <t>ii) Total value and percentage of illiquid equity shares as on July 31, 2026: Nil</t>
   </si>
   <si>
     <t>iii)</t>
   </si>
   <si>
     <t>NAV</t>
   </si>
   <si>
     <t>Regular Plan - Growth Option</t>
   </si>
   <si>
     <t>Regular Plan - IDCW Option</t>
   </si>
   <si>
     <t>Direct Plan - Growth Option</t>
   </si>
   <si>
     <t>Direct Plan - IDCW Option</t>
   </si>
   <si>
-    <t>iv) Dividend declared during the month June 30, 2026 under the IDCW Option of the Scheme is Nil.</t>
-[...14 lines deleted...]
-    <t>ix) Funds parked in short term deposit as on June 30, 2026: Nil</t>
+    <t>iv) Dividend declared during the month July 31, 2026 under the IDCW Option of the Scheme is Nil.</t>
+  </si>
+  <si>
+    <t>v) No bonus declared during the period ended July 31, 2026.</t>
+  </si>
+  <si>
+    <t>vi) Total outstanding exposure in derivative instruments as on July 31, 2026 is Nil.</t>
+  </si>
+  <si>
+    <t>vii) Total market value of investments in Foreign Securities/ American Depositary Receipts/ Global Depositary Receipts/ Overseas ETFs as at July 31, 2026 is Nil.</t>
+  </si>
+  <si>
+    <t>viii) Portfolio turnover ratio: 1.02 times</t>
+  </si>
+  <si>
+    <t>ix) Funds parked in short term deposit as on July 31, 2026: Nil</t>
   </si>
   <si>
     <t>x) The details of repo transactions of the scheme in corporate debt securities: Nil</t>
   </si>
   <si>
     <t>The product is suitable for investors who are seeking*</t>
   </si>
   <si>
     <t>Scheme Riskometer#</t>
   </si>
   <si>
     <t>Benchmark Riskometer (as 
 applicable) #</t>
   </si>
   <si>
     <t>•Long Term Capital Growth</t>
   </si>
   <si>
     <t>As per AMFI Tier I  Benchmark i.e. Nifty Infrastructure TRI</t>
   </si>
   <si>
     <t>•Investment in equity and equity related instruments of companies engaged either directly or indirectly in infrastructure sector.</t>
   </si>
   <si>
     <t>*Investors should consult their financial advisers if in doubt about whether the product is suitable for them.</t>
@@ -900,84 +891,87 @@
       </bottom>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="66">
+  <cellXfs count="67">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="2" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="164" fillId="2" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="2" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="2" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="165" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="166" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="167" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1045,66 +1039,66 @@
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="8" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="9" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="10" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="11" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" quotePrefix="1" numFmtId="168" fillId="2" borderId="6" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="6" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="169" fillId="2" borderId="6" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="6" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="10" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="3" borderId="12" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" readingOrder="1"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="3" borderId="13" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" readingOrder="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="14" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="6" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="15" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="16" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="17" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="18" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3" readingOrder="1"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="13" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="18" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="19" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
@@ -1122,81 +1116,81 @@
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3" readingOrder="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image333.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image534.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>95</xdr:row>
+      <xdr:row>98</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2581275" cy="1943100"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>438150</xdr:colOff>
-      <xdr:row>95</xdr:row>
+      <xdr:row>98</xdr:row>
       <xdr:rowOff>-0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2514600" cy="1962150"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 2" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -1475,54 +1469,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O102"/>
+  <dimension ref="A1:O105"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A92" sqref="A92"/>
+      <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="true" defaultRowHeight="15.75" defaultColWidth="9.140625" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.5703125" customWidth="true" style="1"/>
     <col min="2" max="2" width="65.5703125" customWidth="true" style="8"/>
     <col min="3" max="3" width="45.5703125" customWidth="true" style="8"/>
     <col min="4" max="4" width="45.5703125" customWidth="true" style="8"/>
     <col min="5" max="5" width="45.5703125" customWidth="true" style="1"/>
     <col min="6" max="6" width="16.42578125" customWidth="true" style="1"/>
     <col min="7" max="7" width="15.28515625" customWidth="true" style="7"/>
     <col min="8" max="8" width="4.85546875" customWidth="true" style="9"/>
     <col min="9" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="10.7109375" customWidth="true" style="1"/>
     <col min="11" max="11" width="10.42578125" customWidth="true" style="1"/>
     <col min="12" max="12" width="14.42578125" customWidth="true" style="1"/>
     <col min="13" max="13" width="15.28515625" customWidth="true" style="1"/>
     <col min="14" max="14" width="12.5703125" customWidth="true" style="1"/>
     <col min="15" max="15" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" customHeight="1" ht="15.75">
       <c r="B1" s="4" t="s">
         <v>0</v>
       </c>
@@ -1532,1746 +1526,1733 @@
       <c r="F1" s="1"/>
       <c r="G1" s="10" t="s">
         <v>1</v>
       </c>
       <c r="H1" s="2"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="15.75">
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="2"/>
     </row>
     <row r="3" spans="1:15" customHeight="1" ht="15.75">
       <c r="B3" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
     </row>
     <row r="4" spans="1:15" customHeight="1" ht="36.75">
-      <c r="B4" s="11" t="s">
+      <c r="B4" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="12" t="s">
+      <c r="C4" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="12" t="s">
+      <c r="D4" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="13" t="s">
+      <c r="E4" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="F4" s="14" t="s">
+      <c r="F4" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="G4" s="15" t="s">
+      <c r="G4" s="16" t="s">
         <v>8</v>
       </c>
-      <c r="H4" s="15" t="s">
+      <c r="H4" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B5" s="57" t="s">
+      <c r="B5" s="58" t="s">
         <v>10</v>
       </c>
-      <c r="C5" s="16"/>
-[...4 lines deleted...]
-      <c r="H5" s="20"/>
+      <c r="C5" s="17"/>
+      <c r="D5" s="17"/>
+      <c r="E5" s="18"/>
+      <c r="F5" s="19"/>
+      <c r="G5" s="20"/>
+      <c r="H5" s="21"/>
     </row>
     <row r="6" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B6" s="21" t="s">
+      <c r="B6" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="C6" s="22"/>
-[...4 lines deleted...]
-      <c r="H6" s="26"/>
+      <c r="C6" s="23"/>
+      <c r="D6" s="23"/>
+      <c r="E6" s="24"/>
+      <c r="F6" s="25"/>
+      <c r="G6" s="26"/>
+      <c r="H6" s="27"/>
     </row>
     <row r="7" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B7" s="22" t="s">
+      <c r="B7" s="23" t="s">
         <v>12</v>
       </c>
-      <c r="C7" s="22" t="s">
+      <c r="C7" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="D7" s="22" t="s">
+      <c r="D7" s="23" t="s">
         <v>14</v>
       </c>
-      <c r="E7" s="23">
+      <c r="E7" s="24">
+        <v>805997</v>
+      </c>
+      <c r="F7" s="25">
+        <v>6255.75</v>
+      </c>
+      <c r="G7" s="26">
+        <v>0.0546</v>
+      </c>
+      <c r="H7" s="27"/>
+    </row>
+    <row r="8" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B8" s="23" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="E8" s="24">
         <v>1224915</v>
       </c>
-      <c r="F7" s="24">
-[...14 lines deleted...]
-      <c r="D8" s="22" t="s">
+      <c r="F8" s="25">
+        <v>4161.65</v>
+      </c>
+      <c r="G8" s="26">
+        <v>0.0364</v>
+      </c>
+      <c r="H8" s="27"/>
+    </row>
+    <row r="9" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B9" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="C9" s="23" t="s">
+        <v>19</v>
+      </c>
+      <c r="D9" s="23" t="s">
+        <v>20</v>
+      </c>
+      <c r="E9" s="24">
+        <v>944348</v>
+      </c>
+      <c r="F9" s="25">
+        <v>4124.91</v>
+      </c>
+      <c r="G9" s="26">
+        <v>0.036</v>
+      </c>
+      <c r="H9" s="27"/>
+    </row>
+    <row r="10" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B10" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="C10" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="D10" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E10" s="24">
+        <v>57317</v>
+      </c>
+      <c r="F10" s="25">
+        <v>4099.03</v>
+      </c>
+      <c r="G10" s="26">
+        <v>0.0358</v>
+      </c>
+      <c r="H10" s="27"/>
+    </row>
+    <row r="11" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B11" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="C11" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="D11" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="E11" s="24">
+        <v>206535</v>
+      </c>
+      <c r="F11" s="25">
+        <v>3910.33</v>
+      </c>
+      <c r="G11" s="26">
+        <v>0.0342</v>
+      </c>
+      <c r="H11" s="27"/>
+    </row>
+    <row r="12" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B12" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="C12" s="23" t="s">
+        <v>28</v>
+      </c>
+      <c r="D12" s="23" t="s">
+        <v>29</v>
+      </c>
+      <c r="E12" s="24">
+        <v>96023</v>
+      </c>
+      <c r="F12" s="25">
+        <v>3782.25</v>
+      </c>
+      <c r="G12" s="26">
+        <v>0.033</v>
+      </c>
+      <c r="H12" s="27"/>
+    </row>
+    <row r="13" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B13" s="23" t="s">
+        <v>30</v>
+      </c>
+      <c r="C13" s="23" t="s">
+        <v>31</v>
+      </c>
+      <c r="D13" s="23" t="s">
+        <v>32</v>
+      </c>
+      <c r="E13" s="24">
+        <v>861040</v>
+      </c>
+      <c r="F13" s="25">
+        <v>3277.98</v>
+      </c>
+      <c r="G13" s="26">
+        <v>0.0286</v>
+      </c>
+      <c r="H13" s="27"/>
+    </row>
+    <row r="14" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B14" s="23" t="s">
+        <v>33</v>
+      </c>
+      <c r="C14" s="23" t="s">
+        <v>34</v>
+      </c>
+      <c r="D14" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E14" s="24">
+        <v>367501</v>
+      </c>
+      <c r="F14" s="25">
+        <v>3085.91</v>
+      </c>
+      <c r="G14" s="26">
+        <v>0.027</v>
+      </c>
+      <c r="H14" s="27"/>
+    </row>
+    <row r="15" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B15" s="23" t="s">
+        <v>35</v>
+      </c>
+      <c r="C15" s="23" t="s">
+        <v>36</v>
+      </c>
+      <c r="D15" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="E15" s="24">
+        <v>565917</v>
+      </c>
+      <c r="F15" s="25">
+        <v>3035.58</v>
+      </c>
+      <c r="G15" s="26">
+        <v>0.0265</v>
+      </c>
+      <c r="H15" s="27"/>
+    </row>
+    <row r="16" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B16" s="23" t="s">
+        <v>38</v>
+      </c>
+      <c r="C16" s="23" t="s">
+        <v>39</v>
+      </c>
+      <c r="D16" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="E16" s="24">
+        <v>9105</v>
+      </c>
+      <c r="F16" s="25">
+        <v>2929.53</v>
+      </c>
+      <c r="G16" s="26">
+        <v>0.0256</v>
+      </c>
+      <c r="H16" s="27"/>
+    </row>
+    <row r="17" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B17" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="C17" s="23" t="s">
+        <v>42</v>
+      </c>
+      <c r="D17" s="23" t="s">
+        <v>32</v>
+      </c>
+      <c r="E17" s="24">
+        <v>834071</v>
+      </c>
+      <c r="F17" s="25">
+        <v>2896.31</v>
+      </c>
+      <c r="G17" s="26">
+        <v>0.0253</v>
+      </c>
+      <c r="H17" s="27"/>
+    </row>
+    <row r="18" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B18" s="23" t="s">
+        <v>43</v>
+      </c>
+      <c r="C18" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="D18" s="23" t="s">
+        <v>45</v>
+      </c>
+      <c r="E18" s="24">
+        <v>142611</v>
+      </c>
+      <c r="F18" s="25">
+        <v>2812.29</v>
+      </c>
+      <c r="G18" s="26">
+        <v>0.0246</v>
+      </c>
+      <c r="H18" s="27"/>
+    </row>
+    <row r="19" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B19" s="23" t="s">
+        <v>46</v>
+      </c>
+      <c r="C19" s="23" t="s">
+        <v>47</v>
+      </c>
+      <c r="D19" s="23" t="s">
+        <v>48</v>
+      </c>
+      <c r="E19" s="24">
+        <v>222408</v>
+      </c>
+      <c r="F19" s="25">
+        <v>2786.99</v>
+      </c>
+      <c r="G19" s="26">
+        <v>0.0243</v>
+      </c>
+      <c r="H19" s="27"/>
+    </row>
+    <row r="20" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B20" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="C20" s="23" t="s">
+        <v>50</v>
+      </c>
+      <c r="D20" s="23" t="s">
+        <v>51</v>
+      </c>
+      <c r="E20" s="24">
+        <v>190042</v>
+      </c>
+      <c r="F20" s="25">
+        <v>2727.86</v>
+      </c>
+      <c r="G20" s="26">
+        <v>0.0238</v>
+      </c>
+      <c r="H20" s="27"/>
+    </row>
+    <row r="21" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B21" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="C21" s="23" t="s">
+        <v>53</v>
+      </c>
+      <c r="D21" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="E21" s="24">
+        <v>199539</v>
+      </c>
+      <c r="F21" s="25">
+        <v>2704.35</v>
+      </c>
+      <c r="G21" s="26">
+        <v>0.0236</v>
+      </c>
+      <c r="H21" s="27"/>
+    </row>
+    <row r="22" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B22" s="23" t="s">
+        <v>54</v>
+      </c>
+      <c r="C22" s="23" t="s">
+        <v>55</v>
+      </c>
+      <c r="D22" s="23" t="s">
         <v>17</v>
       </c>
-      <c r="E8" s="23">
-[...38 lines deleted...]
-      <c r="D10" s="22" t="s">
+      <c r="E22" s="24">
+        <v>18542</v>
+      </c>
+      <c r="F22" s="25">
+        <v>2639.27</v>
+      </c>
+      <c r="G22" s="26">
+        <v>0.0231</v>
+      </c>
+      <c r="H22" s="27"/>
+    </row>
+    <row r="23" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B23" s="23" t="s">
+        <v>56</v>
+      </c>
+      <c r="C23" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="D23" s="23" t="s">
+        <v>58</v>
+      </c>
+      <c r="E23" s="24">
+        <v>49657</v>
+      </c>
+      <c r="F23" s="25">
+        <v>2567.76</v>
+      </c>
+      <c r="G23" s="26">
+        <v>0.0224</v>
+      </c>
+      <c r="H23" s="27"/>
+    </row>
+    <row r="24" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B24" s="23" t="s">
+        <v>59</v>
+      </c>
+      <c r="C24" s="23" t="s">
+        <v>60</v>
+      </c>
+      <c r="D24" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="E24" s="24">
+        <v>651962</v>
+      </c>
+      <c r="F24" s="25">
+        <v>2559.93</v>
+      </c>
+      <c r="G24" s="26">
+        <v>0.0224</v>
+      </c>
+      <c r="H24" s="27"/>
+    </row>
+    <row r="25" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B25" s="23" t="s">
+        <v>61</v>
+      </c>
+      <c r="C25" s="23" t="s">
+        <v>62</v>
+      </c>
+      <c r="D25" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="E25" s="24">
+        <v>75385</v>
+      </c>
+      <c r="F25" s="25">
+        <v>2435.54</v>
+      </c>
+      <c r="G25" s="26">
+        <v>0.0213</v>
+      </c>
+      <c r="H25" s="27"/>
+    </row>
+    <row r="26" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B26" s="23" t="s">
+        <v>63</v>
+      </c>
+      <c r="C26" s="23" t="s">
+        <v>64</v>
+      </c>
+      <c r="D26" s="23" t="s">
+        <v>65</v>
+      </c>
+      <c r="E26" s="24">
+        <v>1274252</v>
+      </c>
+      <c r="F26" s="25">
+        <v>2417.13</v>
+      </c>
+      <c r="G26" s="26">
+        <v>0.0211</v>
+      </c>
+      <c r="H26" s="27"/>
+    </row>
+    <row r="27" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B27" s="23" t="s">
+        <v>66</v>
+      </c>
+      <c r="C27" s="23" t="s">
+        <v>67</v>
+      </c>
+      <c r="D27" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="E27" s="24">
+        <v>92628</v>
+      </c>
+      <c r="F27" s="25">
+        <v>2338.3</v>
+      </c>
+      <c r="G27" s="26">
+        <v>0.0204</v>
+      </c>
+      <c r="H27" s="27"/>
+    </row>
+    <row r="28" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B28" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="C28" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="D28" s="23" t="s">
+        <v>70</v>
+      </c>
+      <c r="E28" s="24">
+        <v>711066</v>
+      </c>
+      <c r="F28" s="25">
+        <v>2221.37</v>
+      </c>
+      <c r="G28" s="26">
+        <v>0.0194</v>
+      </c>
+      <c r="H28" s="27"/>
+    </row>
+    <row r="29" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B29" s="23" t="s">
+        <v>71</v>
+      </c>
+      <c r="C29" s="23" t="s">
+        <v>72</v>
+      </c>
+      <c r="D29" s="23" t="s">
+        <v>58</v>
+      </c>
+      <c r="E29" s="24">
+        <v>421164</v>
+      </c>
+      <c r="F29" s="25">
+        <v>2029.8</v>
+      </c>
+      <c r="G29" s="26">
+        <v>0.0177</v>
+      </c>
+      <c r="H29" s="27"/>
+    </row>
+    <row r="30" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B30" s="23" t="s">
+        <v>73</v>
+      </c>
+      <c r="C30" s="23" t="s">
+        <v>74</v>
+      </c>
+      <c r="D30" s="23" t="s">
+        <v>75</v>
+      </c>
+      <c r="E30" s="24">
+        <v>16778</v>
+      </c>
+      <c r="F30" s="25">
+        <v>1997.09</v>
+      </c>
+      <c r="G30" s="26">
+        <v>0.0174</v>
+      </c>
+      <c r="H30" s="27"/>
+    </row>
+    <row r="31" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B31" s="23" t="s">
+        <v>76</v>
+      </c>
+      <c r="C31" s="23" t="s">
+        <v>77</v>
+      </c>
+      <c r="D31" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="E31" s="24">
+        <v>58750</v>
+      </c>
+      <c r="F31" s="25">
+        <v>1996.62</v>
+      </c>
+      <c r="G31" s="26">
+        <v>0.0174</v>
+      </c>
+      <c r="H31" s="27"/>
+    </row>
+    <row r="32" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B32" s="23" t="s">
+        <v>78</v>
+      </c>
+      <c r="C32" s="23" t="s">
+        <v>79</v>
+      </c>
+      <c r="D32" s="23" t="s">
+        <v>65</v>
+      </c>
+      <c r="E32" s="24">
+        <v>403198</v>
+      </c>
+      <c r="F32" s="25">
+        <v>1917.81</v>
+      </c>
+      <c r="G32" s="26">
+        <v>0.0168</v>
+      </c>
+      <c r="H32" s="27"/>
+    </row>
+    <row r="33" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B33" s="23" t="s">
+        <v>80</v>
+      </c>
+      <c r="C33" s="23" t="s">
+        <v>81</v>
+      </c>
+      <c r="D33" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="E33" s="24">
+        <v>191520</v>
+      </c>
+      <c r="F33" s="25">
+        <v>1843.86</v>
+      </c>
+      <c r="G33" s="26">
+        <v>0.0161</v>
+      </c>
+      <c r="H33" s="27"/>
+    </row>
+    <row r="34" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B34" s="23" t="s">
+        <v>82</v>
+      </c>
+      <c r="C34" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="D34" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="E10" s="23">
-[...38 lines deleted...]
-      <c r="D12" s="22" t="s">
+      <c r="E34" s="24">
+        <v>32021</v>
+      </c>
+      <c r="F34" s="25">
+        <v>1767.24</v>
+      </c>
+      <c r="G34" s="26">
+        <v>0.0154</v>
+      </c>
+      <c r="H34" s="27"/>
+    </row>
+    <row r="35" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B35" s="23" t="s">
+        <v>84</v>
+      </c>
+      <c r="C35" s="23" t="s">
+        <v>85</v>
+      </c>
+      <c r="D35" s="23" t="s">
+        <v>32</v>
+      </c>
+      <c r="E35" s="24">
+        <v>573410</v>
+      </c>
+      <c r="F35" s="25">
+        <v>1708.19</v>
+      </c>
+      <c r="G35" s="26">
+        <v>0.0149</v>
+      </c>
+      <c r="H35" s="27"/>
+    </row>
+    <row r="36" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B36" s="23" t="s">
+        <v>86</v>
+      </c>
+      <c r="C36" s="23" t="s">
+        <v>87</v>
+      </c>
+      <c r="D36" s="23" t="s">
+        <v>65</v>
+      </c>
+      <c r="E36" s="24">
+        <v>131833</v>
+      </c>
+      <c r="F36" s="25">
+        <v>1674.28</v>
+      </c>
+      <c r="G36" s="26">
+        <v>0.0146</v>
+      </c>
+      <c r="H36" s="27"/>
+    </row>
+    <row r="37" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B37" s="23" t="s">
+        <v>88</v>
+      </c>
+      <c r="C37" s="23" t="s">
+        <v>89</v>
+      </c>
+      <c r="D37" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="E37" s="24">
+        <v>306410</v>
+      </c>
+      <c r="F37" s="25">
+        <v>1648.33</v>
+      </c>
+      <c r="G37" s="26">
+        <v>0.0144</v>
+      </c>
+      <c r="H37" s="27"/>
+    </row>
+    <row r="38" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B38" s="23" t="s">
+        <v>90</v>
+      </c>
+      <c r="C38" s="23" t="s">
+        <v>91</v>
+      </c>
+      <c r="D38" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="E38" s="24">
+        <v>40064</v>
+      </c>
+      <c r="F38" s="25">
+        <v>1634.29</v>
+      </c>
+      <c r="G38" s="26">
+        <v>0.0143</v>
+      </c>
+      <c r="H38" s="27"/>
+    </row>
+    <row r="39" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B39" s="23" t="s">
+        <v>92</v>
+      </c>
+      <c r="C39" s="23" t="s">
+        <v>93</v>
+      </c>
+      <c r="D39" s="23" t="s">
         <v>29</v>
       </c>
-      <c r="E12" s="23">
-[...32 lines deleted...]
-      <c r="B14" s="22" t="s">
+      <c r="E39" s="24">
+        <v>582819</v>
+      </c>
+      <c r="F39" s="25">
+        <v>1580.31</v>
+      </c>
+      <c r="G39" s="26">
+        <v>0.0138</v>
+      </c>
+      <c r="H39" s="27"/>
+    </row>
+    <row r="40" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B40" s="23" t="s">
+        <v>94</v>
+      </c>
+      <c r="C40" s="23" t="s">
+        <v>95</v>
+      </c>
+      <c r="D40" s="23" t="s">
+        <v>51</v>
+      </c>
+      <c r="E40" s="24">
+        <v>151454</v>
+      </c>
+      <c r="F40" s="25">
+        <v>1556.04</v>
+      </c>
+      <c r="G40" s="26">
+        <v>0.0136</v>
+      </c>
+      <c r="H40" s="27"/>
+    </row>
+    <row r="41" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B41" s="23" t="s">
+        <v>96</v>
+      </c>
+      <c r="C41" s="23" t="s">
+        <v>97</v>
+      </c>
+      <c r="D41" s="23" t="s">
+        <v>98</v>
+      </c>
+      <c r="E41" s="24">
+        <v>411743</v>
+      </c>
+      <c r="F41" s="25">
+        <v>1535.6</v>
+      </c>
+      <c r="G41" s="26">
+        <v>0.0134</v>
+      </c>
+      <c r="H41" s="27"/>
+    </row>
+    <row r="42" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B42" s="23" t="s">
+        <v>99</v>
+      </c>
+      <c r="C42" s="23" t="s">
+        <v>100</v>
+      </c>
+      <c r="D42" s="23" t="s">
+        <v>51</v>
+      </c>
+      <c r="E42" s="24">
+        <v>383984</v>
+      </c>
+      <c r="F42" s="25">
+        <v>1498.69</v>
+      </c>
+      <c r="G42" s="26">
+        <v>0.0131</v>
+      </c>
+      <c r="H42" s="27"/>
+    </row>
+    <row r="43" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B43" s="23" t="s">
+        <v>101</v>
+      </c>
+      <c r="C43" s="23" t="s">
+        <v>102</v>
+      </c>
+      <c r="D43" s="23" t="s">
+        <v>51</v>
+      </c>
+      <c r="E43" s="24">
+        <v>197040</v>
+      </c>
+      <c r="F43" s="25">
+        <v>1474.15</v>
+      </c>
+      <c r="G43" s="26">
+        <v>0.0129</v>
+      </c>
+      <c r="H43" s="27"/>
+    </row>
+    <row r="44" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B44" s="23" t="s">
+        <v>103</v>
+      </c>
+      <c r="C44" s="23" t="s">
+        <v>104</v>
+      </c>
+      <c r="D44" s="23" t="s">
+        <v>51</v>
+      </c>
+      <c r="E44" s="24">
+        <v>114258</v>
+      </c>
+      <c r="F44" s="25">
+        <v>1404.8</v>
+      </c>
+      <c r="G44" s="26">
+        <v>0.0123</v>
+      </c>
+      <c r="H44" s="27"/>
+    </row>
+    <row r="45" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B45" s="23" t="s">
+        <v>105</v>
+      </c>
+      <c r="C45" s="23" t="s">
+        <v>106</v>
+      </c>
+      <c r="D45" s="23" t="s">
+        <v>45</v>
+      </c>
+      <c r="E45" s="24">
+        <v>76918</v>
+      </c>
+      <c r="F45" s="25">
+        <v>1350.99</v>
+      </c>
+      <c r="G45" s="26">
+        <v>0.0118</v>
+      </c>
+      <c r="H45" s="27"/>
+    </row>
+    <row r="46" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B46" s="23" t="s">
+        <v>107</v>
+      </c>
+      <c r="C46" s="23" t="s">
+        <v>108</v>
+      </c>
+      <c r="D46" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="E46" s="24">
+        <v>55969</v>
+      </c>
+      <c r="F46" s="25">
+        <v>1231.21</v>
+      </c>
+      <c r="G46" s="26">
+        <v>0.0108</v>
+      </c>
+      <c r="H46" s="27"/>
+    </row>
+    <row r="47" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B47" s="23" t="s">
+        <v>109</v>
+      </c>
+      <c r="C47" s="23" t="s">
+        <v>110</v>
+      </c>
+      <c r="D47" s="23" t="s">
+        <v>58</v>
+      </c>
+      <c r="E47" s="24">
+        <v>121168</v>
+      </c>
+      <c r="F47" s="25">
+        <v>1127.47</v>
+      </c>
+      <c r="G47" s="26">
+        <v>0.0098</v>
+      </c>
+      <c r="H47" s="27"/>
+    </row>
+    <row r="48" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B48" s="23" t="s">
+        <v>111</v>
+      </c>
+      <c r="C48" s="23" t="s">
+        <v>112</v>
+      </c>
+      <c r="D48" s="23" t="s">
+        <v>14</v>
+      </c>
+      <c r="E48" s="24">
+        <v>36126</v>
+      </c>
+      <c r="F48" s="25">
+        <v>1019.26</v>
+      </c>
+      <c r="G48" s="26">
+        <v>0.0089</v>
+      </c>
+      <c r="H48" s="27"/>
+    </row>
+    <row r="49" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B49" s="23" t="s">
+        <v>113</v>
+      </c>
+      <c r="C49" s="23" t="s">
+        <v>114</v>
+      </c>
+      <c r="D49" s="23" t="s">
+        <v>98</v>
+      </c>
+      <c r="E49" s="24">
+        <v>238613</v>
+      </c>
+      <c r="F49" s="25">
+        <v>1012.55</v>
+      </c>
+      <c r="G49" s="26">
+        <v>0.0088</v>
+      </c>
+      <c r="H49" s="27"/>
+    </row>
+    <row r="50" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B50" s="23" t="s">
+        <v>115</v>
+      </c>
+      <c r="C50" s="23" t="s">
+        <v>116</v>
+      </c>
+      <c r="D50" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E50" s="24">
+        <v>44677</v>
+      </c>
+      <c r="F50" s="25">
+        <v>978.34</v>
+      </c>
+      <c r="G50" s="26">
+        <v>0.0085</v>
+      </c>
+      <c r="H50" s="27"/>
+    </row>
+    <row r="51" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B51" s="23" t="s">
+        <v>117</v>
+      </c>
+      <c r="C51" s="23" t="s">
+        <v>118</v>
+      </c>
+      <c r="D51" s="23" t="s">
+        <v>119</v>
+      </c>
+      <c r="E51" s="24">
+        <v>16444</v>
+      </c>
+      <c r="F51" s="25">
+        <v>844.15</v>
+      </c>
+      <c r="G51" s="26">
+        <v>0.0074</v>
+      </c>
+      <c r="H51" s="27"/>
+    </row>
+    <row r="52" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B52" s="23" t="s">
+        <v>120</v>
+      </c>
+      <c r="C52" s="23" t="s">
+        <v>121</v>
+      </c>
+      <c r="D52" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E52" s="24">
+        <v>898335</v>
+      </c>
+      <c r="F52" s="25">
+        <v>823.23</v>
+      </c>
+      <c r="G52" s="26">
+        <v>0.0072</v>
+      </c>
+      <c r="H52" s="27"/>
+    </row>
+    <row r="53" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B53" s="23" t="s">
+        <v>122</v>
+      </c>
+      <c r="C53" s="23" t="s">
+        <v>123</v>
+      </c>
+      <c r="D53" s="23" t="s">
+        <v>124</v>
+      </c>
+      <c r="E53" s="24">
+        <v>252793</v>
+      </c>
+      <c r="F53" s="25">
+        <v>693.92</v>
+      </c>
+      <c r="G53" s="26">
+        <v>0.0061</v>
+      </c>
+      <c r="H53" s="27"/>
+    </row>
+    <row r="54" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B54" s="23" t="s">
+        <v>125</v>
+      </c>
+      <c r="C54" s="23" t="s">
+        <v>126</v>
+      </c>
+      <c r="D54" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E54" s="24">
+        <v>22692</v>
+      </c>
+      <c r="F54" s="25">
+        <v>621.74</v>
+      </c>
+      <c r="G54" s="26">
+        <v>0.0054</v>
+      </c>
+      <c r="H54" s="27"/>
+    </row>
+    <row r="55" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B55" s="23" t="s">
+        <v>127</v>
+      </c>
+      <c r="C55" s="23" t="s">
+        <v>128</v>
+      </c>
+      <c r="D55" s="23" t="s">
+        <v>48</v>
+      </c>
+      <c r="E55" s="24">
+        <v>144602</v>
+      </c>
+      <c r="F55" s="25">
+        <v>560.84</v>
+      </c>
+      <c r="G55" s="26">
+        <v>0.0049</v>
+      </c>
+      <c r="H55" s="27"/>
+    </row>
+    <row r="56" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B56" s="23" t="s">
+        <v>129</v>
+      </c>
+      <c r="C56" s="23" t="s">
+        <v>130</v>
+      </c>
+      <c r="D56" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="E56" s="24">
+        <v>14957</v>
+      </c>
+      <c r="F56" s="25">
+        <v>500.6</v>
+      </c>
+      <c r="G56" s="26">
+        <v>0.0044</v>
+      </c>
+      <c r="H56" s="27"/>
+    </row>
+    <row r="57" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B57" s="23" t="s">
+        <v>131</v>
+      </c>
+      <c r="C57" s="23" t="s">
+        <v>132</v>
+      </c>
+      <c r="D57" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E57" s="24">
+        <v>9385</v>
+      </c>
+      <c r="F57" s="25">
+        <v>406.9</v>
+      </c>
+      <c r="G57" s="26">
+        <v>0.0036</v>
+      </c>
+      <c r="H57" s="27"/>
+    </row>
+    <row r="58" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B58" s="23" t="s">
+        <v>133</v>
+      </c>
+      <c r="C58" s="23" t="s">
+        <v>134</v>
+      </c>
+      <c r="D58" s="23" t="s">
         <v>32</v>
       </c>
-      <c r="C14" s="22" t="s">
-[...422 lines deleted...]
-      <c r="D34" s="22" t="s">
+      <c r="E58" s="24">
+        <v>84264</v>
+      </c>
+      <c r="F58" s="25">
+        <v>126.4</v>
+      </c>
+      <c r="G58" s="26">
+        <v>0.0011</v>
+      </c>
+      <c r="H58" s="27"/>
+    </row>
+    <row r="59" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B59" s="23" t="s">
+        <v>135</v>
+      </c>
+      <c r="C59" s="23" t="s">
+        <v>136</v>
+      </c>
+      <c r="D59" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="E34" s="23">
-[...533 lines deleted...]
-      <c r="H59" s="26"/>
+      <c r="E59" s="24">
+        <v>13251</v>
+      </c>
+      <c r="F59" s="25">
+        <v>51.49</v>
+      </c>
+      <c r="G59" s="26">
+        <v>0.0004</v>
+      </c>
+      <c r="H59" s="27"/>
     </row>
     <row r="60" spans="1:15" customHeight="1" ht="15.75">
       <c r="B60" s="22" t="s">
+        <v>137</v>
+      </c>
+      <c r="C60" s="22"/>
+      <c r="D60" s="22"/>
+      <c r="E60" s="28"/>
+      <c r="F60" s="29">
+        <v>108386.21</v>
+      </c>
+      <c r="G60" s="30">
+        <v>0.9467</v>
+      </c>
+      <c r="H60" s="31"/>
+    </row>
+    <row r="61" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B61" s="22" t="s">
+        <v>138</v>
+      </c>
+      <c r="C61" s="23"/>
+      <c r="D61" s="23"/>
+      <c r="E61" s="24"/>
+      <c r="F61" s="25"/>
+      <c r="G61" s="26"/>
+      <c r="H61" s="27"/>
+    </row>
+    <row r="62" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B62" s="22" t="s">
+        <v>137</v>
+      </c>
+      <c r="C62" s="23"/>
+      <c r="D62" s="23"/>
+      <c r="E62" s="24"/>
+      <c r="F62" s="32" t="s">
         <v>139</v>
       </c>
-      <c r="C60" s="22" t="s">
+      <c r="G62" s="33" t="s">
+        <v>139</v>
+      </c>
+      <c r="H62" s="27"/>
+    </row>
+    <row r="63" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B63" s="23"/>
+      <c r="C63" s="23"/>
+      <c r="D63" s="23"/>
+      <c r="E63" s="24"/>
+      <c r="F63" s="25"/>
+      <c r="G63" s="26"/>
+      <c r="H63" s="27"/>
+    </row>
+    <row r="64" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B64" s="34" t="s">
         <v>140</v>
       </c>
-      <c r="D60" s="22" t="s">
-[...14 lines deleted...]
-      <c r="B61" s="21" t="s">
+      <c r="C64" s="34"/>
+      <c r="D64" s="34"/>
+      <c r="E64" s="35"/>
+      <c r="F64" s="29">
+        <v>108386.21</v>
+      </c>
+      <c r="G64" s="30">
+        <v>0.9467</v>
+      </c>
+      <c r="H64" s="31"/>
+    </row>
+    <row r="65" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B65" s="23"/>
+      <c r="C65" s="23"/>
+      <c r="D65" s="23"/>
+      <c r="E65" s="24"/>
+      <c r="F65" s="25"/>
+      <c r="G65" s="26"/>
+      <c r="H65" s="27"/>
+    </row>
+    <row r="66" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B66" s="23"/>
+      <c r="C66" s="23"/>
+      <c r="D66" s="23"/>
+      <c r="E66" s="24"/>
+      <c r="F66" s="25"/>
+      <c r="G66" s="26"/>
+      <c r="H66" s="27"/>
+    </row>
+    <row r="67" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B67" s="22" t="s">
         <v>141</v>
       </c>
-      <c r="C61" s="21"/>
-[...11 lines deleted...]
-      <c r="B62" s="21" t="s">
+      <c r="C67" s="23"/>
+      <c r="D67" s="23"/>
+      <c r="E67" s="24"/>
+      <c r="F67" s="25"/>
+      <c r="G67" s="26"/>
+      <c r="H67" s="27"/>
+    </row>
+    <row r="68" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B68" s="23" t="s">
         <v>142</v>
       </c>
-      <c r="C62" s="22"/>
-[...72 lines deleted...]
-      <c r="H68" s="26"/>
+      <c r="C68" s="23"/>
+      <c r="D68" s="23"/>
+      <c r="E68" s="24"/>
+      <c r="F68" s="25">
+        <v>1020.27</v>
+      </c>
+      <c r="G68" s="26">
+        <v>0.0089</v>
+      </c>
+      <c r="H68" s="27"/>
       <c r="J68" s="3"/>
     </row>
     <row r="69" spans="1:15" customHeight="1" ht="15.75">
       <c r="B69" s="22" t="s">
-        <v>146</v>
+        <v>137</v>
       </c>
       <c r="C69" s="22"/>
       <c r="D69" s="22"/>
-      <c r="E69" s="23"/>
-[...6 lines deleted...]
-      <c r="H69" s="26"/>
+      <c r="E69" s="28"/>
+      <c r="F69" s="29">
+        <v>1020.27</v>
+      </c>
+      <c r="G69" s="30">
+        <v>0.0089</v>
+      </c>
+      <c r="H69" s="31"/>
     </row>
     <row r="70" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B70" s="21" t="s">
-[...11 lines deleted...]
-      <c r="H70" s="30"/>
+      <c r="B70" s="23"/>
+      <c r="C70" s="23"/>
+      <c r="D70" s="23"/>
+      <c r="E70" s="24"/>
+      <c r="F70" s="25"/>
+      <c r="G70" s="26"/>
+      <c r="H70" s="27"/>
       <c r="J70" s="3"/>
     </row>
     <row r="71" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B71" s="22"/>
-[...5 lines deleted...]
-      <c r="H71" s="26"/>
+      <c r="B71" s="34" t="s">
+        <v>140</v>
+      </c>
+      <c r="C71" s="34"/>
+      <c r="D71" s="34"/>
+      <c r="E71" s="35"/>
+      <c r="F71" s="29">
+        <v>1020.27</v>
+      </c>
+      <c r="G71" s="30">
+        <v>0.0089</v>
+      </c>
+      <c r="H71" s="31"/>
       <c r="J71" s="3"/>
     </row>
     <row r="72" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B72" s="33" t="s">
+      <c r="B72" s="23" t="s">
+        <v>143</v>
+      </c>
+      <c r="C72" s="23"/>
+      <c r="D72" s="23"/>
+      <c r="E72" s="24"/>
+      <c r="F72" s="25">
+        <v>5074.56</v>
+      </c>
+      <c r="G72" s="26">
+        <v>0.0444</v>
+      </c>
+      <c r="H72" s="27"/>
+      <c r="J72" s="3"/>
+    </row>
+    <row r="73" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B73" s="36" t="s">
         <v>144</v>
       </c>
-      <c r="C72" s="33"/>
-[...24 lines deleted...]
-      <c r="H73" s="26"/>
+      <c r="C73" s="36"/>
+      <c r="D73" s="36"/>
+      <c r="E73" s="37"/>
+      <c r="F73" s="38">
+        <v>114481.04</v>
+      </c>
+      <c r="G73" s="39">
+        <v>1</v>
+      </c>
+      <c r="H73" s="40"/>
       <c r="J73" s="3"/>
     </row>
     <row r="74" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B74" s="35" t="s">
-[...11 lines deleted...]
-      <c r="H74" s="39"/>
+      <c r="B74" s="2"/>
       <c r="J74" s="3"/>
     </row>
     <row r="75" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B75" s="2"/>
+      <c r="B75" s="11" t="s">
+        <v>145</v>
+      </c>
       <c r="J75" s="5"/>
       <c r="K75" s="5"/>
       <c r="L75" s="6"/>
       <c r="M75" s="6"/>
       <c r="N75" s="5"/>
     </row>
-    <row r="76" spans="1:15" customHeight="1" ht="15.75">
-[...15 lines deleted...]
-    </row>
     <row r="77" spans="1:15" customHeight="1" ht="15.75">
-      <c r="A77" s="7"/>
-[...13 lines deleted...]
-      <c r="N77" s="7"/>
+      <c r="B77" s="2"/>
     </row>
     <row r="78" spans="1:15" customHeight="1" ht="15.75">
       <c r="A78" s="7"/>
-      <c r="B78" s="42" t="s">
-[...7 lines deleted...]
-      <c r="H78" s="43"/>
+      <c r="B78" s="41" t="s">
+        <v>146</v>
+      </c>
+      <c r="C78" s="52"/>
+      <c r="D78" s="52"/>
+      <c r="E78" s="52"/>
+      <c r="F78" s="52"/>
+      <c r="G78" s="52"/>
+      <c r="H78" s="42"/>
       <c r="J78" s="7"/>
       <c r="K78" s="7"/>
       <c r="L78" s="7"/>
       <c r="M78" s="7"/>
       <c r="N78" s="7"/>
     </row>
     <row r="79" spans="1:15" customHeight="1" ht="15.75">
       <c r="A79" s="7"/>
-      <c r="B79" s="48"/>
-[...5 lines deleted...]
-      </c>
+      <c r="B79" s="43" t="s">
+        <v>147</v>
+      </c>
+      <c r="C79" s="53"/>
+      <c r="D79" s="53"/>
       <c r="E79" s="53"/>
       <c r="F79" s="53"/>
       <c r="G79" s="53"/>
-      <c r="H79" s="43"/>
+      <c r="H79" s="44"/>
       <c r="J79" s="7"/>
       <c r="K79" s="7"/>
       <c r="L79" s="7"/>
       <c r="M79" s="7"/>
       <c r="N79" s="7"/>
     </row>
     <row r="80" spans="1:15" customHeight="1" ht="15.75">
       <c r="A80" s="7"/>
-      <c r="B80" s="48" t="s">
-[...3 lines deleted...]
-      <c r="D80" s="45"/>
+      <c r="B80" s="43" t="s">
+        <v>148</v>
+      </c>
+      <c r="C80" s="53"/>
+      <c r="D80" s="53"/>
       <c r="E80" s="53"/>
       <c r="F80" s="53"/>
       <c r="G80" s="53"/>
-      <c r="H80" s="43"/>
+      <c r="H80" s="44"/>
       <c r="J80" s="7"/>
       <c r="K80" s="7"/>
       <c r="L80" s="7"/>
       <c r="M80" s="7"/>
       <c r="N80" s="7"/>
     </row>
     <row r="81" spans="1:15" customHeight="1" ht="15.75">
-      <c r="A81" s="46"/>
-[...7 lines deleted...]
-        <v>53.8235</v>
+      <c r="A81" s="7"/>
+      <c r="B81" s="54"/>
+      <c r="C81" s="45">
+        <v>46234</v>
+      </c>
+      <c r="D81" s="45">
+        <v>46203</v>
       </c>
       <c r="E81" s="53"/>
       <c r="F81" s="53"/>
       <c r="G81" s="53"/>
-      <c r="H81" s="43"/>
+      <c r="H81" s="44"/>
       <c r="J81" s="7"/>
       <c r="K81" s="7"/>
       <c r="L81" s="7"/>
       <c r="M81" s="7"/>
       <c r="N81" s="7"/>
     </row>
     <row r="82" spans="1:15" customHeight="1" ht="15.75">
-      <c r="A82" s="46"/>
-[...8 lines deleted...]
-      </c>
+      <c r="A82" s="7"/>
+      <c r="B82" s="54" t="s">
+        <v>149</v>
+      </c>
+      <c r="C82" s="46"/>
+      <c r="D82" s="46"/>
       <c r="E82" s="53"/>
       <c r="F82" s="53"/>
       <c r="G82" s="53"/>
-      <c r="H82" s="43"/>
+      <c r="H82" s="44"/>
       <c r="J82" s="7"/>
       <c r="K82" s="7"/>
       <c r="L82" s="7"/>
       <c r="M82" s="7"/>
       <c r="N82" s="7"/>
     </row>
     <row r="83" spans="1:15" customHeight="1" ht="15.75">
-      <c r="A83" s="46"/>
-[...7 lines deleted...]
-        <v>62.2455</v>
+      <c r="A83" s="47"/>
+      <c r="B83" s="54" t="s">
+        <v>150</v>
+      </c>
+      <c r="C83" s="48">
+        <v>54.5662</v>
+      </c>
+      <c r="D83" s="48">
+        <v>55.0377</v>
       </c>
       <c r="E83" s="53"/>
       <c r="F83" s="53"/>
       <c r="G83" s="53"/>
-      <c r="H83" s="43"/>
+      <c r="H83" s="44"/>
+      <c r="J83" s="7"/>
+      <c r="K83" s="7"/>
+      <c r="L83" s="7"/>
+      <c r="M83" s="7"/>
+      <c r="N83" s="7"/>
     </row>
     <row r="84" spans="1:15" customHeight="1" ht="15.75">
-      <c r="A84" s="46"/>
-[...7 lines deleted...]
-        <v>61.1171</v>
+      <c r="A84" s="47"/>
+      <c r="B84" s="54" t="s">
+        <v>151</v>
+      </c>
+      <c r="C84" s="48">
+        <v>54.5677</v>
+      </c>
+      <c r="D84" s="48">
+        <v>55.0392</v>
       </c>
       <c r="E84" s="53"/>
       <c r="F84" s="53"/>
       <c r="G84" s="53"/>
-      <c r="H84" s="43"/>
-      <c r="J84" s="3"/>
+      <c r="H84" s="44"/>
+      <c r="J84" s="7"/>
+      <c r="K84" s="7"/>
+      <c r="L84" s="7"/>
+      <c r="M84" s="7"/>
+      <c r="N84" s="7"/>
     </row>
     <row r="85" spans="1:15" customHeight="1" ht="15.75">
-      <c r="A85" s="7"/>
-[...4 lines deleted...]
-      <c r="D85" s="53"/>
+      <c r="A85" s="47"/>
+      <c r="B85" s="54" t="s">
+        <v>152</v>
+      </c>
+      <c r="C85" s="48">
+        <v>63.2514</v>
+      </c>
+      <c r="D85" s="48">
+        <v>63.725</v>
+      </c>
       <c r="E85" s="53"/>
       <c r="F85" s="53"/>
       <c r="G85" s="53"/>
-      <c r="H85" s="43"/>
+      <c r="H85" s="44"/>
     </row>
     <row r="86" spans="1:15" customHeight="1" ht="15.75">
-      <c r="A86" s="7"/>
-[...4 lines deleted...]
-      <c r="D86" s="53"/>
+      <c r="A86" s="47"/>
+      <c r="B86" s="54" t="s">
+        <v>153</v>
+      </c>
+      <c r="C86" s="48">
+        <v>62.1042</v>
+      </c>
+      <c r="D86" s="48">
+        <v>62.5694</v>
+      </c>
       <c r="E86" s="53"/>
       <c r="F86" s="53"/>
       <c r="G86" s="53"/>
-      <c r="H86" s="43"/>
+      <c r="H86" s="44"/>
+      <c r="J86" s="3"/>
     </row>
     <row r="87" spans="1:15" customHeight="1" ht="15.75">
       <c r="A87" s="7"/>
-      <c r="B87" s="42" t="s">
-        <v>159</v>
+      <c r="B87" s="43" t="s">
+        <v>154</v>
       </c>
       <c r="C87" s="53"/>
       <c r="D87" s="53"/>
       <c r="E87" s="53"/>
       <c r="F87" s="53"/>
       <c r="G87" s="53"/>
-      <c r="H87" s="43"/>
+      <c r="H87" s="44"/>
     </row>
     <row r="88" spans="1:15" customHeight="1" ht="15.75">
       <c r="A88" s="7"/>
-      <c r="B88" s="49" t="s">
-        <v>160</v>
+      <c r="B88" s="43" t="s">
+        <v>155</v>
       </c>
       <c r="C88" s="53"/>
       <c r="D88" s="53"/>
       <c r="E88" s="53"/>
       <c r="F88" s="53"/>
       <c r="G88" s="53"/>
-      <c r="H88" s="43"/>
+      <c r="H88" s="44"/>
     </row>
     <row r="89" spans="1:15" customHeight="1" ht="15.75">
       <c r="A89" s="7"/>
-      <c r="B89" s="42" t="s">
-        <v>161</v>
+      <c r="B89" s="43" t="s">
+        <v>156</v>
       </c>
       <c r="C89" s="53"/>
       <c r="D89" s="53"/>
       <c r="E89" s="53"/>
       <c r="F89" s="53"/>
       <c r="G89" s="53"/>
-      <c r="H89" s="43"/>
+      <c r="H89" s="44"/>
     </row>
     <row r="90" spans="1:15" customHeight="1" ht="15.75">
       <c r="A90" s="7"/>
-      <c r="B90" s="42" t="s">
-        <v>162</v>
+      <c r="B90" s="49" t="s">
+        <v>157</v>
       </c>
       <c r="C90" s="53"/>
       <c r="D90" s="53"/>
       <c r="E90" s="53"/>
       <c r="F90" s="53"/>
       <c r="G90" s="53"/>
-      <c r="H90" s="43"/>
+      <c r="H90" s="44"/>
     </row>
     <row r="91" spans="1:15" customHeight="1" ht="15.75">
       <c r="A91" s="7"/>
-      <c r="B91" s="42" t="s">
-        <v>163</v>
+      <c r="B91" s="43" t="s">
+        <v>158</v>
       </c>
       <c r="C91" s="53"/>
       <c r="D91" s="53"/>
       <c r="E91" s="53"/>
       <c r="F91" s="53"/>
       <c r="G91" s="53"/>
-      <c r="H91" s="43"/>
+      <c r="H91" s="44"/>
     </row>
     <row r="92" spans="1:15" customHeight="1" ht="15.75">
       <c r="A92" s="7"/>
-      <c r="B92" s="54"/>
-[...9 lines deleted...]
-      <c r="B94" s="50" t="s">
+      <c r="B92" s="43" t="s">
+        <v>159</v>
+      </c>
+      <c r="C92" s="53"/>
+      <c r="D92" s="53"/>
+      <c r="E92" s="53"/>
+      <c r="F92" s="53"/>
+      <c r="G92" s="53"/>
+      <c r="H92" s="44"/>
+    </row>
+    <row r="93" spans="1:15" customHeight="1" ht="15.75">
+      <c r="A93" s="7"/>
+      <c r="B93" s="43" t="s">
+        <v>160</v>
+      </c>
+      <c r="C93" s="53"/>
+      <c r="D93" s="53"/>
+      <c r="E93" s="53"/>
+      <c r="F93" s="53"/>
+      <c r="G93" s="53"/>
+      <c r="H93" s="44"/>
+    </row>
+    <row r="94" spans="1:15" customHeight="1" ht="15.75">
+      <c r="A94" s="7"/>
+      <c r="B94" s="55"/>
+      <c r="C94" s="56"/>
+      <c r="D94" s="56"/>
+      <c r="E94" s="56"/>
+      <c r="F94" s="56"/>
+      <c r="G94" s="56"/>
+      <c r="H94" s="57"/>
+    </row>
+    <row r="96" spans="1:15" customHeight="1" ht="15.75"/>
+    <row r="97" spans="1:15" customHeight="1" ht="39.75">
+      <c r="B97" s="50" t="s">
+        <v>161</v>
+      </c>
+      <c r="C97" s="51" t="s">
+        <v>162</v>
+      </c>
+      <c r="D97" s="51" t="s">
+        <v>163</v>
+      </c>
+      <c r="E97" s="2"/>
+    </row>
+    <row r="98" spans="1:15" customHeight="1" ht="39.75">
+      <c r="B98" s="59" t="s">
         <v>164</v>
       </c>
-      <c r="C94" s="51" t="s">
+      <c r="C98" s="60"/>
+      <c r="D98" s="59" t="s">
         <v>165</v>
       </c>
-      <c r="D94" s="51" t="s">
+      <c r="E98" s="2"/>
+    </row>
+    <row r="99" spans="1:15" customHeight="1" ht="39.75">
+      <c r="B99" s="63" t="s">
         <v>166</v>
       </c>
-      <c r="E94" s="2"/>
-[...32 lines deleted...]
-      <c r="B99" s="63"/>
       <c r="C99" s="61"/>
       <c r="D99" s="65"/>
       <c r="E99" s="2"/>
     </row>
-    <row r="100" spans="1:15" customHeight="1" ht="15.75">
-[...11 lines deleted...]
-        <v>172</v>
+    <row r="100" spans="1:15" customHeight="1" ht="39.75">
+      <c r="B100" s="63"/>
+      <c r="C100" s="61"/>
+      <c r="D100" s="65"/>
+      <c r="E100" s="2"/>
+    </row>
+    <row r="101" spans="1:15" customHeight="1" ht="39.75">
+      <c r="B101" s="63"/>
+      <c r="C101" s="61"/>
+      <c r="D101" s="65"/>
+      <c r="E101" s="2"/>
+    </row>
+    <row r="102" spans="1:15" customHeight="1" ht="39.75">
+      <c r="B102" s="64"/>
+      <c r="C102" s="62"/>
+      <c r="D102" s="66"/>
+      <c r="E102" s="2"/>
+    </row>
+    <row r="103" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B103" s="9" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="104" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B104" s="9" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="105" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B105" s="9" t="s">
+        <v>169</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
-    <mergeCell ref="C95:C99"/>
-[...1 lines deleted...]
-    <mergeCell ref="D96:D99"/>
+    <mergeCell ref="C98:C102"/>
+    <mergeCell ref="B99:B102"/>
+    <mergeCell ref="D99:D102"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G1" location="'Sheet1'!A1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader>&amp;L&amp;"Arial"&amp;9&amp;K0078D7 INTERNAL&amp;1#_x000D_</oddHeader>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>