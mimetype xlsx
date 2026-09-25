--- v1 (2026-09-04)
+++ v2 (2026-09-25)
@@ -111,530 +111,524 @@
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEGFOF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEGOLD'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEGROW'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEINFA'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="1">'LEINNF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="2">'LEINSX'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="3">'LELTVF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="4">'LEMAAF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="5">'LEMETF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="6">'LEMFGF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="7">'LEMIDF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="8">'LEMUCF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="9">'LENI50'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="10">'LET100'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="11">'LETAXP'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="12">'LETECF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="13">'LETF50'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="14">'LETFSX'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="15">'LEULIS'!$J$68:$N$86</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="170">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="168">
   <si>
     <t>LIC MF INFRASTRUCTURE FUND</t>
   </si>
   <si>
     <t>Index</t>
   </si>
   <si>
-    <t>Monthly Portfolio Statement as on July 31,2026</t>
+    <t>Monthly Portfolio Statement as on August 31,2026</t>
   </si>
   <si>
     <t>Name of the Instrument</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>Industry / Rating</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Market/Fair Value (Rounded, Rs. In Lacs)</t>
   </si>
   <si>
     <t>Rounded, % to Net Assets</t>
   </si>
   <si>
     <t>Yield</t>
   </si>
   <si>
     <t>Equity &amp; Equity related</t>
   </si>
   <si>
     <t>(a)Listed / Awaiting listing on Stock Exchanges</t>
   </si>
   <si>
+    <t>Tata Motors Passenger Vehicles Ltd.</t>
+  </si>
+  <si>
+    <t>INE155A01022</t>
+  </si>
+  <si>
+    <t>Automobiles</t>
+  </si>
+  <si>
+    <t>Tata Motors Ltd.</t>
+  </si>
+  <si>
+    <t>INE1TAE01010</t>
+  </si>
+  <si>
+    <t>Agricultural, Commercial &amp; Construction Vehicles</t>
+  </si>
+  <si>
+    <t>The Phoenix Mills Ltd.</t>
+  </si>
+  <si>
+    <t>INE211B01039</t>
+  </si>
+  <si>
+    <t>Realty</t>
+  </si>
+  <si>
+    <t>Larsen &amp; Toubro Ltd.</t>
+  </si>
+  <si>
+    <t>INE018A01030</t>
+  </si>
+  <si>
+    <t>Construction</t>
+  </si>
+  <si>
     <t>INDO-MIM Ltd.</t>
   </si>
   <si>
     <t>INE084101034</t>
   </si>
   <si>
     <t>Industrial Manufacturing</t>
   </si>
   <si>
-    <t>Tata Motors Passenger Vehicles Ltd.</t>
-[...16 lines deleted...]
-  <si>
     <t>Garware Hi-Tech Films Ltd.</t>
   </si>
   <si>
     <t>INE291A01017</t>
   </si>
   <si>
     <t>Industrial Products</t>
   </si>
   <si>
-    <t>The Phoenix Mills Ltd.</t>
-[...14 lines deleted...]
-    <t>Construction</t>
+    <t>Tenneco Clean Air India Ltd.</t>
+  </si>
+  <si>
+    <t>INE19RI01016</t>
+  </si>
+  <si>
+    <t>Auto Components</t>
+  </si>
+  <si>
+    <t>KSH International Ltd.</t>
+  </si>
+  <si>
+    <t>INE987S01020</t>
+  </si>
+  <si>
+    <t>Bharat Forge Ltd.</t>
+  </si>
+  <si>
+    <t>INE465A01025</t>
   </si>
   <si>
     <t>Tata Power Company Ltd.</t>
   </si>
   <si>
     <t>INE245A01021</t>
   </si>
   <si>
     <t>Power</t>
   </si>
   <si>
-    <t>KSH International Ltd.</t>
-[...11 lines deleted...]
-    <t>Auto Components</t>
+    <t>Bharat Dynamics Ltd.</t>
+  </si>
+  <si>
+    <t>INE171Z01026</t>
+  </si>
+  <si>
+    <t>Aerospace &amp; Defense</t>
+  </si>
+  <si>
+    <t>ICICI Bank Ltd.</t>
+  </si>
+  <si>
+    <t>INE090A01021</t>
+  </si>
+  <si>
+    <t>Banks</t>
+  </si>
+  <si>
+    <t>NTPC Ltd.</t>
+  </si>
+  <si>
+    <t>INE733E01010</t>
+  </si>
+  <si>
+    <t>Sansera Engineering Ltd.</t>
+  </si>
+  <si>
+    <t>INE953O01021</t>
+  </si>
+  <si>
+    <t>InterGlobe Aviation Ltd.</t>
+  </si>
+  <si>
+    <t>INE646L01027</t>
+  </si>
+  <si>
+    <t>Transport Services</t>
+  </si>
+  <si>
+    <t>Bharti Airtel Ltd.</t>
+  </si>
+  <si>
+    <t>INE397D01024</t>
+  </si>
+  <si>
+    <t>Telecom - Services</t>
+  </si>
+  <si>
+    <t>Maruti Suzuki India Ltd.</t>
+  </si>
+  <si>
+    <t>INE585B01010</t>
+  </si>
+  <si>
+    <t>Aster DM Quality Care Ltd.</t>
+  </si>
+  <si>
+    <t>INE914M01019</t>
+  </si>
+  <si>
+    <t>Healthcare Services</t>
   </si>
   <si>
     <t>Hitachi Energy India Ltd.</t>
   </si>
   <si>
     <t>INE07Y701011</t>
   </si>
   <si>
     <t>Electrical Equipment</t>
   </si>
   <si>
-    <t>NTPC Ltd.</t>
-[...29 lines deleted...]
-    <t>Banks</t>
+    <t>Mahindra Lifespace Developers Ltd.</t>
+  </si>
+  <si>
+    <t>INE813A01018</t>
+  </si>
+  <si>
+    <t>JSW Infrastructure Ltd.</t>
+  </si>
+  <si>
+    <t>INE880J01026</t>
+  </si>
+  <si>
+    <t>Transport Infrastructure</t>
+  </si>
+  <si>
+    <t>Tata Steel Ltd.</t>
+  </si>
+  <si>
+    <t>INE081A01020</t>
+  </si>
+  <si>
+    <t>Ferrous Metals</t>
+  </si>
+  <si>
+    <t>Divgi Torqtransfer Systems Ltd.</t>
+  </si>
+  <si>
+    <t>INE753U01022</t>
+  </si>
+  <si>
+    <t>Bharat Bijlee Ltd.</t>
+  </si>
+  <si>
+    <t>INE464A01036</t>
   </si>
   <si>
     <t>Schneider Electric Infrastructure Ltd.</t>
   </si>
   <si>
     <t>INE839M01018</t>
   </si>
   <si>
-    <t>Maruti Suzuki India Ltd.</t>
-[...17 lines deleted...]
-    <t>INE813A01018</t>
+    <t>Mahindra &amp; Mahindra Ltd.</t>
+  </si>
+  <si>
+    <t>INE101A01026</t>
+  </si>
+  <si>
+    <t>Delhivery Ltd.</t>
+  </si>
+  <si>
+    <t>INE148O01028</t>
+  </si>
+  <si>
+    <t>Ultratech Cement Ltd.</t>
+  </si>
+  <si>
+    <t>INE481G01011</t>
+  </si>
+  <si>
+    <t>Cement &amp; Cement Products</t>
+  </si>
+  <si>
+    <t>Schaeffler India Ltd.</t>
+  </si>
+  <si>
+    <t>INE513A01022</t>
+  </si>
+  <si>
+    <t>Kirloskar Ferrous Industries Ltd.</t>
+  </si>
+  <si>
+    <t>INE884B01025</t>
   </si>
   <si>
     <t>Siemens Energy India Ltd.</t>
   </si>
   <si>
     <t>INE1NPP01017</t>
   </si>
   <si>
-    <t>Tata Steel Ltd.</t>
-[...53 lines deleted...]
-    <t>INE753U01022</t>
+    <t>JSW Steel Ltd.</t>
+  </si>
+  <si>
+    <t>INE019A01038</t>
+  </si>
+  <si>
+    <t>Afcons Infrastructure Ltd.</t>
+  </si>
+  <si>
+    <t>INE101I01011</t>
   </si>
   <si>
     <t>Cummins India Ltd.</t>
   </si>
   <si>
     <t>INE298A01020</t>
   </si>
   <si>
+    <t>Kotak Mahindra Bank Ltd.</t>
+  </si>
+  <si>
+    <t>INE237A01036</t>
+  </si>
+  <si>
+    <t>State Bank of India</t>
+  </si>
+  <si>
+    <t>INE062A01020</t>
+  </si>
+  <si>
+    <t>Kennametal India Ltd.</t>
+  </si>
+  <si>
+    <t>INE717A01029</t>
+  </si>
+  <si>
     <t>NLC India Ltd.</t>
   </si>
   <si>
     <t>INE589A01014</t>
   </si>
   <si>
-    <t>JSW Steel Ltd.</t>
-[...41 lines deleted...]
-    <t>INE237A01036</t>
+    <t>Axis Bank Ltd.</t>
+  </si>
+  <si>
+    <t>INE238A01034</t>
   </si>
   <si>
     <t>HDFC Bank Ltd.</t>
   </si>
   <si>
     <t>INE040A01034</t>
   </si>
   <si>
-    <t>Axis Bank Ltd.</t>
-[...4 lines deleted...]
-  <si>
     <t>Tata Communications Ltd.</t>
   </si>
   <si>
     <t>INE151A01013</t>
   </si>
   <si>
-    <t>Bharat Forge Ltd.</t>
-[...2 lines deleted...]
-    <t>INE465A01025</t>
+    <t>Kirloskar Brothers Ltd.</t>
+  </si>
+  <si>
+    <t>INE732A01036</t>
+  </si>
+  <si>
+    <t>Foseco India Ltd.</t>
+  </si>
+  <si>
+    <t>INE519A01011</t>
+  </si>
+  <si>
+    <t>Chemicals &amp; Petrochemicals</t>
   </si>
   <si>
     <t>Transport Corporation Of India Ltd.</t>
   </si>
   <si>
     <t>INE688A01022</t>
   </si>
   <si>
-    <t>Kennametal India Ltd.</t>
-[...8 lines deleted...]
-    <t>INE134E01011</t>
+    <t>KSB Ltd.</t>
+  </si>
+  <si>
+    <t>INE999A01023</t>
   </si>
   <si>
     <t>Kirloskar Oil Engines Ltd.</t>
   </si>
   <si>
     <t>INE146L01010</t>
   </si>
   <si>
-    <t>Foseco India Ltd.</t>
-[...11 lines deleted...]
-    <t>INE14UN01029</t>
+    <t>SKF India (Industrial) Ltd.</t>
+  </si>
+  <si>
+    <t>INE2J8701016</t>
   </si>
   <si>
     <t>Gujarat Energy Ltd.</t>
   </si>
   <si>
     <t>INE844O01030</t>
   </si>
   <si>
     <t>Gas</t>
   </si>
   <si>
-    <t>SKF India (Industrial) Ltd.</t>
-[...4 lines deleted...]
-  <si>
     <t>Bharat Electronics Ltd.</t>
   </si>
   <si>
     <t>INE263A01024</t>
   </si>
   <si>
-    <t>Sansera Engineering Ltd.</t>
-[...4 lines deleted...]
-  <si>
     <t>Ingersoll Rand (India) Ltd.</t>
   </si>
   <si>
     <t>INE177A01018</t>
   </si>
   <si>
     <t>GSPL Transmission Ltd. #</t>
   </si>
   <si>
     <t>INE1TUG01013</t>
   </si>
   <si>
     <t>RHI Magnesita India Ltd.</t>
   </si>
   <si>
     <t>INE743M01012</t>
   </si>
   <si>
     <t>Sub Total</t>
   </si>
   <si>
     <t>(b) Unlisted</t>
   </si>
   <si>
     <t>NIL</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>Treps / Reverse Repo</t>
   </si>
   <si>
     <t>Treps</t>
   </si>
   <si>
     <t>Net Receivables / (Payables)</t>
   </si>
   <si>
     <t>GRAND TOTAL</t>
   </si>
   <si>
     <t>#  Awaiting listing</t>
   </si>
   <si>
     <t>i) Securities in default beyond its maturity date: Nil</t>
   </si>
   <si>
-    <t>ii) Total value and percentage of illiquid equity shares as on July 31, 2026: Nil</t>
+    <t>ii) Total value and percentage of illiquid equity shares as on August 31, 2026: Nil</t>
   </si>
   <si>
     <t>iii)</t>
   </si>
   <si>
     <t>NAV</t>
   </si>
   <si>
     <t>Regular Plan - Growth Option</t>
   </si>
   <si>
     <t>Regular Plan - IDCW Option</t>
   </si>
   <si>
     <t>Direct Plan - Growth Option</t>
   </si>
   <si>
     <t>Direct Plan - IDCW Option</t>
   </si>
   <si>
-    <t>iv) Dividend declared during the month July 31, 2026 under the IDCW Option of the Scheme is Nil.</t>
-[...14 lines deleted...]
-    <t>ix) Funds parked in short term deposit as on July 31, 2026: Nil</t>
+    <t>iv) Dividend declared during the month August 31, 2026 under the IDCW Option of the Scheme is Nil.</t>
+  </si>
+  <si>
+    <t>v) No bonus declared during the period ended August 31, 2026.</t>
+  </si>
+  <si>
+    <t>vi) Total outstanding exposure in derivative instruments as on August 31, 2026 is Nil.</t>
+  </si>
+  <si>
+    <t>vii) Total market value of investments in Foreign Securities/ American Depositary Receipts/ Global Depositary Receipts/ Overseas ETFs as at August 31, 2026 is Nil.</t>
+  </si>
+  <si>
+    <t>viii) Portfolio turnover ratio: 1.07 times</t>
+  </si>
+  <si>
+    <t>ix) Funds parked in short term deposit as on August 31, 2026: Nil</t>
   </si>
   <si>
     <t>x) The details of repo transactions of the scheme in corporate debt securities: Nil</t>
   </si>
   <si>
     <t>The product is suitable for investors who are seeking*</t>
   </si>
   <si>
     <t>Scheme Riskometer#</t>
   </si>
   <si>
     <t>Benchmark Riskometer (as 
 applicable) #</t>
   </si>
   <si>
     <t>•Long Term Capital Growth</t>
   </si>
   <si>
     <t>As per AMFI Tier I  Benchmark i.e. Nifty Infrastructure TRI</t>
   </si>
   <si>
     <t>•Investment in equity and equity related instruments of companies engaged either directly or indirectly in infrastructure sector.</t>
   </si>
   <si>
     <t>*Investors should consult their financial advisers if in doubt about whether the product is suitable for them.</t>
@@ -1116,81 +1110,81 @@
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3" readingOrder="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image333.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image534.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>97</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2581275" cy="1943100"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>438150</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>97</xdr:row>
       <xdr:rowOff>-0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2514600" cy="1962150"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 2" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -1469,54 +1463,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O105"/>
+  <dimension ref="A1:O104"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="D80" sqref="D80"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="true" defaultRowHeight="15.75" defaultColWidth="9.140625" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.5703125" customWidth="true" style="1"/>
     <col min="2" max="2" width="65.5703125" customWidth="true" style="8"/>
     <col min="3" max="3" width="45.5703125" customWidth="true" style="8"/>
     <col min="4" max="4" width="45.5703125" customWidth="true" style="8"/>
     <col min="5" max="5" width="45.5703125" customWidth="true" style="1"/>
     <col min="6" max="6" width="16.42578125" customWidth="true" style="1"/>
     <col min="7" max="7" width="15.28515625" customWidth="true" style="7"/>
     <col min="8" max="8" width="4.85546875" customWidth="true" style="9"/>
     <col min="9" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="10.7109375" customWidth="true" style="1"/>
     <col min="11" max="11" width="10.42578125" customWidth="true" style="1"/>
     <col min="12" max="12" width="14.42578125" customWidth="true" style="1"/>
     <col min="13" max="13" width="15.28515625" customWidth="true" style="1"/>
     <col min="14" max="14" width="12.5703125" customWidth="true" style="1"/>
     <col min="15" max="15" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" customHeight="1" ht="15.75">
       <c r="B1" s="4" t="s">
         <v>0</v>
       </c>
@@ -1581,1678 +1575,1659 @@
       <c r="G5" s="20"/>
       <c r="H5" s="21"/>
     </row>
     <row r="6" spans="1:15" customHeight="1" ht="15.75">
       <c r="B6" s="22" t="s">
         <v>11</v>
       </c>
       <c r="C6" s="23"/>
       <c r="D6" s="23"/>
       <c r="E6" s="24"/>
       <c r="F6" s="25"/>
       <c r="G6" s="26"/>
       <c r="H6" s="27"/>
     </row>
     <row r="7" spans="1:15" customHeight="1" ht="15.75">
       <c r="B7" s="23" t="s">
         <v>12</v>
       </c>
       <c r="C7" s="23" t="s">
         <v>13</v>
       </c>
       <c r="D7" s="23" t="s">
         <v>14</v>
       </c>
       <c r="E7" s="24">
-        <v>805997</v>
+        <v>1924915</v>
       </c>
       <c r="F7" s="25">
-        <v>6255.75</v>
+        <v>5945.1</v>
       </c>
       <c r="G7" s="26">
-        <v>0.0546</v>
+        <v>0.0506</v>
       </c>
       <c r="H7" s="27"/>
     </row>
     <row r="8" spans="1:15" customHeight="1" ht="15.75">
       <c r="B8" s="23" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D8" s="23" t="s">
         <v>17</v>
       </c>
       <c r="E8" s="24">
-        <v>1224915</v>
+        <v>944348</v>
       </c>
       <c r="F8" s="25">
-        <v>4161.65</v>
+        <v>4448.82</v>
       </c>
       <c r="G8" s="26">
-        <v>0.0364</v>
+        <v>0.0379</v>
       </c>
       <c r="H8" s="27"/>
     </row>
     <row r="9" spans="1:15" customHeight="1" ht="15.75">
       <c r="B9" s="23" t="s">
         <v>18</v>
       </c>
       <c r="C9" s="23" t="s">
         <v>19</v>
       </c>
       <c r="D9" s="23" t="s">
         <v>20</v>
       </c>
       <c r="E9" s="24">
-        <v>944348</v>
+        <v>206535</v>
       </c>
       <c r="F9" s="25">
-        <v>4124.91</v>
+        <v>3924.17</v>
       </c>
       <c r="G9" s="26">
-        <v>0.036</v>
+        <v>0.0334</v>
       </c>
       <c r="H9" s="27"/>
     </row>
     <row r="10" spans="1:15" customHeight="1" ht="15.75">
       <c r="B10" s="23" t="s">
         <v>21</v>
       </c>
       <c r="C10" s="23" t="s">
         <v>22</v>
       </c>
       <c r="D10" s="23" t="s">
         <v>23</v>
       </c>
       <c r="E10" s="24">
-        <v>57317</v>
+        <v>96023</v>
       </c>
       <c r="F10" s="25">
-        <v>4099.03</v>
+        <v>3884.03</v>
       </c>
       <c r="G10" s="26">
-        <v>0.0358</v>
+        <v>0.0331</v>
       </c>
       <c r="H10" s="27"/>
     </row>
     <row r="11" spans="1:15" customHeight="1" ht="15.75">
       <c r="B11" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C11" s="23" t="s">
         <v>25</v>
       </c>
       <c r="D11" s="23" t="s">
         <v>26</v>
       </c>
       <c r="E11" s="24">
-        <v>206535</v>
+        <v>437792</v>
       </c>
       <c r="F11" s="25">
-        <v>3910.33</v>
+        <v>3832.65</v>
       </c>
       <c r="G11" s="26">
-        <v>0.0342</v>
+        <v>0.0326</v>
       </c>
       <c r="H11" s="27"/>
     </row>
     <row r="12" spans="1:15" customHeight="1" ht="15.75">
       <c r="B12" s="23" t="s">
         <v>27</v>
       </c>
       <c r="C12" s="23" t="s">
         <v>28</v>
       </c>
       <c r="D12" s="23" t="s">
         <v>29</v>
       </c>
       <c r="E12" s="24">
-        <v>96023</v>
+        <v>53599</v>
       </c>
       <c r="F12" s="25">
-        <v>3782.25</v>
+        <v>3825.63</v>
       </c>
       <c r="G12" s="26">
-        <v>0.033</v>
+        <v>0.0326</v>
       </c>
       <c r="H12" s="27"/>
     </row>
     <row r="13" spans="1:15" customHeight="1" ht="15.75">
       <c r="B13" s="23" t="s">
         <v>30</v>
       </c>
       <c r="C13" s="23" t="s">
         <v>31</v>
       </c>
       <c r="D13" s="23" t="s">
         <v>32</v>
       </c>
       <c r="E13" s="24">
-        <v>861040</v>
+        <v>659798</v>
       </c>
       <c r="F13" s="25">
-        <v>3277.98</v>
+        <v>3492.97</v>
       </c>
       <c r="G13" s="26">
-        <v>0.0286</v>
+        <v>0.0298</v>
       </c>
       <c r="H13" s="27"/>
     </row>
     <row r="14" spans="1:15" customHeight="1" ht="15.75">
       <c r="B14" s="23" t="s">
         <v>33</v>
       </c>
       <c r="C14" s="23" t="s">
         <v>34</v>
       </c>
       <c r="D14" s="23" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="E14" s="24">
-        <v>367501</v>
+        <v>353095</v>
       </c>
       <c r="F14" s="25">
-        <v>3085.91</v>
+        <v>3343.99</v>
       </c>
       <c r="G14" s="26">
-        <v>0.027</v>
+        <v>0.0285</v>
       </c>
       <c r="H14" s="27"/>
     </row>
     <row r="15" spans="1:15" customHeight="1" ht="15.75">
       <c r="B15" s="23" t="s">
         <v>35</v>
       </c>
       <c r="C15" s="23" t="s">
         <v>36</v>
       </c>
       <c r="D15" s="23" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="E15" s="24">
-        <v>565917</v>
+        <v>145969</v>
       </c>
       <c r="F15" s="25">
-        <v>3035.58</v>
+        <v>3072.5</v>
       </c>
       <c r="G15" s="26">
-        <v>0.0265</v>
+        <v>0.0262</v>
       </c>
       <c r="H15" s="27"/>
     </row>
     <row r="16" spans="1:15" customHeight="1" ht="15.75">
       <c r="B16" s="23" t="s">
+        <v>37</v>
+      </c>
+      <c r="C16" s="23" t="s">
         <v>38</v>
       </c>
-      <c r="C16" s="23" t="s">
+      <c r="D16" s="23" t="s">
         <v>39</v>
       </c>
-      <c r="D16" s="23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E16" s="24">
-        <v>9105</v>
+        <v>861040</v>
       </c>
       <c r="F16" s="25">
-        <v>2929.53</v>
+        <v>2987.81</v>
       </c>
       <c r="G16" s="26">
-        <v>0.0256</v>
+        <v>0.0254</v>
       </c>
       <c r="H16" s="27"/>
     </row>
     <row r="17" spans="1:15" customHeight="1" ht="15.75">
       <c r="B17" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="C17" s="23" t="s">
         <v>41</v>
       </c>
-      <c r="C17" s="23" t="s">
+      <c r="D17" s="23" t="s">
         <v>42</v>
       </c>
-      <c r="D17" s="23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E17" s="24">
-        <v>834071</v>
+        <v>222408</v>
       </c>
       <c r="F17" s="25">
-        <v>2896.31</v>
+        <v>2835.7</v>
       </c>
       <c r="G17" s="26">
-        <v>0.0253</v>
+        <v>0.0242</v>
       </c>
       <c r="H17" s="27"/>
     </row>
     <row r="18" spans="1:15" customHeight="1" ht="15.75">
       <c r="B18" s="23" t="s">
         <v>43</v>
       </c>
       <c r="C18" s="23" t="s">
         <v>44</v>
       </c>
       <c r="D18" s="23" t="s">
         <v>45</v>
       </c>
       <c r="E18" s="24">
-        <v>142611</v>
+        <v>190042</v>
       </c>
       <c r="F18" s="25">
-        <v>2812.29</v>
+        <v>2763.21</v>
       </c>
       <c r="G18" s="26">
-        <v>0.0246</v>
+        <v>0.0235</v>
       </c>
       <c r="H18" s="27"/>
     </row>
     <row r="19" spans="1:15" customHeight="1" ht="15.75">
       <c r="B19" s="23" t="s">
         <v>46</v>
       </c>
       <c r="C19" s="23" t="s">
         <v>47</v>
       </c>
       <c r="D19" s="23" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="E19" s="24">
-        <v>222408</v>
+        <v>834071</v>
       </c>
       <c r="F19" s="25">
-        <v>2786.99</v>
+        <v>2730.75</v>
       </c>
       <c r="G19" s="26">
-        <v>0.0243</v>
+        <v>0.0233</v>
       </c>
       <c r="H19" s="27"/>
     </row>
     <row r="20" spans="1:15" customHeight="1" ht="15.75">
       <c r="B20" s="23" t="s">
+        <v>48</v>
+      </c>
+      <c r="C20" s="23" t="s">
         <v>49</v>
       </c>
-      <c r="C20" s="23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D20" s="23" t="s">
-        <v>51</v>
+        <v>32</v>
       </c>
       <c r="E20" s="24">
-        <v>190042</v>
+        <v>64957</v>
       </c>
       <c r="F20" s="25">
-        <v>2727.86</v>
+        <v>2609.97</v>
       </c>
       <c r="G20" s="26">
-        <v>0.0238</v>
+        <v>0.0222</v>
       </c>
       <c r="H20" s="27"/>
     </row>
     <row r="21" spans="1:15" customHeight="1" ht="15.75">
       <c r="B21" s="23" t="s">
+        <v>50</v>
+      </c>
+      <c r="C21" s="23" t="s">
+        <v>51</v>
+      </c>
+      <c r="D21" s="23" t="s">
         <v>52</v>
       </c>
-      <c r="C21" s="23" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E21" s="24">
-        <v>199539</v>
+        <v>49657</v>
       </c>
       <c r="F21" s="25">
-        <v>2704.35</v>
+        <v>2599.05</v>
       </c>
       <c r="G21" s="26">
-        <v>0.0236</v>
+        <v>0.0221</v>
       </c>
       <c r="H21" s="27"/>
     </row>
     <row r="22" spans="1:15" customHeight="1" ht="15.75">
       <c r="B22" s="23" t="s">
+        <v>53</v>
+      </c>
+      <c r="C22" s="23" t="s">
         <v>54</v>
       </c>
-      <c r="C22" s="23" t="s">
+      <c r="D22" s="23" t="s">
         <v>55</v>
       </c>
-      <c r="D22" s="23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E22" s="24">
-        <v>18542</v>
+        <v>142611</v>
       </c>
       <c r="F22" s="25">
-        <v>2639.27</v>
+        <v>2583.97</v>
       </c>
       <c r="G22" s="26">
-        <v>0.0231</v>
+        <v>0.022</v>
       </c>
       <c r="H22" s="27"/>
     </row>
     <row r="23" spans="1:15" customHeight="1" ht="15.75">
       <c r="B23" s="23" t="s">
         <v>56</v>
       </c>
       <c r="C23" s="23" t="s">
         <v>57</v>
       </c>
       <c r="D23" s="23" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="E23" s="24">
-        <v>49657</v>
+        <v>18542</v>
       </c>
       <c r="F23" s="25">
-        <v>2567.76</v>
+        <v>2511.88</v>
       </c>
       <c r="G23" s="26">
-        <v>0.0224</v>
+        <v>0.0214</v>
       </c>
       <c r="H23" s="27"/>
     </row>
     <row r="24" spans="1:15" customHeight="1" ht="15.75">
       <c r="B24" s="23" t="s">
+        <v>58</v>
+      </c>
+      <c r="C24" s="23" t="s">
         <v>59</v>
       </c>
-      <c r="C24" s="23" t="s">
+      <c r="D24" s="23" t="s">
         <v>60</v>
       </c>
-      <c r="D24" s="23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E24" s="24">
-        <v>651962</v>
+        <v>328000</v>
       </c>
       <c r="F24" s="25">
-        <v>2559.93</v>
+        <v>2479.68</v>
       </c>
       <c r="G24" s="26">
-        <v>0.0224</v>
+        <v>0.0211</v>
       </c>
       <c r="H24" s="27"/>
     </row>
     <row r="25" spans="1:15" customHeight="1" ht="15.75">
       <c r="B25" s="23" t="s">
         <v>61</v>
       </c>
       <c r="C25" s="23" t="s">
         <v>62</v>
       </c>
       <c r="D25" s="23" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="E25" s="24">
-        <v>75385</v>
+        <v>7205</v>
       </c>
       <c r="F25" s="25">
-        <v>2435.54</v>
+        <v>2432.41</v>
       </c>
       <c r="G25" s="26">
-        <v>0.0213</v>
+        <v>0.0207</v>
       </c>
       <c r="H25" s="27"/>
     </row>
     <row r="26" spans="1:15" customHeight="1" ht="15.75">
       <c r="B26" s="23" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C26" s="23" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D26" s="23" t="s">
-        <v>65</v>
+        <v>20</v>
       </c>
       <c r="E26" s="24">
-        <v>1274252</v>
+        <v>651962</v>
       </c>
       <c r="F26" s="25">
-        <v>2417.13</v>
+        <v>2383.9</v>
       </c>
       <c r="G26" s="26">
-        <v>0.0211</v>
+        <v>0.0203</v>
       </c>
       <c r="H26" s="27"/>
     </row>
     <row r="27" spans="1:15" customHeight="1" ht="15.75">
       <c r="B27" s="23" t="s">
         <v>66</v>
       </c>
       <c r="C27" s="23" t="s">
         <v>67</v>
       </c>
       <c r="D27" s="23" t="s">
-        <v>40</v>
+        <v>68</v>
       </c>
       <c r="E27" s="24">
-        <v>92628</v>
+        <v>697066</v>
       </c>
       <c r="F27" s="25">
-        <v>2338.3</v>
+        <v>2370.02</v>
       </c>
       <c r="G27" s="26">
-        <v>0.0204</v>
+        <v>0.0202</v>
       </c>
       <c r="H27" s="27"/>
     </row>
     <row r="28" spans="1:15" customHeight="1" ht="15.75">
       <c r="B28" s="23" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C28" s="23" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D28" s="23" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E28" s="24">
-        <v>711066</v>
+        <v>1274252</v>
       </c>
       <c r="F28" s="25">
-        <v>2221.37</v>
+        <v>2349.08</v>
       </c>
       <c r="G28" s="26">
-        <v>0.0194</v>
+        <v>0.02</v>
       </c>
       <c r="H28" s="27"/>
     </row>
     <row r="29" spans="1:15" customHeight="1" ht="15.75">
       <c r="B29" s="23" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C29" s="23" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D29" s="23" t="s">
-        <v>58</v>
+        <v>32</v>
       </c>
       <c r="E29" s="24">
-        <v>421164</v>
+        <v>191520</v>
       </c>
       <c r="F29" s="25">
-        <v>2029.8</v>
+        <v>2272.77</v>
       </c>
       <c r="G29" s="26">
-        <v>0.0177</v>
+        <v>0.0194</v>
       </c>
       <c r="H29" s="27"/>
     </row>
     <row r="30" spans="1:15" customHeight="1" ht="15.75">
       <c r="B30" s="23" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C30" s="23" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D30" s="23" t="s">
-        <v>75</v>
+        <v>63</v>
       </c>
       <c r="E30" s="24">
-        <v>16778</v>
+        <v>92628</v>
       </c>
       <c r="F30" s="25">
-        <v>1997.09</v>
+        <v>2189.26</v>
       </c>
       <c r="G30" s="26">
-        <v>0.0174</v>
+        <v>0.0186</v>
       </c>
       <c r="H30" s="27"/>
     </row>
     <row r="31" spans="1:15" customHeight="1" ht="15.75">
       <c r="B31" s="23" t="s">
         <v>76</v>
       </c>
       <c r="C31" s="23" t="s">
         <v>77</v>
       </c>
       <c r="D31" s="23" t="s">
-        <v>17</v>
+        <v>63</v>
       </c>
       <c r="E31" s="24">
-        <v>58750</v>
+        <v>176615</v>
       </c>
       <c r="F31" s="25">
-        <v>1996.62</v>
+        <v>2153.29</v>
       </c>
       <c r="G31" s="26">
-        <v>0.0174</v>
+        <v>0.0183</v>
       </c>
       <c r="H31" s="27"/>
     </row>
     <row r="32" spans="1:15" customHeight="1" ht="15.75">
       <c r="B32" s="23" t="s">
         <v>78</v>
       </c>
       <c r="C32" s="23" t="s">
         <v>79</v>
       </c>
       <c r="D32" s="23" t="s">
-        <v>65</v>
+        <v>14</v>
       </c>
       <c r="E32" s="24">
-        <v>403198</v>
+        <v>58750</v>
       </c>
       <c r="F32" s="25">
-        <v>1917.81</v>
+        <v>1928.18</v>
       </c>
       <c r="G32" s="26">
-        <v>0.0168</v>
+        <v>0.0164</v>
       </c>
       <c r="H32" s="27"/>
     </row>
     <row r="33" spans="1:15" customHeight="1" ht="15.75">
       <c r="B33" s="23" t="s">
         <v>80</v>
       </c>
       <c r="C33" s="23" t="s">
         <v>81</v>
       </c>
       <c r="D33" s="23" t="s">
-        <v>37</v>
+        <v>52</v>
       </c>
       <c r="E33" s="24">
-        <v>191520</v>
+        <v>421164</v>
       </c>
       <c r="F33" s="25">
-        <v>1843.86</v>
+        <v>1921.35</v>
       </c>
       <c r="G33" s="26">
-        <v>0.0161</v>
+        <v>0.0164</v>
       </c>
       <c r="H33" s="27"/>
     </row>
     <row r="34" spans="1:15" customHeight="1" ht="15.75">
       <c r="B34" s="23" t="s">
         <v>82</v>
       </c>
       <c r="C34" s="23" t="s">
         <v>83</v>
       </c>
       <c r="D34" s="23" t="s">
-        <v>23</v>
+        <v>84</v>
       </c>
       <c r="E34" s="24">
-        <v>32021</v>
+        <v>16778</v>
       </c>
       <c r="F34" s="25">
-        <v>1767.24</v>
+        <v>1921.08</v>
       </c>
       <c r="G34" s="26">
-        <v>0.0154</v>
+        <v>0.0164</v>
       </c>
       <c r="H34" s="27"/>
     </row>
     <row r="35" spans="1:15" customHeight="1" ht="15.75">
       <c r="B35" s="23" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C35" s="23" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D35" s="23" t="s">
         <v>32</v>
       </c>
       <c r="E35" s="24">
-        <v>573410</v>
+        <v>46064</v>
       </c>
       <c r="F35" s="25">
-        <v>1708.19</v>
+        <v>1849.38</v>
       </c>
       <c r="G35" s="26">
-        <v>0.0149</v>
+        <v>0.0158</v>
       </c>
       <c r="H35" s="27"/>
     </row>
     <row r="36" spans="1:15" customHeight="1" ht="15.75">
       <c r="B36" s="23" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C36" s="23" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D36" s="23" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="E36" s="24">
-        <v>131833</v>
+        <v>403198</v>
       </c>
       <c r="F36" s="25">
-        <v>1674.28</v>
+        <v>1823.26</v>
       </c>
       <c r="G36" s="26">
-        <v>0.0146</v>
+        <v>0.0155</v>
       </c>
       <c r="H36" s="27"/>
     </row>
     <row r="37" spans="1:15" customHeight="1" ht="15.75">
       <c r="B37" s="23" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C37" s="23" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D37" s="23" t="s">
-        <v>37</v>
+        <v>63</v>
       </c>
       <c r="E37" s="24">
-        <v>306410</v>
+        <v>56385</v>
       </c>
       <c r="F37" s="25">
-        <v>1648.33</v>
+        <v>1821.01</v>
       </c>
       <c r="G37" s="26">
-        <v>0.0144</v>
+        <v>0.0155</v>
       </c>
       <c r="H37" s="27"/>
     </row>
     <row r="38" spans="1:15" customHeight="1" ht="15.75">
       <c r="B38" s="23" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C38" s="23" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D38" s="23" t="s">
-        <v>37</v>
+        <v>71</v>
       </c>
       <c r="E38" s="24">
-        <v>40064</v>
+        <v>131833</v>
       </c>
       <c r="F38" s="25">
-        <v>1634.29</v>
+        <v>1723.98</v>
       </c>
       <c r="G38" s="26">
-        <v>0.0143</v>
+        <v>0.0147</v>
       </c>
       <c r="H38" s="27"/>
     </row>
     <row r="39" spans="1:15" customHeight="1" ht="15.75">
       <c r="B39" s="23" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C39" s="23" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D39" s="23" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="E39" s="24">
         <v>582819</v>
       </c>
       <c r="F39" s="25">
-        <v>1580.31</v>
+        <v>1664.82</v>
       </c>
       <c r="G39" s="26">
-        <v>0.0138</v>
+        <v>0.0142</v>
       </c>
       <c r="H39" s="27"/>
     </row>
     <row r="40" spans="1:15" customHeight="1" ht="15.75">
       <c r="B40" s="23" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C40" s="23" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D40" s="23" t="s">
-        <v>51</v>
+        <v>29</v>
       </c>
       <c r="E40" s="24">
-        <v>151454</v>
+        <v>32021</v>
       </c>
       <c r="F40" s="25">
-        <v>1556.04</v>
+        <v>1634.67</v>
       </c>
       <c r="G40" s="26">
-        <v>0.0136</v>
+        <v>0.0139</v>
       </c>
       <c r="H40" s="27"/>
     </row>
     <row r="41" spans="1:15" customHeight="1" ht="15.75">
       <c r="B41" s="23" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C41" s="23" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D41" s="23" t="s">
-        <v>98</v>
+        <v>45</v>
       </c>
       <c r="E41" s="24">
-        <v>411743</v>
+        <v>383984</v>
       </c>
       <c r="F41" s="25">
-        <v>1535.6</v>
+        <v>1610.43</v>
       </c>
       <c r="G41" s="26">
-        <v>0.0134</v>
+        <v>0.0137</v>
       </c>
       <c r="H41" s="27"/>
     </row>
     <row r="42" spans="1:15" customHeight="1" ht="15.75">
       <c r="B42" s="23" t="s">
         <v>99</v>
       </c>
       <c r="C42" s="23" t="s">
         <v>100</v>
       </c>
       <c r="D42" s="23" t="s">
-        <v>51</v>
+        <v>45</v>
       </c>
       <c r="E42" s="24">
-        <v>383984</v>
+        <v>151454</v>
       </c>
       <c r="F42" s="25">
-        <v>1498.69</v>
+        <v>1605.41</v>
       </c>
       <c r="G42" s="26">
-        <v>0.0131</v>
+        <v>0.0137</v>
       </c>
       <c r="H42" s="27"/>
     </row>
     <row r="43" spans="1:15" customHeight="1" ht="15.75">
       <c r="B43" s="23" t="s">
         <v>101</v>
       </c>
       <c r="C43" s="23" t="s">
         <v>102</v>
       </c>
       <c r="D43" s="23" t="s">
-        <v>51</v>
+        <v>26</v>
       </c>
       <c r="E43" s="24">
-        <v>197040</v>
+        <v>36126</v>
       </c>
       <c r="F43" s="25">
-        <v>1474.15</v>
+        <v>1588.14</v>
       </c>
       <c r="G43" s="26">
-        <v>0.0129</v>
+        <v>0.0135</v>
       </c>
       <c r="H43" s="27"/>
     </row>
     <row r="44" spans="1:15" customHeight="1" ht="15.75">
       <c r="B44" s="23" t="s">
         <v>103</v>
       </c>
       <c r="C44" s="23" t="s">
         <v>104</v>
       </c>
       <c r="D44" s="23" t="s">
-        <v>51</v>
+        <v>39</v>
       </c>
       <c r="E44" s="24">
-        <v>114258</v>
+        <v>573410</v>
       </c>
       <c r="F44" s="25">
-        <v>1404.8</v>
+        <v>1533.3</v>
       </c>
       <c r="G44" s="26">
-        <v>0.0123</v>
+        <v>0.0131</v>
       </c>
       <c r="H44" s="27"/>
     </row>
     <row r="45" spans="1:15" customHeight="1" ht="15.75">
       <c r="B45" s="23" t="s">
         <v>105</v>
       </c>
       <c r="C45" s="23" t="s">
         <v>106</v>
       </c>
       <c r="D45" s="23" t="s">
         <v>45</v>
       </c>
       <c r="E45" s="24">
-        <v>76918</v>
+        <v>114258</v>
       </c>
       <c r="F45" s="25">
-        <v>1350.99</v>
+        <v>1485.35</v>
       </c>
       <c r="G45" s="26">
-        <v>0.0118</v>
+        <v>0.0127</v>
       </c>
       <c r="H45" s="27"/>
     </row>
     <row r="46" spans="1:15" customHeight="1" ht="15.75">
       <c r="B46" s="23" t="s">
         <v>107</v>
       </c>
       <c r="C46" s="23" t="s">
         <v>108</v>
       </c>
       <c r="D46" s="23" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="E46" s="24">
-        <v>55969</v>
+        <v>197040</v>
       </c>
       <c r="F46" s="25">
-        <v>1231.21</v>
+        <v>1397.01</v>
       </c>
       <c r="G46" s="26">
-        <v>0.0108</v>
+        <v>0.0119</v>
       </c>
       <c r="H46" s="27"/>
     </row>
     <row r="47" spans="1:15" customHeight="1" ht="15.75">
       <c r="B47" s="23" t="s">
         <v>109</v>
       </c>
       <c r="C47" s="23" t="s">
         <v>110</v>
       </c>
       <c r="D47" s="23" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="E47" s="24">
-        <v>121168</v>
+        <v>76918</v>
       </c>
       <c r="F47" s="25">
-        <v>1127.47</v>
+        <v>1325.6</v>
       </c>
       <c r="G47" s="26">
-        <v>0.0098</v>
+        <v>0.0113</v>
       </c>
       <c r="H47" s="27"/>
     </row>
     <row r="48" spans="1:15" customHeight="1" ht="15.75">
       <c r="B48" s="23" t="s">
         <v>111</v>
       </c>
       <c r="C48" s="23" t="s">
         <v>112</v>
       </c>
       <c r="D48" s="23" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E48" s="24">
-        <v>36126</v>
+        <v>61645</v>
       </c>
       <c r="F48" s="25">
-        <v>1019.26</v>
+        <v>1171.38</v>
       </c>
       <c r="G48" s="26">
-        <v>0.0089</v>
+        <v>0.01</v>
       </c>
       <c r="H48" s="27"/>
     </row>
     <row r="49" spans="1:15" customHeight="1" ht="15.75">
       <c r="B49" s="23" t="s">
         <v>113</v>
       </c>
       <c r="C49" s="23" t="s">
         <v>114</v>
       </c>
       <c r="D49" s="23" t="s">
-        <v>98</v>
+        <v>115</v>
       </c>
       <c r="E49" s="24">
-        <v>238613</v>
+        <v>16444</v>
       </c>
       <c r="F49" s="25">
-        <v>1012.55</v>
+        <v>1057.68</v>
       </c>
       <c r="G49" s="26">
-        <v>0.0088</v>
+        <v>0.009</v>
       </c>
       <c r="H49" s="27"/>
     </row>
     <row r="50" spans="1:15" customHeight="1" ht="15.75">
       <c r="B50" s="23" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C50" s="23" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D50" s="23" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="E50" s="24">
-        <v>44677</v>
+        <v>121168</v>
       </c>
       <c r="F50" s="25">
-        <v>978.34</v>
+        <v>1051.74</v>
       </c>
       <c r="G50" s="26">
-        <v>0.0085</v>
+        <v>0.009</v>
       </c>
       <c r="H50" s="27"/>
     </row>
     <row r="51" spans="1:15" customHeight="1" ht="15.75">
       <c r="B51" s="23" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C51" s="23" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D51" s="23" t="s">
-        <v>119</v>
+        <v>29</v>
       </c>
       <c r="E51" s="24">
-        <v>16444</v>
+        <v>121350</v>
       </c>
       <c r="F51" s="25">
-        <v>844.15</v>
+        <v>979.6</v>
       </c>
       <c r="G51" s="26">
-        <v>0.0074</v>
+        <v>0.0083</v>
       </c>
       <c r="H51" s="27"/>
     </row>
     <row r="52" spans="1:15" customHeight="1" ht="15.75">
       <c r="B52" s="23" t="s">
         <v>120</v>
       </c>
       <c r="C52" s="23" t="s">
         <v>121</v>
       </c>
       <c r="D52" s="23" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="E52" s="24">
-        <v>898335</v>
+        <v>44677</v>
       </c>
       <c r="F52" s="25">
-        <v>823.23</v>
+        <v>937.95</v>
       </c>
       <c r="G52" s="26">
-        <v>0.0072</v>
+        <v>0.008</v>
       </c>
       <c r="H52" s="27"/>
     </row>
     <row r="53" spans="1:15" customHeight="1" ht="15.75">
       <c r="B53" s="23" t="s">
         <v>122</v>
       </c>
       <c r="C53" s="23" t="s">
         <v>123</v>
       </c>
       <c r="D53" s="23" t="s">
-        <v>124</v>
+        <v>29</v>
       </c>
       <c r="E53" s="24">
-        <v>252793</v>
+        <v>22692</v>
       </c>
       <c r="F53" s="25">
-        <v>693.92</v>
+        <v>676.97</v>
       </c>
       <c r="G53" s="26">
-        <v>0.0061</v>
+        <v>0.0058</v>
       </c>
       <c r="H53" s="27"/>
     </row>
     <row r="54" spans="1:15" customHeight="1" ht="15.75">
       <c r="B54" s="23" t="s">
+        <v>124</v>
+      </c>
+      <c r="C54" s="23" t="s">
         <v>125</v>
       </c>
-      <c r="C54" s="23" t="s">
+      <c r="D54" s="23" t="s">
         <v>126</v>
       </c>
-      <c r="D54" s="23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E54" s="24">
-        <v>22692</v>
+        <v>252793</v>
       </c>
       <c r="F54" s="25">
-        <v>621.74</v>
+        <v>626.17</v>
       </c>
       <c r="G54" s="26">
-        <v>0.0054</v>
+        <v>0.0053</v>
       </c>
       <c r="H54" s="27"/>
     </row>
     <row r="55" spans="1:15" customHeight="1" ht="15.75">
       <c r="B55" s="23" t="s">
         <v>127</v>
       </c>
       <c r="C55" s="23" t="s">
         <v>128</v>
       </c>
       <c r="D55" s="23" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="E55" s="24">
         <v>144602</v>
       </c>
       <c r="F55" s="25">
-        <v>560.84</v>
+        <v>599.3</v>
       </c>
       <c r="G55" s="26">
-        <v>0.0049</v>
+        <v>0.0051</v>
       </c>
       <c r="H55" s="27"/>
     </row>
     <row r="56" spans="1:15" customHeight="1" ht="15.75">
       <c r="B56" s="23" t="s">
         <v>129</v>
       </c>
       <c r="C56" s="23" t="s">
         <v>130</v>
       </c>
       <c r="D56" s="23" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="E56" s="24">
-        <v>14957</v>
+        <v>9385</v>
       </c>
       <c r="F56" s="25">
-        <v>500.6</v>
+        <v>455.03</v>
       </c>
       <c r="G56" s="26">
-        <v>0.0044</v>
+        <v>0.0039</v>
       </c>
       <c r="H56" s="27"/>
     </row>
     <row r="57" spans="1:15" customHeight="1" ht="15.75">
       <c r="B57" s="23" t="s">
         <v>131</v>
       </c>
       <c r="C57" s="23" t="s">
         <v>132</v>
       </c>
       <c r="D57" s="23" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="E57" s="24">
-        <v>9385</v>
+        <v>84264</v>
       </c>
       <c r="F57" s="25">
-        <v>406.9</v>
+        <v>113.76</v>
       </c>
       <c r="G57" s="26">
-        <v>0.0036</v>
+        <v>0.001</v>
       </c>
       <c r="H57" s="27"/>
     </row>
     <row r="58" spans="1:15" customHeight="1" ht="15.75">
       <c r="B58" s="23" t="s">
         <v>133</v>
       </c>
       <c r="C58" s="23" t="s">
         <v>134</v>
       </c>
       <c r="D58" s="23" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="E58" s="24">
-        <v>84264</v>
+        <v>13251</v>
       </c>
       <c r="F58" s="25">
-        <v>126.4</v>
+        <v>49.24</v>
       </c>
       <c r="G58" s="26">
-        <v>0.0011</v>
+        <v>0.0004</v>
       </c>
       <c r="H58" s="27"/>
     </row>
     <row r="59" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B59" s="23" t="s">
+      <c r="B59" s="22" t="s">
         <v>135</v>
       </c>
-      <c r="C59" s="23" t="s">
-[...14 lines deleted...]
-      <c r="H59" s="27"/>
+      <c r="C59" s="22"/>
+      <c r="D59" s="22"/>
+      <c r="E59" s="28"/>
+      <c r="F59" s="29">
+        <v>110574.4</v>
+      </c>
+      <c r="G59" s="30">
+        <v>0.9418</v>
+      </c>
+      <c r="H59" s="31"/>
     </row>
     <row r="60" spans="1:15" customHeight="1" ht="15.75">
       <c r="B60" s="22" t="s">
-        <v>137</v>
-[...10 lines deleted...]
-      <c r="H60" s="31"/>
+        <v>136</v>
+      </c>
+      <c r="C60" s="23"/>
+      <c r="D60" s="23"/>
+      <c r="E60" s="24"/>
+      <c r="F60" s="25"/>
+      <c r="G60" s="26"/>
+      <c r="H60" s="27"/>
     </row>
     <row r="61" spans="1:15" customHeight="1" ht="15.75">
       <c r="B61" s="22" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="C61" s="23"/>
       <c r="D61" s="23"/>
       <c r="E61" s="24"/>
-      <c r="F61" s="25"/>
-      <c r="G61" s="26"/>
+      <c r="F61" s="32" t="s">
+        <v>137</v>
+      </c>
+      <c r="G61" s="33" t="s">
+        <v>137</v>
+      </c>
       <c r="H61" s="27"/>
     </row>
     <row r="62" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B62" s="22" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B62" s="23"/>
       <c r="C62" s="23"/>
       <c r="D62" s="23"/>
       <c r="E62" s="24"/>
-      <c r="F62" s="32" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F62" s="25"/>
+      <c r="G62" s="26"/>
       <c r="H62" s="27"/>
     </row>
     <row r="63" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B63" s="23"/>
-[...5 lines deleted...]
-      <c r="H63" s="27"/>
+      <c r="B63" s="34" t="s">
+        <v>138</v>
+      </c>
+      <c r="C63" s="34"/>
+      <c r="D63" s="34"/>
+      <c r="E63" s="35"/>
+      <c r="F63" s="29">
+        <v>110574.4</v>
+      </c>
+      <c r="G63" s="30">
+        <v>0.9418</v>
+      </c>
+      <c r="H63" s="31"/>
     </row>
     <row r="64" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B64" s="34" t="s">
-[...11 lines deleted...]
-      <c r="H64" s="31"/>
+      <c r="B64" s="23"/>
+      <c r="C64" s="23"/>
+      <c r="D64" s="23"/>
+      <c r="E64" s="24"/>
+      <c r="F64" s="25"/>
+      <c r="G64" s="26"/>
+      <c r="H64" s="27"/>
     </row>
     <row r="65" spans="1:15" customHeight="1" ht="15.75">
       <c r="B65" s="23"/>
       <c r="C65" s="23"/>
       <c r="D65" s="23"/>
       <c r="E65" s="24"/>
       <c r="F65" s="25"/>
       <c r="G65" s="26"/>
       <c r="H65" s="27"/>
     </row>
     <row r="66" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B66" s="23"/>
+      <c r="B66" s="22" t="s">
+        <v>139</v>
+      </c>
       <c r="C66" s="23"/>
       <c r="D66" s="23"/>
       <c r="E66" s="24"/>
       <c r="F66" s="25"/>
       <c r="G66" s="26"/>
       <c r="H66" s="27"/>
     </row>
     <row r="67" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B67" s="22" t="s">
-        <v>141</v>
+      <c r="B67" s="23" t="s">
+        <v>140</v>
       </c>
       <c r="C67" s="23"/>
       <c r="D67" s="23"/>
       <c r="E67" s="24"/>
-      <c r="F67" s="25"/>
-      <c r="G67" s="26"/>
+      <c r="F67" s="25">
+        <v>6536.74</v>
+      </c>
+      <c r="G67" s="26">
+        <v>0.0557</v>
+      </c>
       <c r="H67" s="27"/>
     </row>
     <row r="68" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B68" s="23" t="s">
+      <c r="B68" s="22" t="s">
+        <v>135</v>
+      </c>
+      <c r="C68" s="22"/>
+      <c r="D68" s="22"/>
+      <c r="E68" s="28"/>
+      <c r="F68" s="29">
+        <v>6536.74</v>
+      </c>
+      <c r="G68" s="30">
+        <v>0.0557</v>
+      </c>
+      <c r="H68" s="31"/>
+      <c r="J68" s="3"/>
+    </row>
+    <row r="69" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B69" s="23"/>
+      <c r="C69" s="23"/>
+      <c r="D69" s="23"/>
+      <c r="E69" s="24"/>
+      <c r="F69" s="25"/>
+      <c r="G69" s="26"/>
+      <c r="H69" s="27"/>
+    </row>
+    <row r="70" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B70" s="34" t="s">
+        <v>138</v>
+      </c>
+      <c r="C70" s="34"/>
+      <c r="D70" s="34"/>
+      <c r="E70" s="35"/>
+      <c r="F70" s="29">
+        <v>6536.74</v>
+      </c>
+      <c r="G70" s="30">
+        <v>0.0557</v>
+      </c>
+      <c r="H70" s="31"/>
+      <c r="J70" s="3"/>
+    </row>
+    <row r="71" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B71" s="23" t="s">
+        <v>141</v>
+      </c>
+      <c r="C71" s="23"/>
+      <c r="D71" s="23"/>
+      <c r="E71" s="24"/>
+      <c r="F71" s="25">
+        <v>291.11</v>
+      </c>
+      <c r="G71" s="26">
+        <v>0.0025000000000001</v>
+      </c>
+      <c r="H71" s="27"/>
+      <c r="J71" s="3"/>
+    </row>
+    <row r="72" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B72" s="36" t="s">
         <v>142</v>
       </c>
-      <c r="C68" s="23"/>
-[...53 lines deleted...]
-      <c r="B72" s="23" t="s">
+      <c r="C72" s="36"/>
+      <c r="D72" s="36"/>
+      <c r="E72" s="37"/>
+      <c r="F72" s="38">
+        <v>117402.25</v>
+      </c>
+      <c r="G72" s="39">
+        <v>1</v>
+      </c>
+      <c r="H72" s="40"/>
+      <c r="J72" s="3"/>
+    </row>
+    <row r="73" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B73" s="2"/>
+      <c r="J73" s="3"/>
+    </row>
+    <row r="74" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B74" s="11" t="s">
         <v>143</v>
       </c>
-      <c r="C72" s="23"/>
-[...28 lines deleted...]
-      <c r="B74" s="2"/>
       <c r="J74" s="3"/>
     </row>
     <row r="75" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B75" s="11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J75" s="5"/>
       <c r="K75" s="5"/>
       <c r="L75" s="6"/>
       <c r="M75" s="6"/>
       <c r="N75" s="5"/>
     </row>
+    <row r="76" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B76" s="2"/>
+    </row>
     <row r="77" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B77" s="2"/>
+      <c r="A77" s="7"/>
+      <c r="B77" s="41" t="s">
+        <v>144</v>
+      </c>
+      <c r="C77" s="52"/>
+      <c r="D77" s="52"/>
+      <c r="E77" s="52"/>
+      <c r="F77" s="52"/>
+      <c r="G77" s="52"/>
+      <c r="H77" s="42"/>
     </row>
     <row r="78" spans="1:15" customHeight="1" ht="15.75">
       <c r="A78" s="7"/>
-      <c r="B78" s="41" t="s">
-[...7 lines deleted...]
-      <c r="H78" s="42"/>
+      <c r="B78" s="43" t="s">
+        <v>145</v>
+      </c>
+      <c r="C78" s="53"/>
+      <c r="D78" s="53"/>
+      <c r="E78" s="53"/>
+      <c r="F78" s="53"/>
+      <c r="G78" s="53"/>
+      <c r="H78" s="44"/>
       <c r="J78" s="7"/>
       <c r="K78" s="7"/>
       <c r="L78" s="7"/>
       <c r="M78" s="7"/>
       <c r="N78" s="7"/>
     </row>
     <row r="79" spans="1:15" customHeight="1" ht="15.75">
       <c r="A79" s="7"/>
       <c r="B79" s="43" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="C79" s="53"/>
       <c r="D79" s="53"/>
       <c r="E79" s="53"/>
       <c r="F79" s="53"/>
       <c r="G79" s="53"/>
       <c r="H79" s="44"/>
       <c r="J79" s="7"/>
       <c r="K79" s="7"/>
       <c r="L79" s="7"/>
       <c r="M79" s="7"/>
       <c r="N79" s="7"/>
     </row>
     <row r="80" spans="1:15" customHeight="1" ht="15.75">
       <c r="A80" s="7"/>
-      <c r="B80" s="43" t="s">
-[...3 lines deleted...]
-      <c r="D80" s="53"/>
+      <c r="B80" s="54"/>
+      <c r="C80" s="45">
+        <v>46265</v>
+      </c>
+      <c r="D80" s="45">
+        <v>46234</v>
+      </c>
       <c r="E80" s="53"/>
       <c r="F80" s="53"/>
       <c r="G80" s="53"/>
       <c r="H80" s="44"/>
       <c r="J80" s="7"/>
       <c r="K80" s="7"/>
       <c r="L80" s="7"/>
       <c r="M80" s="7"/>
       <c r="N80" s="7"/>
     </row>
     <row r="81" spans="1:15" customHeight="1" ht="15.75">
       <c r="A81" s="7"/>
-      <c r="B81" s="54"/>
-[...5 lines deleted...]
-      </c>
+      <c r="B81" s="54" t="s">
+        <v>147</v>
+      </c>
+      <c r="C81" s="46"/>
+      <c r="D81" s="46"/>
       <c r="E81" s="53"/>
       <c r="F81" s="53"/>
       <c r="G81" s="53"/>
       <c r="H81" s="44"/>
       <c r="J81" s="7"/>
       <c r="K81" s="7"/>
       <c r="L81" s="7"/>
       <c r="M81" s="7"/>
       <c r="N81" s="7"/>
     </row>
     <row r="82" spans="1:15" customHeight="1" ht="15.75">
-      <c r="A82" s="7"/>
+      <c r="A82" s="47"/>
       <c r="B82" s="54" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-      <c r="D82" s="46"/>
+        <v>148</v>
+      </c>
+      <c r="C82" s="48">
+        <v>54.8507</v>
+      </c>
+      <c r="D82" s="48">
+        <v>54.5662</v>
+      </c>
       <c r="E82" s="53"/>
       <c r="F82" s="53"/>
       <c r="G82" s="53"/>
       <c r="H82" s="44"/>
       <c r="J82" s="7"/>
       <c r="K82" s="7"/>
       <c r="L82" s="7"/>
       <c r="M82" s="7"/>
       <c r="N82" s="7"/>
     </row>
     <row r="83" spans="1:15" customHeight="1" ht="15.75">
       <c r="A83" s="47"/>
       <c r="B83" s="54" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="C83" s="48">
-        <v>54.5662</v>
+        <v>54.8522</v>
       </c>
       <c r="D83" s="48">
-        <v>55.0377</v>
+        <v>54.5677</v>
       </c>
       <c r="E83" s="53"/>
       <c r="F83" s="53"/>
       <c r="G83" s="53"/>
       <c r="H83" s="44"/>
       <c r="J83" s="7"/>
       <c r="K83" s="7"/>
       <c r="L83" s="7"/>
       <c r="M83" s="7"/>
       <c r="N83" s="7"/>
     </row>
     <row r="84" spans="1:15" customHeight="1" ht="15.75">
       <c r="A84" s="47"/>
       <c r="B84" s="54" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="C84" s="48">
-        <v>54.5677</v>
+        <v>63.6538</v>
       </c>
       <c r="D84" s="48">
-        <v>55.0392</v>
+        <v>63.2514</v>
       </c>
       <c r="E84" s="53"/>
       <c r="F84" s="53"/>
       <c r="G84" s="53"/>
       <c r="H84" s="44"/>
       <c r="J84" s="7"/>
       <c r="K84" s="7"/>
       <c r="L84" s="7"/>
       <c r="M84" s="7"/>
       <c r="N84" s="7"/>
     </row>
     <row r="85" spans="1:15" customHeight="1" ht="15.75">
       <c r="A85" s="47"/>
       <c r="B85" s="54" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="C85" s="48">
-        <v>63.2514</v>
+        <v>62.4994</v>
       </c>
       <c r="D85" s="48">
-        <v>63.725</v>
+        <v>62.1042</v>
       </c>
       <c r="E85" s="53"/>
       <c r="F85" s="53"/>
       <c r="G85" s="53"/>
       <c r="H85" s="44"/>
     </row>
     <row r="86" spans="1:15" customHeight="1" ht="15.75">
-      <c r="A86" s="47"/>
-[...8 lines deleted...]
-      </c>
+      <c r="A86" s="7"/>
+      <c r="B86" s="43" t="s">
+        <v>152</v>
+      </c>
+      <c r="C86" s="53"/>
+      <c r="D86" s="53"/>
       <c r="E86" s="53"/>
       <c r="F86" s="53"/>
       <c r="G86" s="53"/>
       <c r="H86" s="44"/>
       <c r="J86" s="3"/>
     </row>
     <row r="87" spans="1:15" customHeight="1" ht="15.75">
       <c r="A87" s="7"/>
       <c r="B87" s="43" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="C87" s="53"/>
       <c r="D87" s="53"/>
       <c r="E87" s="53"/>
       <c r="F87" s="53"/>
       <c r="G87" s="53"/>
       <c r="H87" s="44"/>
     </row>
     <row r="88" spans="1:15" customHeight="1" ht="15.75">
       <c r="A88" s="7"/>
       <c r="B88" s="43" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="C88" s="53"/>
       <c r="D88" s="53"/>
       <c r="E88" s="53"/>
       <c r="F88" s="53"/>
       <c r="G88" s="53"/>
       <c r="H88" s="44"/>
     </row>
     <row r="89" spans="1:15" customHeight="1" ht="15.75">
       <c r="A89" s="7"/>
-      <c r="B89" s="43" t="s">
-        <v>156</v>
+      <c r="B89" s="49" t="s">
+        <v>155</v>
       </c>
       <c r="C89" s="53"/>
       <c r="D89" s="53"/>
       <c r="E89" s="53"/>
       <c r="F89" s="53"/>
       <c r="G89" s="53"/>
       <c r="H89" s="44"/>
     </row>
     <row r="90" spans="1:15" customHeight="1" ht="15.75">
       <c r="A90" s="7"/>
-      <c r="B90" s="49" t="s">
-        <v>157</v>
+      <c r="B90" s="43" t="s">
+        <v>156</v>
       </c>
       <c r="C90" s="53"/>
       <c r="D90" s="53"/>
       <c r="E90" s="53"/>
       <c r="F90" s="53"/>
       <c r="G90" s="53"/>
       <c r="H90" s="44"/>
     </row>
     <row r="91" spans="1:15" customHeight="1" ht="15.75">
       <c r="A91" s="7"/>
       <c r="B91" s="43" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="C91" s="53"/>
       <c r="D91" s="53"/>
       <c r="E91" s="53"/>
       <c r="F91" s="53"/>
       <c r="G91" s="53"/>
       <c r="H91" s="44"/>
     </row>
     <row r="92" spans="1:15" customHeight="1" ht="15.75">
       <c r="A92" s="7"/>
       <c r="B92" s="43" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="C92" s="53"/>
       <c r="D92" s="53"/>
       <c r="E92" s="53"/>
       <c r="F92" s="53"/>
       <c r="G92" s="53"/>
       <c r="H92" s="44"/>
     </row>
     <row r="93" spans="1:15" customHeight="1" ht="15.75">
       <c r="A93" s="7"/>
-      <c r="B93" s="43" t="s">
+      <c r="B93" s="55"/>
+      <c r="C93" s="56"/>
+      <c r="D93" s="56"/>
+      <c r="E93" s="56"/>
+      <c r="F93" s="56"/>
+      <c r="G93" s="56"/>
+      <c r="H93" s="57"/>
+    </row>
+    <row r="95" spans="1:15" customHeight="1" ht="15.75"/>
+    <row r="96" spans="1:15" customHeight="1" ht="39.75">
+      <c r="B96" s="50" t="s">
+        <v>159</v>
+      </c>
+      <c r="C96" s="51" t="s">
         <v>160</v>
       </c>
-      <c r="C93" s="53"/>
-[...16 lines deleted...]
-    <row r="96" spans="1:15" customHeight="1" ht="15.75"/>
+      <c r="D96" s="51" t="s">
+        <v>161</v>
+      </c>
+      <c r="E96" s="2"/>
+    </row>
     <row r="97" spans="1:15" customHeight="1" ht="39.75">
-      <c r="B97" s="50" t="s">
-[...2 lines deleted...]
-      <c r="C97" s="51" t="s">
+      <c r="B97" s="59" t="s">
         <v>162</v>
       </c>
-      <c r="D97" s="51" t="s">
+      <c r="C97" s="60"/>
+      <c r="D97" s="59" t="s">
         <v>163</v>
       </c>
       <c r="E97" s="2"/>
     </row>
     <row r="98" spans="1:15" customHeight="1" ht="39.75">
-      <c r="B98" s="59" t="s">
+      <c r="B98" s="63" t="s">
         <v>164</v>
       </c>
-      <c r="C98" s="60"/>
-[...2 lines deleted...]
-      </c>
+      <c r="C98" s="61"/>
+      <c r="D98" s="65"/>
       <c r="E98" s="2"/>
     </row>
     <row r="99" spans="1:15" customHeight="1" ht="39.75">
-      <c r="B99" s="63" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B99" s="63"/>
       <c r="C99" s="61"/>
       <c r="D99" s="65"/>
       <c r="E99" s="2"/>
     </row>
     <row r="100" spans="1:15" customHeight="1" ht="39.75">
       <c r="B100" s="63"/>
       <c r="C100" s="61"/>
       <c r="D100" s="65"/>
       <c r="E100" s="2"/>
     </row>
     <row r="101" spans="1:15" customHeight="1" ht="39.75">
-      <c r="B101" s="63"/>
-[...1 lines deleted...]
-      <c r="D101" s="65"/>
+      <c r="B101" s="64"/>
+      <c r="C101" s="62"/>
+      <c r="D101" s="66"/>
       <c r="E101" s="2"/>
     </row>
-    <row r="102" spans="1:15" customHeight="1" ht="39.75">
-[...3 lines deleted...]
-      <c r="E102" s="2"/>
+    <row r="102" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B102" s="9" t="s">
+        <v>165</v>
+      </c>
     </row>
     <row r="103" spans="1:15" customHeight="1" ht="15.75">
       <c r="B103" s="9" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
     </row>
     <row r="104" spans="1:15" customHeight="1" ht="15.75">
       <c r="B104" s="9" t="s">
-        <v>168</v>
-[...4 lines deleted...]
-        <v>169</v>
+        <v>167</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
-    <mergeCell ref="C98:C102"/>
-[...1 lines deleted...]
-    <mergeCell ref="D99:D102"/>
+    <mergeCell ref="C97:C101"/>
+    <mergeCell ref="B98:B101"/>
+    <mergeCell ref="D98:D101"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G1" location="'Sheet1'!A1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader>&amp;L&amp;"Arial"&amp;9&amp;K0078D7 INTERNAL&amp;1#_x000D_</oddHeader>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>