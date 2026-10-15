--- v2 (2026-09-25)
+++ v3 (2026-10-15)
@@ -40,595 +40,592 @@
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEDDYF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEDHCF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEEMCF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEEQSF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEEQTF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEESCF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEFE30'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEGFOF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEGOLD'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEGROW'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEINFA'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="1">'LEINNF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="2">'LEINSX'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="3">'LELTVF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="4">'LEMAAF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="5">'LEMETF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="6">'LEMFGF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="7">'LEMIDF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="8">'LEMUCF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="9">'LENI50'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="10">'LET100'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="11">'LETAXP'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="12">'LETECF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="13">'LETF50'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="14">'LETFSX'!$J$68:$N$84</definedName>
-    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="15">'LEULIS'!$J$68:$N$84</definedName>
+    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="15">'LEULIS'!$J$140:$N$156</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LEARBF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LEBADF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LEBALF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LEBFSF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LECHID'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LECOSF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LEDDYF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LEDHCF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LEEMCF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LEEQSF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LEEQTF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LEESCF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LEFE30'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LEGFOF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LEGOLD'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LEGROW'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LEINFA'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="1">'LEINNF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="2">'LEINSX'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="3">'LELTVF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="4">'LEMAAF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="5">'LEMETF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="6">'LEMFGF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="7">'LEMIDF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="8">'LEMUCF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="9">'LENI50'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="10">'LET100'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="11">'LETAXP'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="12">'LETECF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="13">'LETF50'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="14">'LETFSX'!$J$74:$N$84</definedName>
-    <definedName name="JPM_Footer_disp" localSheetId="15">'LEULIS'!$J$74:$N$84</definedName>
+    <definedName name="JPM_Footer_disp" localSheetId="15">'LEULIS'!$J$146:$N$156</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEARBF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEBADF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEBALF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEBFSF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LECHID'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LECOSF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEDDYF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEDHCF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEEMCF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEEQSF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEEQTF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEESCF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEFE30'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEGFOF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEGOLD'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEGROW'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEINFA'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="1">'LEINNF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="2">'LEINSX'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="3">'LELTVF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="4">'LEMAAF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="5">'LEMETF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="6">'LEMFGF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="7">'LEMIDF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="8">'LEMUCF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="9">'LENI50'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="10">'LET100'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="11">'LETAXP'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="12">'LETECF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="13">'LETF50'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="14">'LETFSX'!$J$68:$N$86</definedName>
-    <definedName name="JPM_Footer_disp12" localSheetId="15">'LEULIS'!$J$68:$N$86</definedName>
+    <definedName name="JPM_Footer_disp12" localSheetId="15">'LEULIS'!$J$140:$N$158</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="168">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="167">
   <si>
     <t>LIC MF INFRASTRUCTURE FUND</t>
   </si>
   <si>
     <t>Index</t>
   </si>
   <si>
-    <t>Monthly Portfolio Statement as on August 31,2026</t>
+    <t>Monthly Portfolio Statement as on September 30,2026</t>
   </si>
   <si>
     <t>Name of the Instrument</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>Industry / Rating</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Market/Fair Value (Rounded, Rs. In Lacs)</t>
   </si>
   <si>
     <t>Rounded, % to Net Assets</t>
   </si>
   <si>
     <t>Yield</t>
   </si>
   <si>
     <t>Equity &amp; Equity related</t>
   </si>
   <si>
     <t>(a)Listed / Awaiting listing on Stock Exchanges</t>
   </si>
   <si>
+    <t>INDO-MIM Ltd.</t>
+  </si>
+  <si>
+    <t>INE084101034</t>
+  </si>
+  <si>
+    <t>Industrial Manufacturing</t>
+  </si>
+  <si>
     <t>Tata Motors Passenger Vehicles Ltd.</t>
   </si>
   <si>
     <t>INE155A01022</t>
   </si>
   <si>
     <t>Automobiles</t>
   </si>
   <si>
+    <t>The Phoenix Mills Ltd.</t>
+  </si>
+  <si>
+    <t>INE211B01039</t>
+  </si>
+  <si>
+    <t>Realty</t>
+  </si>
+  <si>
     <t>Tata Motors Ltd.</t>
   </si>
   <si>
     <t>INE1TAE01010</t>
   </si>
   <si>
     <t>Agricultural, Commercial &amp; Construction Vehicles</t>
   </si>
   <si>
-    <t>The Phoenix Mills Ltd.</t>
-[...5 lines deleted...]
-    <t>Realty</t>
+    <t>Garware Hi-Tech Films Ltd.</t>
+  </si>
+  <si>
+    <t>INE291A01017</t>
+  </si>
+  <si>
+    <t>Industrial Products</t>
   </si>
   <si>
     <t>Larsen &amp; Toubro Ltd.</t>
   </si>
   <si>
     <t>INE018A01030</t>
   </si>
   <si>
     <t>Construction</t>
   </si>
   <si>
-    <t>INDO-MIM Ltd.</t>
-[...16 lines deleted...]
-  <si>
     <t>Tenneco Clean Air India Ltd.</t>
   </si>
   <si>
     <t>INE19RI01016</t>
   </si>
   <si>
     <t>Auto Components</t>
   </si>
   <si>
+    <t>Tata Power Company Ltd.</t>
+  </si>
+  <si>
+    <t>INE245A01021</t>
+  </si>
+  <si>
+    <t>Power</t>
+  </si>
+  <si>
     <t>KSH International Ltd.</t>
   </si>
   <si>
     <t>INE987S01020</t>
   </si>
   <si>
+    <t>Sansera Engineering Ltd.</t>
+  </si>
+  <si>
+    <t>INE953O01021</t>
+  </si>
+  <si>
     <t>Bharat Forge Ltd.</t>
   </si>
   <si>
     <t>INE465A01025</t>
   </si>
   <si>
-    <t>Tata Power Company Ltd.</t>
-[...5 lines deleted...]
-    <t>Power</t>
+    <t>NTPC Ltd.</t>
+  </si>
+  <si>
+    <t>INE733E01010</t>
+  </si>
+  <si>
+    <t>ICICI Bank Ltd.</t>
+  </si>
+  <si>
+    <t>INE090A01021</t>
+  </si>
+  <si>
+    <t>Banks</t>
+  </si>
+  <si>
+    <t>JSW Infrastructure Ltd.</t>
+  </si>
+  <si>
+    <t>INE880J01026</t>
+  </si>
+  <si>
+    <t>Transport Infrastructure</t>
+  </si>
+  <si>
+    <t>InterGlobe Aviation Ltd.</t>
+  </si>
+  <si>
+    <t>INE646L01027</t>
+  </si>
+  <si>
+    <t>Transport Services</t>
   </si>
   <si>
     <t>Bharat Dynamics Ltd.</t>
   </si>
   <si>
     <t>INE171Z01026</t>
   </si>
   <si>
     <t>Aerospace &amp; Defense</t>
   </si>
   <si>
-    <t>ICICI Bank Ltd.</t>
-[...26 lines deleted...]
-    <t>Transport Services</t>
+    <t>Nephrocare Health Services Ltd.</t>
+  </si>
+  <si>
+    <t>INE428V01029</t>
+  </si>
+  <si>
+    <t>Healthcare Services</t>
+  </si>
+  <si>
+    <t>Mahindra Lifespace Developers Ltd.</t>
+  </si>
+  <si>
+    <t>INE813A01018</t>
+  </si>
+  <si>
+    <t>Tata Steel Ltd.</t>
+  </si>
+  <si>
+    <t>INE081A01020</t>
+  </si>
+  <si>
+    <t>Ferrous Metals</t>
+  </si>
+  <si>
+    <t>Aster DM Quality Care Ltd.</t>
+  </si>
+  <si>
+    <t>INE914M01019</t>
+  </si>
+  <si>
+    <t>Divgi Torqtransfer Systems Ltd.</t>
+  </si>
+  <si>
+    <t>INE753U01022</t>
+  </si>
+  <si>
+    <t>Maruti Suzuki India Ltd.</t>
+  </si>
+  <si>
+    <t>INE585B01010</t>
+  </si>
+  <si>
+    <t>Hitachi Energy India Ltd.</t>
+  </si>
+  <si>
+    <t>INE07Y701011</t>
+  </si>
+  <si>
+    <t>Electrical Equipment</t>
+  </si>
+  <si>
+    <t>Schneider Electric Infrastructure Ltd.</t>
+  </si>
+  <si>
+    <t>INE839M01018</t>
+  </si>
+  <si>
+    <t>HDFC Bank Ltd.</t>
+  </si>
+  <si>
+    <t>INE040A01034</t>
   </si>
   <si>
     <t>Bharti Airtel Ltd.</t>
   </si>
   <si>
     <t>INE397D01024</t>
   </si>
   <si>
     <t>Telecom - Services</t>
   </si>
   <si>
-    <t>Maruti Suzuki India Ltd.</t>
-[...52 lines deleted...]
-  <si>
     <t>Bharat Bijlee Ltd.</t>
   </si>
   <si>
     <t>INE464A01036</t>
   </si>
   <si>
-    <t>Schneider Electric Infrastructure Ltd.</t>
-[...2 lines deleted...]
-    <t>INE839M01018</t>
+    <t>Kirloskar Ferrous Industries Ltd.</t>
+  </si>
+  <si>
+    <t>INE884B01025</t>
+  </si>
+  <si>
+    <t>Ultratech Cement Ltd.</t>
+  </si>
+  <si>
+    <t>INE481G01011</t>
+  </si>
+  <si>
+    <t>Cement &amp; Cement Products</t>
+  </si>
+  <si>
+    <t>Siemens Energy India Ltd.</t>
+  </si>
+  <si>
+    <t>INE1NPP01017</t>
+  </si>
+  <si>
+    <t>Schaeffler India Ltd.</t>
+  </si>
+  <si>
+    <t>INE513A01022</t>
   </si>
   <si>
     <t>Mahindra &amp; Mahindra Ltd.</t>
   </si>
   <si>
     <t>INE101A01026</t>
   </si>
   <si>
     <t>Delhivery Ltd.</t>
   </si>
   <si>
     <t>INE148O01028</t>
   </si>
   <si>
-    <t>Ultratech Cement Ltd.</t>
-[...25 lines deleted...]
-  <si>
     <t>JSW Steel Ltd.</t>
   </si>
   <si>
     <t>INE019A01038</t>
   </si>
   <si>
+    <t>Kotak Mahindra Bank Ltd.</t>
+  </si>
+  <si>
+    <t>INE237A01036</t>
+  </si>
+  <si>
+    <t>Gujarat Energy Ltd.</t>
+  </si>
+  <si>
+    <t>INE844O01030</t>
+  </si>
+  <si>
+    <t>Gas</t>
+  </si>
+  <si>
+    <t>Cummins India Ltd.</t>
+  </si>
+  <si>
+    <t>INE298A01020</t>
+  </si>
+  <si>
+    <t>NLC India Ltd.</t>
+  </si>
+  <si>
+    <t>INE589A01014</t>
+  </si>
+  <si>
+    <t>State Bank of India</t>
+  </si>
+  <si>
+    <t>INE062A01020</t>
+  </si>
+  <si>
     <t>Afcons Infrastructure Ltd.</t>
   </si>
   <si>
     <t>INE101I01011</t>
   </si>
   <si>
-    <t>Cummins India Ltd.</t>
-[...14 lines deleted...]
-    <t>INE062A01020</t>
+    <t>Axis Bank Ltd.</t>
+  </si>
+  <si>
+    <t>INE238A01034</t>
   </si>
   <si>
     <t>Kennametal India Ltd.</t>
   </si>
   <si>
     <t>INE717A01029</t>
   </si>
   <si>
-    <t>NLC India Ltd.</t>
-[...14 lines deleted...]
-    <t>INE040A01034</t>
+    <t>Kirloskar Brothers Ltd.</t>
+  </si>
+  <si>
+    <t>INE732A01036</t>
+  </si>
+  <si>
+    <t>Bharat Electronics Ltd.</t>
+  </si>
+  <si>
+    <t>INE263A01024</t>
+  </si>
+  <si>
+    <t>Foseco India Ltd.</t>
+  </si>
+  <si>
+    <t>INE519A01011</t>
+  </si>
+  <si>
+    <t>Chemicals &amp; Petrochemicals</t>
+  </si>
+  <si>
+    <t>Transport Corporation Of India Ltd.</t>
+  </si>
+  <si>
+    <t>INE688A01022</t>
+  </si>
+  <si>
+    <t>KSB Ltd.</t>
+  </si>
+  <si>
+    <t>INE999A01023</t>
   </si>
   <si>
     <t>Tata Communications Ltd.</t>
   </si>
   <si>
     <t>INE151A01013</t>
   </si>
   <si>
-    <t>Kirloskar Brothers Ltd.</t>
-[...31 lines deleted...]
-  <si>
     <t>SKF India (Industrial) Ltd.</t>
   </si>
   <si>
     <t>INE2J8701016</t>
   </si>
   <si>
-    <t>Gujarat Energy Ltd.</t>
-[...13 lines deleted...]
-  <si>
     <t>Ingersoll Rand (India) Ltd.</t>
   </si>
   <si>
     <t>INE177A01018</t>
   </si>
   <si>
-    <t>GSPL Transmission Ltd. #</t>
+    <t>GSPL Transmission Ltd.</t>
   </si>
   <si>
     <t>INE1TUG01013</t>
   </si>
   <si>
     <t>RHI Magnesita India Ltd.</t>
   </si>
   <si>
     <t>INE743M01012</t>
   </si>
   <si>
     <t>Sub Total</t>
   </si>
   <si>
     <t>(b) Unlisted</t>
   </si>
   <si>
     <t>NIL</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>Treps / Reverse Repo</t>
   </si>
   <si>
     <t>Treps</t>
   </si>
   <si>
     <t>Net Receivables / (Payables)</t>
   </si>
   <si>
     <t>GRAND TOTAL</t>
   </si>
   <si>
-    <t>#  Awaiting listing</t>
-[...1 lines deleted...]
-  <si>
     <t>i) Securities in default beyond its maturity date: Nil</t>
   </si>
   <si>
-    <t>ii) Total value and percentage of illiquid equity shares as on August 31, 2026: Nil</t>
+    <t>ii) Total value and percentage of illiquid equity shares as on September 30, 2026: Nil</t>
   </si>
   <si>
     <t>iii)</t>
   </si>
   <si>
     <t>NAV</t>
   </si>
   <si>
     <t>Regular Plan - Growth Option</t>
   </si>
   <si>
     <t>Regular Plan - IDCW Option</t>
   </si>
   <si>
     <t>Direct Plan - Growth Option</t>
   </si>
   <si>
     <t>Direct Plan - IDCW Option</t>
   </si>
   <si>
-    <t>iv) Dividend declared during the month August 31, 2026 under the IDCW Option of the Scheme is Nil.</t>
-[...8 lines deleted...]
-    <t>vii) Total market value of investments in Foreign Securities/ American Depositary Receipts/ Global Depositary Receipts/ Overseas ETFs as at August 31, 2026 is Nil.</t>
+    <t>iv) Dividend declared during the month September 30, 2026 under the IDCW Option of the Scheme is Nil.</t>
+  </si>
+  <si>
+    <t>v) No bonus declared during the period ended September 30, 2026.</t>
+  </si>
+  <si>
+    <t>vi) Total outstanding exposure in derivative instruments as on September 30, 2026 is Nil.</t>
+  </si>
+  <si>
+    <t>vii) Total market value of investments in Foreign Securities/ American Depositary Receipts/ Global Depositary Receipts/ Overseas ETFs as at September 30, 2026 is Nil.</t>
   </si>
   <si>
     <t>viii) Portfolio turnover ratio: 1.07 times</t>
   </si>
   <si>
-    <t>ix) Funds parked in short term deposit as on August 31, 2026: Nil</t>
+    <t>ix) Funds parked in short term deposit as on September 30, 2026: Nil</t>
   </si>
   <si>
     <t>x) The details of repo transactions of the scheme in corporate debt securities: Nil</t>
   </si>
   <si>
     <t>The product is suitable for investors who are seeking*</t>
   </si>
   <si>
     <t>Scheme Riskometer#</t>
   </si>
   <si>
     <t>Benchmark Riskometer (as 
 applicable) #</t>
   </si>
   <si>
     <t>•Long Term Capital Growth</t>
   </si>
   <si>
     <t>As per AMFI Tier I  Benchmark i.e. Nifty Infrastructure TRI</t>
   </si>
   <si>
     <t>•Investment in equity and equity related instruments of companies engaged either directly or indirectly in infrastructure sector.</t>
   </si>
   <si>
     <t>*Investors should consult their financial advisers if in doubt about whether the product is suitable for them.</t>
@@ -885,87 +882,84 @@
       </bottom>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="67">
+  <cellXfs count="66">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="2" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="164" fillId="2" borderId="2" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="2" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="2" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="165" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="166" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="167" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1033,66 +1027,66 @@
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="8" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="9" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="10" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="11" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" quotePrefix="1" numFmtId="168" fillId="2" borderId="6" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="6" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="169" fillId="2" borderId="6" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="6" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="10" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="3" borderId="12" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" readingOrder="1"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="3" borderId="13" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" readingOrder="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="14" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
-[...4 lines deleted...]
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="6" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="15" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="16" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="17" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="18" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3" readingOrder="1"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="13" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="18" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="19" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
@@ -1110,81 +1104,81 @@
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3" readingOrder="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image333.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image534.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>97</xdr:row>
+      <xdr:row>96</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2581275" cy="1943100"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>438150</xdr:colOff>
-      <xdr:row>97</xdr:row>
+      <xdr:row>96</xdr:row>
       <xdr:rowOff>-0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2514600" cy="1962150"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 2" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -1463,1771 +1457,1766 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O104"/>
+  <dimension ref="A1:O103"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D80" sqref="D80"/>
+      <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr customHeight="true" defaultRowHeight="15.75" defaultColWidth="9.140625" outlineLevelRow="0" outlineLevelCol="0"/>
+  <sheetFormatPr customHeight="true" defaultRowHeight="15.75" defaultColWidth="9.1796875" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="3.5703125" customWidth="true" style="1"/>
-[...13 lines deleted...]
-    <col min="15" max="15" width="9.140625" style="1"/>
+    <col min="1" max="1" width="3.6328125" customWidth="true" style="1"/>
+    <col min="2" max="2" width="65.6328125" customWidth="true" style="8"/>
+    <col min="3" max="3" width="45.6328125" customWidth="true" style="8"/>
+    <col min="4" max="4" width="45.6328125" customWidth="true" style="8"/>
+    <col min="5" max="5" width="45.6328125" customWidth="true" style="1"/>
+    <col min="6" max="6" width="16.453125" customWidth="true" style="1"/>
+    <col min="7" max="7" width="15.26953125" customWidth="true" style="7"/>
+    <col min="8" max="8" width="4.90625" customWidth="true" style="9"/>
+    <col min="9" max="9" width="9.1796875" style="1"/>
+    <col min="10" max="10" width="10.7265625" customWidth="true" style="1"/>
+    <col min="11" max="11" width="10.453125" customWidth="true" style="1"/>
+    <col min="12" max="12" width="14.453125" customWidth="true" style="1"/>
+    <col min="13" max="13" width="15.26953125" customWidth="true" style="1"/>
+    <col min="14" max="14" width="12.54296875" customWidth="true" style="1"/>
+    <col min="15" max="15" width="9.1796875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" customHeight="1" ht="15.75">
       <c r="B1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="10" t="s">
         <v>1</v>
       </c>
       <c r="H1" s="2"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="15.75">
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="2"/>
     </row>
     <row r="3" spans="1:15" customHeight="1" ht="15.75">
       <c r="B3" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
     </row>
     <row r="4" spans="1:15" customHeight="1" ht="36.75">
-      <c r="B4" s="12" t="s">
+      <c r="B4" s="11" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="13" t="s">
+      <c r="C4" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="D4" s="13" t="s">
+      <c r="D4" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="14" t="s">
+      <c r="E4" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="F4" s="15" t="s">
+      <c r="F4" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="G4" s="16" t="s">
+      <c r="G4" s="15" t="s">
         <v>8</v>
       </c>
-      <c r="H4" s="16" t="s">
+      <c r="H4" s="15" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B5" s="58" t="s">
+      <c r="B5" s="57" t="s">
         <v>10</v>
       </c>
-      <c r="C5" s="17"/>
-[...4 lines deleted...]
-      <c r="H5" s="21"/>
+      <c r="C5" s="16"/>
+      <c r="D5" s="16"/>
+      <c r="E5" s="17"/>
+      <c r="F5" s="18"/>
+      <c r="G5" s="19"/>
+      <c r="H5" s="20"/>
     </row>
     <row r="6" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B6" s="22" t="s">
+      <c r="B6" s="21" t="s">
         <v>11</v>
       </c>
-      <c r="C6" s="23"/>
-[...4 lines deleted...]
-      <c r="H6" s="27"/>
+      <c r="C6" s="22"/>
+      <c r="D6" s="22"/>
+      <c r="E6" s="23"/>
+      <c r="F6" s="24"/>
+      <c r="G6" s="25"/>
+      <c r="H6" s="26"/>
     </row>
     <row r="7" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B7" s="23" t="s">
+      <c r="B7" s="22" t="s">
         <v>12</v>
       </c>
-      <c r="C7" s="23" t="s">
+      <c r="C7" s="22" t="s">
         <v>13</v>
       </c>
-      <c r="D7" s="23" t="s">
+      <c r="D7" s="22" t="s">
         <v>14</v>
       </c>
-      <c r="E7" s="24">
+      <c r="E7" s="23">
+        <v>514480</v>
+      </c>
+      <c r="F7" s="24">
+        <v>6392.16</v>
+      </c>
+      <c r="G7" s="25">
+        <v>0.0554</v>
+      </c>
+      <c r="H7" s="26"/>
+    </row>
+    <row r="8" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B8" s="22" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" s="22" t="s">
+        <v>17</v>
+      </c>
+      <c r="E8" s="23">
         <v>1924915</v>
       </c>
-      <c r="F7" s="25">
-[...14 lines deleted...]
-      <c r="D8" s="23" t="s">
+      <c r="F8" s="24">
+        <v>5457.13</v>
+      </c>
+      <c r="G8" s="25">
+        <v>0.0473</v>
+      </c>
+      <c r="H8" s="26"/>
+    </row>
+    <row r="9" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B9" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="C9" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="D9" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="E9" s="23">
+        <v>197582</v>
+      </c>
+      <c r="F9" s="24">
+        <v>3823.21</v>
+      </c>
+      <c r="G9" s="25">
+        <v>0.0331</v>
+      </c>
+      <c r="H9" s="26"/>
+    </row>
+    <row r="10" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B10" s="22" t="s">
+        <v>21</v>
+      </c>
+      <c r="C10" s="22" t="s">
+        <v>22</v>
+      </c>
+      <c r="D10" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="E10" s="23">
+        <v>903409</v>
+      </c>
+      <c r="F10" s="24">
+        <v>3809.22</v>
+      </c>
+      <c r="G10" s="25">
+        <v>0.033</v>
+      </c>
+      <c r="H10" s="26"/>
+    </row>
+    <row r="11" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B11" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="C11" s="22" t="s">
+        <v>25</v>
+      </c>
+      <c r="D11" s="22" t="s">
+        <v>26</v>
+      </c>
+      <c r="E11" s="23">
+        <v>52447</v>
+      </c>
+      <c r="F11" s="24">
+        <v>3679.42</v>
+      </c>
+      <c r="G11" s="25">
+        <v>0.0319</v>
+      </c>
+      <c r="H11" s="26"/>
+    </row>
+    <row r="12" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B12" s="22" t="s">
+        <v>27</v>
+      </c>
+      <c r="C12" s="22" t="s">
+        <v>28</v>
+      </c>
+      <c r="D12" s="22" t="s">
+        <v>29</v>
+      </c>
+      <c r="E12" s="23">
+        <v>91862</v>
+      </c>
+      <c r="F12" s="24">
+        <v>3454.01</v>
+      </c>
+      <c r="G12" s="25">
+        <v>0.0299</v>
+      </c>
+      <c r="H12" s="26"/>
+    </row>
+    <row r="13" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B13" s="22" t="s">
+        <v>30</v>
+      </c>
+      <c r="C13" s="22" t="s">
+        <v>31</v>
+      </c>
+      <c r="D13" s="22" t="s">
+        <v>32</v>
+      </c>
+      <c r="E13" s="23">
+        <v>631195</v>
+      </c>
+      <c r="F13" s="24">
+        <v>3208.05</v>
+      </c>
+      <c r="G13" s="25">
+        <v>0.0278</v>
+      </c>
+      <c r="H13" s="26"/>
+    </row>
+    <row r="14" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B14" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="C14" s="22" t="s">
+        <v>34</v>
+      </c>
+      <c r="D14" s="22" t="s">
+        <v>35</v>
+      </c>
+      <c r="E14" s="23">
+        <v>823714</v>
+      </c>
+      <c r="F14" s="24">
+        <v>2957.13</v>
+      </c>
+      <c r="G14" s="25">
+        <v>0.0256</v>
+      </c>
+      <c r="H14" s="26"/>
+    </row>
+    <row r="15" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B15" s="22" t="s">
+        <v>36</v>
+      </c>
+      <c r="C15" s="22" t="s">
+        <v>37</v>
+      </c>
+      <c r="D15" s="22" t="s">
+        <v>26</v>
+      </c>
+      <c r="E15" s="23">
+        <v>284236</v>
+      </c>
+      <c r="F15" s="24">
+        <v>2845.49</v>
+      </c>
+      <c r="G15" s="25">
+        <v>0.0247</v>
+      </c>
+      <c r="H15" s="26"/>
+    </row>
+    <row r="16" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B16" s="22" t="s">
+        <v>38</v>
+      </c>
+      <c r="C16" s="22" t="s">
+        <v>39</v>
+      </c>
+      <c r="D16" s="22" t="s">
+        <v>32</v>
+      </c>
+      <c r="E16" s="23">
+        <v>62143</v>
+      </c>
+      <c r="F16" s="24">
+        <v>2819.74</v>
+      </c>
+      <c r="G16" s="25">
+        <v>0.0244</v>
+      </c>
+      <c r="H16" s="26"/>
+    </row>
+    <row r="17" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B17" s="22" t="s">
+        <v>40</v>
+      </c>
+      <c r="C17" s="22" t="s">
+        <v>41</v>
+      </c>
+      <c r="D17" s="22" t="s">
+        <v>32</v>
+      </c>
+      <c r="E17" s="23">
+        <v>139643</v>
+      </c>
+      <c r="F17" s="24">
+        <v>2689.52</v>
+      </c>
+      <c r="G17" s="25">
+        <v>0.0233</v>
+      </c>
+      <c r="H17" s="26"/>
+    </row>
+    <row r="18" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B18" s="22" t="s">
+        <v>42</v>
+      </c>
+      <c r="C18" s="22" t="s">
+        <v>43</v>
+      </c>
+      <c r="D18" s="22" t="s">
+        <v>35</v>
+      </c>
+      <c r="E18" s="23">
+        <v>797914</v>
+      </c>
+      <c r="F18" s="24">
+        <v>2575.27</v>
+      </c>
+      <c r="G18" s="25">
+        <v>0.0223</v>
+      </c>
+      <c r="H18" s="26"/>
+    </row>
+    <row r="19" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B19" s="22" t="s">
+        <v>44</v>
+      </c>
+      <c r="C19" s="22" t="s">
+        <v>45</v>
+      </c>
+      <c r="D19" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="E19" s="23">
+        <v>181805</v>
+      </c>
+      <c r="F19" s="24">
+        <v>2402.92</v>
+      </c>
+      <c r="G19" s="25">
+        <v>0.0208</v>
+      </c>
+      <c r="H19" s="26"/>
+    </row>
+    <row r="20" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B20" s="22" t="s">
+        <v>47</v>
+      </c>
+      <c r="C20" s="22" t="s">
+        <v>48</v>
+      </c>
+      <c r="D20" s="22" t="s">
+        <v>49</v>
+      </c>
+      <c r="E20" s="23">
+        <v>666848</v>
+      </c>
+      <c r="F20" s="24">
+        <v>2377.98</v>
+      </c>
+      <c r="G20" s="25">
+        <v>0.0206</v>
+      </c>
+      <c r="H20" s="26"/>
+    </row>
+    <row r="21" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B21" s="22" t="s">
+        <v>50</v>
+      </c>
+      <c r="C21" s="22" t="s">
+        <v>51</v>
+      </c>
+      <c r="D21" s="22" t="s">
+        <v>52</v>
+      </c>
+      <c r="E21" s="23">
+        <v>47506</v>
+      </c>
+      <c r="F21" s="24">
+        <v>2367.7</v>
+      </c>
+      <c r="G21" s="25">
+        <v>0.0205</v>
+      </c>
+      <c r="H21" s="26"/>
+    </row>
+    <row r="22" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B22" s="22" t="s">
+        <v>53</v>
+      </c>
+      <c r="C22" s="22" t="s">
+        <v>54</v>
+      </c>
+      <c r="D22" s="22" t="s">
+        <v>55</v>
+      </c>
+      <c r="E22" s="23">
+        <v>212768</v>
+      </c>
+      <c r="F22" s="24">
+        <v>2361.94</v>
+      </c>
+      <c r="G22" s="25">
+        <v>0.0205</v>
+      </c>
+      <c r="H22" s="26"/>
+    </row>
+    <row r="23" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B23" s="22" t="s">
+        <v>56</v>
+      </c>
+      <c r="C23" s="22" t="s">
+        <v>57</v>
+      </c>
+      <c r="D23" s="22" t="s">
+        <v>58</v>
+      </c>
+      <c r="E23" s="23">
+        <v>352000</v>
+      </c>
+      <c r="F23" s="24">
+        <v>2322.32</v>
+      </c>
+      <c r="G23" s="25">
+        <v>0.0201</v>
+      </c>
+      <c r="H23" s="26"/>
+    </row>
+    <row r="24" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B24" s="22" t="s">
+        <v>59</v>
+      </c>
+      <c r="C24" s="22" t="s">
+        <v>60</v>
+      </c>
+      <c r="D24" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="E24" s="23">
+        <v>623699</v>
+      </c>
+      <c r="F24" s="24">
+        <v>2247.19</v>
+      </c>
+      <c r="G24" s="25">
+        <v>0.0195</v>
+      </c>
+      <c r="H24" s="26"/>
+    </row>
+    <row r="25" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B25" s="22" t="s">
+        <v>61</v>
+      </c>
+      <c r="C25" s="22" t="s">
+        <v>62</v>
+      </c>
+      <c r="D25" s="22" t="s">
+        <v>63</v>
+      </c>
+      <c r="E25" s="23">
+        <v>1219012</v>
+      </c>
+      <c r="F25" s="24">
+        <v>2246.64</v>
+      </c>
+      <c r="G25" s="25">
+        <v>0.0195</v>
+      </c>
+      <c r="H25" s="26"/>
+    </row>
+    <row r="26" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B26" s="22" t="s">
+        <v>64</v>
+      </c>
+      <c r="C26" s="22" t="s">
+        <v>65</v>
+      </c>
+      <c r="D26" s="22" t="s">
+        <v>58</v>
+      </c>
+      <c r="E26" s="23">
+        <v>313783</v>
+      </c>
+      <c r="F26" s="24">
+        <v>2187.54</v>
+      </c>
+      <c r="G26" s="25">
+        <v>0.019</v>
+      </c>
+      <c r="H26" s="26"/>
+    </row>
+    <row r="27" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B27" s="22" t="s">
+        <v>66</v>
+      </c>
+      <c r="C27" s="22" t="s">
+        <v>67</v>
+      </c>
+      <c r="D27" s="22" t="s">
+        <v>32</v>
+      </c>
+      <c r="E27" s="23">
+        <v>183219</v>
+      </c>
+      <c r="F27" s="24">
+        <v>2165.28</v>
+      </c>
+      <c r="G27" s="25">
+        <v>0.0188</v>
+      </c>
+      <c r="H27" s="26"/>
+    </row>
+    <row r="28" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B28" s="22" t="s">
+        <v>68</v>
+      </c>
+      <c r="C28" s="22" t="s">
+        <v>69</v>
+      </c>
+      <c r="D28" s="22" t="s">
         <v>17</v>
       </c>
-      <c r="E8" s="24">
-[...59 lines deleted...]
-      <c r="D11" s="23" t="s">
+      <c r="E28" s="23">
+        <v>17741</v>
+      </c>
+      <c r="F28" s="24">
+        <v>2123.07</v>
+      </c>
+      <c r="G28" s="25">
+        <v>0.0184</v>
+      </c>
+      <c r="H28" s="26"/>
+    </row>
+    <row r="29" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B29" s="22" t="s">
+        <v>70</v>
+      </c>
+      <c r="C29" s="22" t="s">
+        <v>71</v>
+      </c>
+      <c r="D29" s="22" t="s">
+        <v>72</v>
+      </c>
+      <c r="E29" s="23">
+        <v>6894</v>
+      </c>
+      <c r="F29" s="24">
+        <v>2111.63</v>
+      </c>
+      <c r="G29" s="25">
+        <v>0.0183</v>
+      </c>
+      <c r="H29" s="26"/>
+    </row>
+    <row r="30" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B30" s="22" t="s">
+        <v>73</v>
+      </c>
+      <c r="C30" s="22" t="s">
+        <v>74</v>
+      </c>
+      <c r="D30" s="22" t="s">
+        <v>72</v>
+      </c>
+      <c r="E30" s="23">
+        <v>168960</v>
+      </c>
+      <c r="F30" s="24">
+        <v>2033.26</v>
+      </c>
+      <c r="G30" s="25">
+        <v>0.0176</v>
+      </c>
+      <c r="H30" s="26"/>
+    </row>
+    <row r="31" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B31" s="22" t="s">
+        <v>75</v>
+      </c>
+      <c r="C31" s="22" t="s">
+        <v>76</v>
+      </c>
+      <c r="D31" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="E31" s="23">
+        <v>284165</v>
+      </c>
+      <c r="F31" s="24">
+        <v>2013.88</v>
+      </c>
+      <c r="G31" s="25">
+        <v>0.0175</v>
+      </c>
+      <c r="H31" s="26"/>
+    </row>
+    <row r="32" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B32" s="22" t="s">
+        <v>77</v>
+      </c>
+      <c r="C32" s="22" t="s">
+        <v>78</v>
+      </c>
+      <c r="D32" s="22" t="s">
+        <v>79</v>
+      </c>
+      <c r="E32" s="23">
+        <v>114341</v>
+      </c>
+      <c r="F32" s="24">
+        <v>2008.97</v>
+      </c>
+      <c r="G32" s="25">
+        <v>0.0174</v>
+      </c>
+      <c r="H32" s="26"/>
+    </row>
+    <row r="33" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B33" s="22" t="s">
+        <v>80</v>
+      </c>
+      <c r="C33" s="22" t="s">
+        <v>81</v>
+      </c>
+      <c r="D33" s="22" t="s">
+        <v>72</v>
+      </c>
+      <c r="E33" s="23">
+        <v>88614</v>
+      </c>
+      <c r="F33" s="24">
+        <v>1856.64</v>
+      </c>
+      <c r="G33" s="25">
+        <v>0.0161</v>
+      </c>
+      <c r="H33" s="26"/>
+    </row>
+    <row r="34" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B34" s="22" t="s">
+        <v>82</v>
+      </c>
+      <c r="C34" s="22" t="s">
+        <v>83</v>
+      </c>
+      <c r="D34" s="22" t="s">
+        <v>63</v>
+      </c>
+      <c r="E34" s="23">
+        <v>385719</v>
+      </c>
+      <c r="F34" s="24">
+        <v>1812.88</v>
+      </c>
+      <c r="G34" s="25">
+        <v>0.0157</v>
+      </c>
+      <c r="H34" s="26"/>
+    </row>
+    <row r="35" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B35" s="22" t="s">
+        <v>84</v>
+      </c>
+      <c r="C35" s="22" t="s">
+        <v>85</v>
+      </c>
+      <c r="D35" s="22" t="s">
+        <v>86</v>
+      </c>
+      <c r="E35" s="23">
+        <v>16053</v>
+      </c>
+      <c r="F35" s="24">
+        <v>1758.77</v>
+      </c>
+      <c r="G35" s="25">
+        <v>0.0152</v>
+      </c>
+      <c r="H35" s="26"/>
+    </row>
+    <row r="36" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B36" s="22" t="s">
+        <v>87</v>
+      </c>
+      <c r="C36" s="22" t="s">
+        <v>88</v>
+      </c>
+      <c r="D36" s="22" t="s">
+        <v>72</v>
+      </c>
+      <c r="E36" s="23">
+        <v>53943</v>
+      </c>
+      <c r="F36" s="24">
+        <v>1726.18</v>
+      </c>
+      <c r="G36" s="25">
+        <v>0.015</v>
+      </c>
+      <c r="H36" s="26"/>
+    </row>
+    <row r="37" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B37" s="22" t="s">
+        <v>89</v>
+      </c>
+      <c r="C37" s="22" t="s">
+        <v>90</v>
+      </c>
+      <c r="D37" s="22" t="s">
+        <v>32</v>
+      </c>
+      <c r="E37" s="23">
+        <v>44069</v>
+      </c>
+      <c r="F37" s="24">
+        <v>1717.41</v>
+      </c>
+      <c r="G37" s="25">
+        <v>0.0149</v>
+      </c>
+      <c r="H37" s="26"/>
+    </row>
+    <row r="38" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B38" s="22" t="s">
+        <v>91</v>
+      </c>
+      <c r="C38" s="22" t="s">
+        <v>92</v>
+      </c>
+      <c r="D38" s="22" t="s">
+        <v>17</v>
+      </c>
+      <c r="E38" s="23">
+        <v>56205</v>
+      </c>
+      <c r="F38" s="24">
+        <v>1658.05</v>
+      </c>
+      <c r="G38" s="25">
+        <v>0.0144</v>
+      </c>
+      <c r="H38" s="26"/>
+    </row>
+    <row r="39" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B39" s="22" t="s">
+        <v>93</v>
+      </c>
+      <c r="C39" s="22" t="s">
+        <v>94</v>
+      </c>
+      <c r="D39" s="22" t="s">
+        <v>52</v>
+      </c>
+      <c r="E39" s="23">
+        <v>402907</v>
+      </c>
+      <c r="F39" s="24">
+        <v>1650.71</v>
+      </c>
+      <c r="G39" s="25">
+        <v>0.0143</v>
+      </c>
+      <c r="H39" s="26"/>
+    </row>
+    <row r="40" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B40" s="22" t="s">
+        <v>95</v>
+      </c>
+      <c r="C40" s="22" t="s">
+        <v>96</v>
+      </c>
+      <c r="D40" s="22" t="s">
+        <v>63</v>
+      </c>
+      <c r="E40" s="23">
+        <v>126120</v>
+      </c>
+      <c r="F40" s="24">
+        <v>1580.79</v>
+      </c>
+      <c r="G40" s="25">
+        <v>0.0137</v>
+      </c>
+      <c r="H40" s="26"/>
+    </row>
+    <row r="41" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B41" s="22" t="s">
+        <v>97</v>
+      </c>
+      <c r="C41" s="22" t="s">
+        <v>98</v>
+      </c>
+      <c r="D41" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="E41" s="23">
+        <v>367339</v>
+      </c>
+      <c r="F41" s="24">
+        <v>1531.8</v>
+      </c>
+      <c r="G41" s="25">
+        <v>0.0133</v>
+      </c>
+      <c r="H41" s="26"/>
+    </row>
+    <row r="42" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B42" s="22" t="s">
+        <v>99</v>
+      </c>
+      <c r="C42" s="22" t="s">
+        <v>100</v>
+      </c>
+      <c r="D42" s="22" t="s">
+        <v>101</v>
+      </c>
+      <c r="E42" s="23">
+        <v>630933</v>
+      </c>
+      <c r="F42" s="24">
+        <v>1498.97</v>
+      </c>
+      <c r="G42" s="25">
+        <v>0.013</v>
+      </c>
+      <c r="H42" s="26"/>
+    </row>
+    <row r="43" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B43" s="22" t="s">
+        <v>102</v>
+      </c>
+      <c r="C43" s="22" t="s">
+        <v>103</v>
+      </c>
+      <c r="D43" s="22" t="s">
         <v>26</v>
       </c>
-      <c r="E11" s="24">
-[...17 lines deleted...]
-      <c r="D12" s="23" t="s">
+      <c r="E43" s="23">
+        <v>30635</v>
+      </c>
+      <c r="F43" s="24">
+        <v>1458.23</v>
+      </c>
+      <c r="G43" s="25">
+        <v>0.0126</v>
+      </c>
+      <c r="H43" s="26"/>
+    </row>
+    <row r="44" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B44" s="22" t="s">
+        <v>104</v>
+      </c>
+      <c r="C44" s="22" t="s">
+        <v>105</v>
+      </c>
+      <c r="D44" s="22" t="s">
+        <v>35</v>
+      </c>
+      <c r="E44" s="23">
+        <v>548553</v>
+      </c>
+      <c r="F44" s="24">
+        <v>1435.56</v>
+      </c>
+      <c r="G44" s="25">
+        <v>0.0124</v>
+      </c>
+      <c r="H44" s="26"/>
+    </row>
+    <row r="45" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B45" s="22" t="s">
+        <v>106</v>
+      </c>
+      <c r="C45" s="22" t="s">
+        <v>107</v>
+      </c>
+      <c r="D45" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="E45" s="23">
+        <v>144890</v>
+      </c>
+      <c r="F45" s="24">
+        <v>1390.22</v>
+      </c>
+      <c r="G45" s="25">
+        <v>0.0121</v>
+      </c>
+      <c r="H45" s="26"/>
+    </row>
+    <row r="46" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B46" s="22" t="s">
+        <v>108</v>
+      </c>
+      <c r="C46" s="22" t="s">
+        <v>109</v>
+      </c>
+      <c r="D46" s="22" t="s">
         <v>29</v>
       </c>
-      <c r="E12" s="24">
-[...53 lines deleted...]
-      <c r="B15" s="23" t="s">
+      <c r="E46" s="23">
+        <v>557555</v>
+      </c>
+      <c r="F46" s="24">
+        <v>1381.62</v>
+      </c>
+      <c r="G46" s="25">
+        <v>0.012</v>
+      </c>
+      <c r="H46" s="26"/>
+    </row>
+    <row r="47" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B47" s="22" t="s">
+        <v>110</v>
+      </c>
+      <c r="C47" s="22" t="s">
+        <v>111</v>
+      </c>
+      <c r="D47" s="22" t="s">
+        <v>46</v>
+      </c>
+      <c r="E47" s="23">
+        <v>109306</v>
+      </c>
+      <c r="F47" s="24">
+        <v>1340.09</v>
+      </c>
+      <c r="G47" s="25">
+        <v>0.0116</v>
+      </c>
+      <c r="H47" s="26"/>
+    </row>
+    <row r="48" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B48" s="22" t="s">
+        <v>112</v>
+      </c>
+      <c r="C48" s="22" t="s">
+        <v>113</v>
+      </c>
+      <c r="D48" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="E48" s="23">
+        <v>29562</v>
+      </c>
+      <c r="F48" s="24">
+        <v>1221.21</v>
+      </c>
+      <c r="G48" s="25">
+        <v>0.0106</v>
+      </c>
+      <c r="H48" s="26"/>
+    </row>
+    <row r="49" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B49" s="22" t="s">
+        <v>114</v>
+      </c>
+      <c r="C49" s="22" t="s">
+        <v>115</v>
+      </c>
+      <c r="D49" s="22" t="s">
+        <v>26</v>
+      </c>
+      <c r="E49" s="23">
+        <v>61895</v>
+      </c>
+      <c r="F49" s="24">
+        <v>1098.57</v>
+      </c>
+      <c r="G49" s="25">
+        <v>0.0095</v>
+      </c>
+      <c r="H49" s="26"/>
+    </row>
+    <row r="50" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B50" s="22" t="s">
+        <v>116</v>
+      </c>
+      <c r="C50" s="22" t="s">
+        <v>117</v>
+      </c>
+      <c r="D50" s="22" t="s">
+        <v>55</v>
+      </c>
+      <c r="E50" s="23">
+        <v>281832</v>
+      </c>
+      <c r="F50" s="24">
+        <v>1094.35</v>
+      </c>
+      <c r="G50" s="25">
+        <v>0.0095</v>
+      </c>
+      <c r="H50" s="26"/>
+    </row>
+    <row r="51" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B51" s="22" t="s">
+        <v>118</v>
+      </c>
+      <c r="C51" s="22" t="s">
+        <v>119</v>
+      </c>
+      <c r="D51" s="22" t="s">
+        <v>120</v>
+      </c>
+      <c r="E51" s="23">
+        <v>15732</v>
+      </c>
+      <c r="F51" s="24">
+        <v>1016.68</v>
+      </c>
+      <c r="G51" s="25">
+        <v>0.0088</v>
+      </c>
+      <c r="H51" s="26"/>
+    </row>
+    <row r="52" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B52" s="22" t="s">
+        <v>121</v>
+      </c>
+      <c r="C52" s="22" t="s">
+        <v>122</v>
+      </c>
+      <c r="D52" s="22" t="s">
+        <v>52</v>
+      </c>
+      <c r="E52" s="23">
+        <v>115917</v>
+      </c>
+      <c r="F52" s="24">
+        <v>1011.38</v>
+      </c>
+      <c r="G52" s="25">
+        <v>0.0088</v>
+      </c>
+      <c r="H52" s="26"/>
+    </row>
+    <row r="53" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B53" s="22" t="s">
+        <v>123</v>
+      </c>
+      <c r="C53" s="22" t="s">
+        <v>124</v>
+      </c>
+      <c r="D53" s="22" t="s">
+        <v>26</v>
+      </c>
+      <c r="E53" s="23">
+        <v>116091</v>
+      </c>
+      <c r="F53" s="24">
+        <v>993.86</v>
+      </c>
+      <c r="G53" s="25">
+        <v>0.0086</v>
+      </c>
+      <c r="H53" s="26"/>
+    </row>
+    <row r="54" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B54" s="22" t="s">
+        <v>125</v>
+      </c>
+      <c r="C54" s="22" t="s">
+        <v>126</v>
+      </c>
+      <c r="D54" s="22" t="s">
+        <v>79</v>
+      </c>
+      <c r="E54" s="23">
+        <v>59182</v>
+      </c>
+      <c r="F54" s="24">
+        <v>980.17</v>
+      </c>
+      <c r="G54" s="25">
+        <v>0.0085</v>
+      </c>
+      <c r="H54" s="26"/>
+    </row>
+    <row r="55" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B55" s="22" t="s">
+        <v>127</v>
+      </c>
+      <c r="C55" s="22" t="s">
+        <v>128</v>
+      </c>
+      <c r="D55" s="22" t="s">
+        <v>26</v>
+      </c>
+      <c r="E55" s="23">
+        <v>21709</v>
+      </c>
+      <c r="F55" s="24">
+        <v>600.88</v>
+      </c>
+      <c r="G55" s="25">
+        <v>0.0052</v>
+      </c>
+      <c r="H55" s="26"/>
+    </row>
+    <row r="56" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B56" s="22" t="s">
+        <v>129</v>
+      </c>
+      <c r="C56" s="22" t="s">
+        <v>130</v>
+      </c>
+      <c r="D56" s="22" t="s">
+        <v>26</v>
+      </c>
+      <c r="E56" s="23">
+        <v>3500</v>
+      </c>
+      <c r="F56" s="24">
+        <v>145.04</v>
+      </c>
+      <c r="G56" s="25">
+        <v>0.0013</v>
+      </c>
+      <c r="H56" s="26"/>
+    </row>
+    <row r="57" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B57" s="22" t="s">
+        <v>131</v>
+      </c>
+      <c r="C57" s="22" t="s">
+        <v>132</v>
+      </c>
+      <c r="D57" s="22" t="s">
         <v>35</v>
       </c>
-      <c r="C15" s="23" t="s">
-[...590 lines deleted...]
-      <c r="D43" s="23" t="s">
+      <c r="E57" s="23">
+        <v>84264</v>
+      </c>
+      <c r="F57" s="24">
+        <v>121.68</v>
+      </c>
+      <c r="G57" s="25">
+        <v>0.0011</v>
+      </c>
+      <c r="H57" s="26"/>
+    </row>
+    <row r="58" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B58" s="22" t="s">
+        <v>133</v>
+      </c>
+      <c r="C58" s="22" t="s">
+        <v>134</v>
+      </c>
+      <c r="D58" s="22" t="s">
         <v>26</v>
       </c>
-      <c r="E43" s="24">
-[...320 lines deleted...]
-      <c r="G58" s="26">
+      <c r="E58" s="23">
+        <v>12679</v>
+      </c>
+      <c r="F58" s="24">
+        <v>48.8</v>
+      </c>
+      <c r="G58" s="25">
         <v>0.0004</v>
       </c>
-      <c r="H58" s="27"/>
+      <c r="H58" s="26"/>
     </row>
     <row r="59" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B59" s="22" t="s">
+      <c r="B59" s="21" t="s">
         <v>135</v>
       </c>
-      <c r="C59" s="22"/>
-[...8 lines deleted...]
-      <c r="H59" s="31"/>
+      <c r="C59" s="21"/>
+      <c r="D59" s="21"/>
+      <c r="E59" s="27"/>
+      <c r="F59" s="28">
+        <v>106811.21</v>
+      </c>
+      <c r="G59" s="29">
+        <v>0.9261</v>
+      </c>
+      <c r="H59" s="30"/>
     </row>
     <row r="60" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B60" s="22" t="s">
+      <c r="B60" s="21" t="s">
         <v>136</v>
       </c>
-      <c r="C60" s="23"/>
-[...4 lines deleted...]
-      <c r="H60" s="27"/>
+      <c r="C60" s="22"/>
+      <c r="D60" s="22"/>
+      <c r="E60" s="23"/>
+      <c r="F60" s="24"/>
+      <c r="G60" s="25"/>
+      <c r="H60" s="26"/>
     </row>
     <row r="61" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B61" s="22" t="s">
+      <c r="B61" s="21" t="s">
         <v>135</v>
       </c>
-      <c r="C61" s="23"/>
-[...2 lines deleted...]
-      <c r="F61" s="32" t="s">
+      <c r="C61" s="22"/>
+      <c r="D61" s="22"/>
+      <c r="E61" s="23"/>
+      <c r="F61" s="31" t="s">
         <v>137</v>
       </c>
-      <c r="G61" s="33" t="s">
+      <c r="G61" s="32" t="s">
         <v>137</v>
       </c>
-      <c r="H61" s="27"/>
+      <c r="H61" s="26"/>
     </row>
     <row r="62" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B62" s="23"/>
-[...5 lines deleted...]
-      <c r="H62" s="27"/>
+      <c r="B62" s="22"/>
+      <c r="C62" s="22"/>
+      <c r="D62" s="22"/>
+      <c r="E62" s="23"/>
+      <c r="F62" s="24"/>
+      <c r="G62" s="25"/>
+      <c r="H62" s="26"/>
     </row>
     <row r="63" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B63" s="34" t="s">
+      <c r="B63" s="33" t="s">
         <v>138</v>
       </c>
-      <c r="C63" s="34"/>
-[...8 lines deleted...]
-      <c r="H63" s="31"/>
+      <c r="C63" s="33"/>
+      <c r="D63" s="33"/>
+      <c r="E63" s="34"/>
+      <c r="F63" s="28">
+        <v>106811.21</v>
+      </c>
+      <c r="G63" s="29">
+        <v>0.9261</v>
+      </c>
+      <c r="H63" s="30"/>
     </row>
     <row r="64" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B64" s="23"/>
-[...5 lines deleted...]
-      <c r="H64" s="27"/>
+      <c r="B64" s="22"/>
+      <c r="C64" s="22"/>
+      <c r="D64" s="22"/>
+      <c r="E64" s="23"/>
+      <c r="F64" s="24"/>
+      <c r="G64" s="25"/>
+      <c r="H64" s="26"/>
     </row>
     <row r="65" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B65" s="23"/>
-[...5 lines deleted...]
-      <c r="H65" s="27"/>
+      <c r="B65" s="22"/>
+      <c r="C65" s="22"/>
+      <c r="D65" s="22"/>
+      <c r="E65" s="23"/>
+      <c r="F65" s="24"/>
+      <c r="G65" s="25"/>
+      <c r="H65" s="26"/>
     </row>
     <row r="66" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B66" s="22" t="s">
+      <c r="B66" s="21" t="s">
         <v>139</v>
       </c>
-      <c r="C66" s="23"/>
-[...4 lines deleted...]
-      <c r="H66" s="27"/>
+      <c r="C66" s="22"/>
+      <c r="D66" s="22"/>
+      <c r="E66" s="23"/>
+      <c r="F66" s="24"/>
+      <c r="G66" s="25"/>
+      <c r="H66" s="26"/>
     </row>
     <row r="67" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B67" s="23" t="s">
+      <c r="B67" s="22" t="s">
         <v>140</v>
       </c>
-      <c r="C67" s="23"/>
-[...8 lines deleted...]
-      <c r="H67" s="27"/>
+      <c r="C67" s="22"/>
+      <c r="D67" s="22"/>
+      <c r="E67" s="23"/>
+      <c r="F67" s="24">
+        <v>7252.69</v>
+      </c>
+      <c r="G67" s="25">
+        <v>0.0629</v>
+      </c>
+      <c r="H67" s="26"/>
     </row>
     <row r="68" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B68" s="22" t="s">
+      <c r="B68" s="21" t="s">
         <v>135</v>
       </c>
-      <c r="C68" s="22"/>
-[...8 lines deleted...]
-      <c r="H68" s="31"/>
+      <c r="C68" s="21"/>
+      <c r="D68" s="21"/>
+      <c r="E68" s="27"/>
+      <c r="F68" s="28">
+        <v>7252.69</v>
+      </c>
+      <c r="G68" s="29">
+        <v>0.0629</v>
+      </c>
+      <c r="H68" s="30"/>
       <c r="J68" s="3"/>
     </row>
     <row r="69" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B69" s="23"/>
-[...5 lines deleted...]
-      <c r="H69" s="27"/>
+      <c r="B69" s="22"/>
+      <c r="C69" s="22"/>
+      <c r="D69" s="22"/>
+      <c r="E69" s="23"/>
+      <c r="F69" s="24"/>
+      <c r="G69" s="25"/>
+      <c r="H69" s="26"/>
     </row>
     <row r="70" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B70" s="34" t="s">
+      <c r="B70" s="33" t="s">
         <v>138</v>
       </c>
-      <c r="C70" s="34"/>
-[...8 lines deleted...]
-      <c r="H70" s="31"/>
+      <c r="C70" s="33"/>
+      <c r="D70" s="33"/>
+      <c r="E70" s="34"/>
+      <c r="F70" s="28">
+        <v>7252.69</v>
+      </c>
+      <c r="G70" s="29">
+        <v>0.0629</v>
+      </c>
+      <c r="H70" s="30"/>
       <c r="J70" s="3"/>
     </row>
     <row r="71" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B71" s="23" t="s">
+      <c r="B71" s="22" t="s">
         <v>141</v>
       </c>
-      <c r="C71" s="23"/>
-[...8 lines deleted...]
-      <c r="H71" s="27"/>
+      <c r="C71" s="22"/>
+      <c r="D71" s="22"/>
+      <c r="E71" s="23"/>
+      <c r="F71" s="24">
+        <v>1270.26</v>
+      </c>
+      <c r="G71" s="25">
+        <v>0.011</v>
+      </c>
+      <c r="H71" s="26"/>
       <c r="J71" s="3"/>
     </row>
     <row r="72" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B72" s="36" t="s">
+      <c r="B72" s="35" t="s">
         <v>142</v>
       </c>
-      <c r="C72" s="36"/>
-[...5 lines deleted...]
-      <c r="G72" s="39">
+      <c r="C72" s="35"/>
+      <c r="D72" s="35"/>
+      <c r="E72" s="36"/>
+      <c r="F72" s="37">
+        <v>115334.16</v>
+      </c>
+      <c r="G72" s="38">
         <v>1</v>
       </c>
-      <c r="H72" s="40"/>
+      <c r="H72" s="39"/>
       <c r="J72" s="3"/>
     </row>
     <row r="73" spans="1:15" customHeight="1" ht="15.75">
       <c r="B73" s="2"/>
       <c r="J73" s="3"/>
     </row>
     <row r="74" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B74" s="11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J74" s="3"/>
     </row>
     <row r="75" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B75" s="2"/>
       <c r="J75" s="5"/>
       <c r="K75" s="5"/>
       <c r="L75" s="6"/>
       <c r="M75" s="6"/>
       <c r="N75" s="5"/>
     </row>
     <row r="76" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B76" s="2"/>
+      <c r="A76" s="7"/>
+      <c r="B76" s="40" t="s">
+        <v>143</v>
+      </c>
+      <c r="C76" s="53"/>
+      <c r="D76" s="53"/>
+      <c r="E76" s="53"/>
+      <c r="F76" s="53"/>
+      <c r="G76" s="53"/>
+      <c r="H76" s="41"/>
     </row>
     <row r="77" spans="1:15" customHeight="1" ht="15.75">
       <c r="A77" s="7"/>
-      <c r="B77" s="41" t="s">
+      <c r="B77" s="42" t="s">
         <v>144</v>
       </c>
-      <c r="C77" s="52"/>
-[...4 lines deleted...]
-      <c r="H77" s="42"/>
+      <c r="C77" s="48"/>
+      <c r="D77" s="48"/>
+      <c r="E77" s="48"/>
+      <c r="F77" s="48"/>
+      <c r="G77" s="48"/>
+      <c r="H77" s="43"/>
     </row>
     <row r="78" spans="1:15" customHeight="1" ht="15.75">
       <c r="A78" s="7"/>
-      <c r="B78" s="43" t="s">
+      <c r="B78" s="42" t="s">
         <v>145</v>
       </c>
-      <c r="C78" s="53"/>
-[...4 lines deleted...]
-      <c r="H78" s="44"/>
+      <c r="C78" s="48"/>
+      <c r="D78" s="48"/>
+      <c r="E78" s="48"/>
+      <c r="F78" s="48"/>
+      <c r="G78" s="48"/>
+      <c r="H78" s="43"/>
       <c r="J78" s="7"/>
       <c r="K78" s="7"/>
       <c r="L78" s="7"/>
       <c r="M78" s="7"/>
       <c r="N78" s="7"/>
     </row>
     <row r="79" spans="1:15" customHeight="1" ht="15.75">
       <c r="A79" s="7"/>
-      <c r="B79" s="43" t="s">
-[...7 lines deleted...]
-      <c r="H79" s="44"/>
+      <c r="B79" s="49"/>
+      <c r="C79" s="44">
+        <v>46295</v>
+      </c>
+      <c r="D79" s="44">
+        <v>46265</v>
+      </c>
+      <c r="E79" s="48"/>
+      <c r="F79" s="48"/>
+      <c r="G79" s="48"/>
+      <c r="H79" s="43"/>
       <c r="J79" s="7"/>
       <c r="K79" s="7"/>
       <c r="L79" s="7"/>
       <c r="M79" s="7"/>
       <c r="N79" s="7"/>
     </row>
     <row r="80" spans="1:15" customHeight="1" ht="15.75">
       <c r="A80" s="7"/>
-      <c r="B80" s="54"/>
-[...9 lines deleted...]
-      <c r="H80" s="44"/>
+      <c r="B80" s="49" t="s">
+        <v>146</v>
+      </c>
+      <c r="C80" s="45"/>
+      <c r="D80" s="45"/>
+      <c r="E80" s="48"/>
+      <c r="F80" s="48"/>
+      <c r="G80" s="48"/>
+      <c r="H80" s="43"/>
       <c r="J80" s="7"/>
       <c r="K80" s="7"/>
       <c r="L80" s="7"/>
       <c r="M80" s="7"/>
       <c r="N80" s="7"/>
     </row>
     <row r="81" spans="1:15" customHeight="1" ht="15.75">
-      <c r="A81" s="7"/>
-      <c r="B81" s="54" t="s">
+      <c r="A81" s="46"/>
+      <c r="B81" s="49" t="s">
         <v>147</v>
       </c>
-      <c r="C81" s="46"/>
-[...4 lines deleted...]
-      <c r="H81" s="44"/>
+      <c r="C81" s="47">
+        <v>53.6862</v>
+      </c>
+      <c r="D81" s="47">
+        <v>54.8507</v>
+      </c>
+      <c r="E81" s="48"/>
+      <c r="F81" s="48"/>
+      <c r="G81" s="48"/>
+      <c r="H81" s="43"/>
       <c r="J81" s="7"/>
       <c r="K81" s="7"/>
       <c r="L81" s="7"/>
       <c r="M81" s="7"/>
       <c r="N81" s="7"/>
     </row>
     <row r="82" spans="1:15" customHeight="1" ht="15.75">
-      <c r="A82" s="47"/>
-      <c r="B82" s="54" t="s">
+      <c r="A82" s="46"/>
+      <c r="B82" s="49" t="s">
         <v>148</v>
       </c>
-      <c r="C82" s="48">
-[...8 lines deleted...]
-      <c r="H82" s="44"/>
+      <c r="C82" s="47">
+        <v>53.6877</v>
+      </c>
+      <c r="D82" s="47">
+        <v>54.8522</v>
+      </c>
+      <c r="E82" s="48"/>
+      <c r="F82" s="48"/>
+      <c r="G82" s="48"/>
+      <c r="H82" s="43"/>
       <c r="J82" s="7"/>
       <c r="K82" s="7"/>
       <c r="L82" s="7"/>
       <c r="M82" s="7"/>
       <c r="N82" s="7"/>
     </row>
     <row r="83" spans="1:15" customHeight="1" ht="15.75">
-      <c r="A83" s="47"/>
-      <c r="B83" s="54" t="s">
+      <c r="A83" s="46"/>
+      <c r="B83" s="49" t="s">
         <v>149</v>
       </c>
-      <c r="C83" s="48">
-[...8 lines deleted...]
-      <c r="H83" s="44"/>
+      <c r="C83" s="47">
+        <v>62.3712</v>
+      </c>
+      <c r="D83" s="47">
+        <v>63.6538</v>
+      </c>
+      <c r="E83" s="48"/>
+      <c r="F83" s="48"/>
+      <c r="G83" s="48"/>
+      <c r="H83" s="43"/>
       <c r="J83" s="7"/>
       <c r="K83" s="7"/>
       <c r="L83" s="7"/>
       <c r="M83" s="7"/>
       <c r="N83" s="7"/>
     </row>
     <row r="84" spans="1:15" customHeight="1" ht="15.75">
-      <c r="A84" s="47"/>
-      <c r="B84" s="54" t="s">
+      <c r="A84" s="46"/>
+      <c r="B84" s="49" t="s">
         <v>150</v>
       </c>
-      <c r="C84" s="48">
-[...8 lines deleted...]
-      <c r="H84" s="44"/>
+      <c r="C84" s="47">
+        <v>61.2401</v>
+      </c>
+      <c r="D84" s="47">
+        <v>62.4994</v>
+      </c>
+      <c r="E84" s="48"/>
+      <c r="F84" s="48"/>
+      <c r="G84" s="48"/>
+      <c r="H84" s="43"/>
       <c r="J84" s="7"/>
       <c r="K84" s="7"/>
       <c r="L84" s="7"/>
       <c r="M84" s="7"/>
       <c r="N84" s="7"/>
     </row>
     <row r="85" spans="1:15" customHeight="1" ht="15.75">
-      <c r="A85" s="47"/>
-      <c r="B85" s="54" t="s">
+      <c r="A85" s="7"/>
+      <c r="B85" s="42" t="s">
         <v>151</v>
       </c>
-      <c r="C85" s="48">
-[...8 lines deleted...]
-      <c r="H85" s="44"/>
+      <c r="C85" s="48"/>
+      <c r="D85" s="48"/>
+      <c r="E85" s="48"/>
+      <c r="F85" s="48"/>
+      <c r="G85" s="48"/>
+      <c r="H85" s="43"/>
     </row>
     <row r="86" spans="1:15" customHeight="1" ht="15.75">
       <c r="A86" s="7"/>
-      <c r="B86" s="43" t="s">
+      <c r="B86" s="42" t="s">
         <v>152</v>
       </c>
-      <c r="C86" s="53"/>
-[...4 lines deleted...]
-      <c r="H86" s="44"/>
+      <c r="C86" s="48"/>
+      <c r="D86" s="48"/>
+      <c r="E86" s="48"/>
+      <c r="F86" s="48"/>
+      <c r="G86" s="48"/>
+      <c r="H86" s="43"/>
       <c r="J86" s="3"/>
     </row>
     <row r="87" spans="1:15" customHeight="1" ht="15.75">
       <c r="A87" s="7"/>
-      <c r="B87" s="43" t="s">
+      <c r="B87" s="42" t="s">
         <v>153</v>
       </c>
-      <c r="C87" s="53"/>
-[...4 lines deleted...]
-      <c r="H87" s="44"/>
+      <c r="C87" s="48"/>
+      <c r="D87" s="48"/>
+      <c r="E87" s="48"/>
+      <c r="F87" s="48"/>
+      <c r="G87" s="48"/>
+      <c r="H87" s="43"/>
     </row>
     <row r="88" spans="1:15" customHeight="1" ht="15.75">
       <c r="A88" s="7"/>
-      <c r="B88" s="43" t="s">
+      <c r="B88" s="50" t="s">
         <v>154</v>
       </c>
-      <c r="C88" s="53"/>
-[...4 lines deleted...]
-      <c r="H88" s="44"/>
+      <c r="C88" s="48"/>
+      <c r="D88" s="48"/>
+      <c r="E88" s="48"/>
+      <c r="F88" s="48"/>
+      <c r="G88" s="48"/>
+      <c r="H88" s="43"/>
     </row>
     <row r="89" spans="1:15" customHeight="1" ht="15.75">
       <c r="A89" s="7"/>
-      <c r="B89" s="49" t="s">
+      <c r="B89" s="42" t="s">
         <v>155</v>
       </c>
-      <c r="C89" s="53"/>
-[...4 lines deleted...]
-      <c r="H89" s="44"/>
+      <c r="C89" s="48"/>
+      <c r="D89" s="48"/>
+      <c r="E89" s="48"/>
+      <c r="F89" s="48"/>
+      <c r="G89" s="48"/>
+      <c r="H89" s="43"/>
     </row>
     <row r="90" spans="1:15" customHeight="1" ht="15.75">
       <c r="A90" s="7"/>
-      <c r="B90" s="43" t="s">
+      <c r="B90" s="42" t="s">
         <v>156</v>
       </c>
-      <c r="C90" s="53"/>
-[...4 lines deleted...]
-      <c r="H90" s="44"/>
+      <c r="C90" s="48"/>
+      <c r="D90" s="48"/>
+      <c r="E90" s="48"/>
+      <c r="F90" s="48"/>
+      <c r="G90" s="48"/>
+      <c r="H90" s="43"/>
     </row>
     <row r="91" spans="1:15" customHeight="1" ht="15.75">
       <c r="A91" s="7"/>
-      <c r="B91" s="43" t="s">
+      <c r="B91" s="42" t="s">
         <v>157</v>
       </c>
-      <c r="C91" s="53"/>
-[...4 lines deleted...]
-      <c r="H91" s="44"/>
+      <c r="C91" s="48"/>
+      <c r="D91" s="48"/>
+      <c r="E91" s="48"/>
+      <c r="F91" s="48"/>
+      <c r="G91" s="48"/>
+      <c r="H91" s="43"/>
     </row>
     <row r="92" spans="1:15" customHeight="1" ht="15.75">
       <c r="A92" s="7"/>
-      <c r="B92" s="43" t="s">
+      <c r="B92" s="54"/>
+      <c r="C92" s="55"/>
+      <c r="D92" s="55"/>
+      <c r="E92" s="55"/>
+      <c r="F92" s="55"/>
+      <c r="G92" s="55"/>
+      <c r="H92" s="56"/>
+    </row>
+    <row r="94" spans="1:15" customHeight="1" ht="15.75"/>
+    <row r="95" spans="1:15" customHeight="1" ht="39.75">
+      <c r="B95" s="51" t="s">
         <v>158</v>
       </c>
-      <c r="C92" s="53"/>
-[...16 lines deleted...]
-    <row r="95" spans="1:15" customHeight="1" ht="15.75"/>
+      <c r="C95" s="52" t="s">
+        <v>159</v>
+      </c>
+      <c r="D95" s="52" t="s">
+        <v>160</v>
+      </c>
+      <c r="E95" s="2"/>
+    </row>
     <row r="96" spans="1:15" customHeight="1" ht="39.75">
-      <c r="B96" s="50" t="s">
-[...5 lines deleted...]
-      <c r="D96" s="51" t="s">
+      <c r="B96" s="58" t="s">
         <v>161</v>
       </c>
+      <c r="C96" s="59"/>
+      <c r="D96" s="58" t="s">
+        <v>162</v>
+      </c>
       <c r="E96" s="2"/>
     </row>
     <row r="97" spans="1:15" customHeight="1" ht="39.75">
-      <c r="B97" s="59" t="s">
-        <v>162</v>
+      <c r="B97" s="62" t="s">
+        <v>163</v>
       </c>
       <c r="C97" s="60"/>
-      <c r="D97" s="59" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D97" s="64"/>
       <c r="E97" s="2"/>
     </row>
     <row r="98" spans="1:15" customHeight="1" ht="39.75">
-      <c r="B98" s="63" t="s">
-[...3 lines deleted...]
-      <c r="D98" s="65"/>
+      <c r="B98" s="62"/>
+      <c r="C98" s="60"/>
+      <c r="D98" s="64"/>
       <c r="E98" s="2"/>
     </row>
     <row r="99" spans="1:15" customHeight="1" ht="39.75">
-      <c r="B99" s="63"/>
-[...1 lines deleted...]
-      <c r="D99" s="65"/>
+      <c r="B99" s="62"/>
+      <c r="C99" s="60"/>
+      <c r="D99" s="64"/>
       <c r="E99" s="2"/>
     </row>
     <row r="100" spans="1:15" customHeight="1" ht="39.75">
       <c r="B100" s="63"/>
       <c r="C100" s="61"/>
       <c r="D100" s="65"/>
       <c r="E100" s="2"/>
     </row>
-    <row r="101" spans="1:15" customHeight="1" ht="39.75">
-[...3 lines deleted...]
-      <c r="E101" s="2"/>
+    <row r="101" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B101" s="9" t="s">
+        <v>164</v>
+      </c>
     </row>
     <row r="102" spans="1:15" customHeight="1" ht="15.75">
       <c r="B102" s="9" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="103" spans="1:15" customHeight="1" ht="15.75">
       <c r="B103" s="9" t="s">
         <v>166</v>
       </c>
     </row>
-    <row r="104" spans="1:15" customHeight="1" ht="15.75">
-[...3 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
-    <mergeCell ref="C97:C101"/>
-[...1 lines deleted...]
-    <mergeCell ref="D98:D101"/>
+    <mergeCell ref="C96:C100"/>
+    <mergeCell ref="B97:B100"/>
+    <mergeCell ref="D97:D100"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G1" location="'Sheet1'!A1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader>&amp;L&amp;"Arial"&amp;9&amp;K0078D7 INTERNAL&amp;1#_x000D_</oddHeader>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>