--- v3 (2026-10-15)
+++ v4 (2026-11-08)
@@ -40,592 +40,625 @@
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEDDYF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEDHCF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEEMCF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEEQSF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEEQTF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEESCF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEFE30'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEGFOF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEGOLD'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEGROW'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEINFA'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="1">'LEINNF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="2">'LEINSX'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="3">'LELTVF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="4">'LEMAAF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="5">'LEMETF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="6">'LEMFGF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="7">'LEMIDF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="8">'LEMUCF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="9">'LENI50'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="10">'LET100'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="11">'LETAXP'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="12">'LETECF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="13">'LETF50'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="14">'LETFSX'!$J$68:$N$84</definedName>
-    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="15">'LEULIS'!$J$140:$N$156</definedName>
+    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="15">'LEULIS'!$J$68:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LEARBF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LEBADF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LEBALF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LEBFSF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LECHID'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LECOSF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LEDDYF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LEDHCF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LEEMCF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LEEQSF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LEEQTF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LEESCF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LEFE30'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LEGFOF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LEGOLD'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LEGROW'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LEINFA'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="1">'LEINNF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="2">'LEINSX'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="3">'LELTVF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="4">'LEMAAF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="5">'LEMETF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="6">'LEMFGF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="7">'LEMIDF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="8">'LEMUCF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="9">'LENI50'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="10">'LET100'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="11">'LETAXP'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="12">'LETECF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="13">'LETF50'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="14">'LETFSX'!$J$74:$N$84</definedName>
-    <definedName name="JPM_Footer_disp" localSheetId="15">'LEULIS'!$J$146:$N$156</definedName>
+    <definedName name="JPM_Footer_disp" localSheetId="15">'LEULIS'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEARBF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEBADF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEBALF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEBFSF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LECHID'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LECOSF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEDDYF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEDHCF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEEMCF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEEQSF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEEQTF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEESCF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEFE30'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEGFOF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEGOLD'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEGROW'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEINFA'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="1">'LEINNF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="2">'LEINSX'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="3">'LELTVF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="4">'LEMAAF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="5">'LEMETF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="6">'LEMFGF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="7">'LEMIDF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="8">'LEMUCF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="9">'LENI50'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="10">'LET100'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="11">'LETAXP'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="12">'LETECF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="13">'LETF50'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="14">'LETFSX'!$J$68:$N$86</definedName>
-    <definedName name="JPM_Footer_disp12" localSheetId="15">'LEULIS'!$J$140:$N$158</definedName>
+    <definedName name="JPM_Footer_disp12" localSheetId="15">'LEULIS'!$J$68:$N$86</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="167">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="178">
   <si>
     <t>LIC MF INFRASTRUCTURE FUND</t>
   </si>
   <si>
     <t>Index</t>
   </si>
   <si>
-    <t>Monthly Portfolio Statement as on September 30,2026</t>
+    <t>Monthly Portfolio Statement as on October 31,2026</t>
   </si>
   <si>
     <t>Name of the Instrument</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>Industry / Rating</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Market/Fair Value (Rounded, Rs. In Lacs)</t>
   </si>
   <si>
     <t>Rounded, % to Net Assets</t>
   </si>
   <si>
     <t>Yield</t>
   </si>
   <si>
     <t>Equity &amp; Equity related</t>
   </si>
   <si>
     <t>(a)Listed / Awaiting listing on Stock Exchanges</t>
   </si>
   <si>
     <t>INDO-MIM Ltd.</t>
   </si>
   <si>
     <t>INE084101034</t>
   </si>
   <si>
     <t>Industrial Manufacturing</t>
   </si>
   <si>
+    <t>Garware Hi-Tech Films Ltd.</t>
+  </si>
+  <si>
+    <t>INE291A01017</t>
+  </si>
+  <si>
+    <t>Industrial Products</t>
+  </si>
+  <si>
+    <t>Tata Motors Ltd.</t>
+  </si>
+  <si>
+    <t>INE1TAE01010</t>
+  </si>
+  <si>
+    <t>Agricultural, Commercial &amp; Construction Vehicles</t>
+  </si>
+  <si>
+    <t>Larsen &amp; Toubro Ltd.</t>
+  </si>
+  <si>
+    <t>INE018A01030</t>
+  </si>
+  <si>
+    <t>Construction</t>
+  </si>
+  <si>
+    <t>Tenneco Clean Air India Ltd.</t>
+  </si>
+  <si>
+    <t>INE19RI01016</t>
+  </si>
+  <si>
+    <t>Auto Components</t>
+  </si>
+  <si>
+    <t>NTPC Ltd.</t>
+  </si>
+  <si>
+    <t>INE733E01010</t>
+  </si>
+  <si>
+    <t>Power</t>
+  </si>
+  <si>
+    <t>Tata Power Company Ltd.</t>
+  </si>
+  <si>
+    <t>INE245A01021</t>
+  </si>
+  <si>
+    <t>Hitachi Energy India Ltd.</t>
+  </si>
+  <si>
+    <t>INE07Y701011</t>
+  </si>
+  <si>
+    <t>Electrical Equipment</t>
+  </si>
+  <si>
+    <t>The Phoenix Mills Ltd.</t>
+  </si>
+  <si>
+    <t>INE211B01039</t>
+  </si>
+  <si>
+    <t>Realty</t>
+  </si>
+  <si>
+    <t>Sansera Engineering Ltd.</t>
+  </si>
+  <si>
+    <t>INE953O01021</t>
+  </si>
+  <si>
+    <t>ICICI Bank Ltd.</t>
+  </si>
+  <si>
+    <t>INE090A01021</t>
+  </si>
+  <si>
+    <t>Banks</t>
+  </si>
+  <si>
+    <t>Ultratech Cement Ltd.</t>
+  </si>
+  <si>
+    <t>INE481G01011</t>
+  </si>
+  <si>
+    <t>Cement &amp; Cement Products</t>
+  </si>
+  <si>
+    <t>Nephrocare Health Services Ltd.</t>
+  </si>
+  <si>
+    <t>INE428V01029</t>
+  </si>
+  <si>
+    <t>Healthcare Services</t>
+  </si>
+  <si>
+    <t>KSH International Ltd.</t>
+  </si>
+  <si>
+    <t>INE987S01020</t>
+  </si>
+  <si>
+    <t>Bharat Forge Ltd.</t>
+  </si>
+  <si>
+    <t>INE465A01025</t>
+  </si>
+  <si>
+    <t>Aster DM Quality Care Ltd.</t>
+  </si>
+  <si>
+    <t>INE914M01019</t>
+  </si>
+  <si>
+    <t>Shriram Finance Ltd.</t>
+  </si>
+  <si>
+    <t>INE721A01047</t>
+  </si>
+  <si>
+    <t>Finance</t>
+  </si>
+  <si>
+    <t>InterGlobe Aviation Ltd.</t>
+  </si>
+  <si>
+    <t>INE646L01027</t>
+  </si>
+  <si>
+    <t>Transport Services</t>
+  </si>
+  <si>
+    <t>JSW Infrastructure Ltd.</t>
+  </si>
+  <si>
+    <t>INE880J01026</t>
+  </si>
+  <si>
+    <t>Transport Infrastructure</t>
+  </si>
+  <si>
+    <t>Bharat Dynamics Ltd.</t>
+  </si>
+  <si>
+    <t>INE171Z01026</t>
+  </si>
+  <si>
+    <t>Aerospace &amp; Defense</t>
+  </si>
+  <si>
+    <t>Bajaj Auto Ltd.</t>
+  </si>
+  <si>
+    <t>INE917I01010</t>
+  </si>
+  <si>
+    <t>Automobiles</t>
+  </si>
+  <si>
+    <t>Bharat Bijlee Ltd.</t>
+  </si>
+  <si>
+    <t>INE464A01036</t>
+  </si>
+  <si>
+    <t>Mahindra &amp; Mahindra Financial Serv Ltd.</t>
+  </si>
+  <si>
+    <t>INE774D01024</t>
+  </si>
+  <si>
+    <t>Tata Steel Ltd.</t>
+  </si>
+  <si>
+    <t>INE081A01020</t>
+  </si>
+  <si>
+    <t>Ferrous Metals</t>
+  </si>
+  <si>
+    <t>HDFC Bank Ltd.</t>
+  </si>
+  <si>
+    <t>INE040A01034</t>
+  </si>
+  <si>
     <t>Tata Motors Passenger Vehicles Ltd.</t>
   </si>
   <si>
     <t>INE155A01022</t>
   </si>
   <si>
-    <t>Automobiles</t>
-[...124 lines deleted...]
-  <si>
     <t>Mahindra Lifespace Developers Ltd.</t>
   </si>
   <si>
     <t>INE813A01018</t>
   </si>
   <si>
-    <t>Tata Steel Ltd.</t>
-[...11 lines deleted...]
-    <t>INE914M01019</t>
+    <t>Schneider Electric Infrastructure Ltd.</t>
+  </si>
+  <si>
+    <t>INE839M01018</t>
   </si>
   <si>
     <t>Divgi Torqtransfer Systems Ltd.</t>
   </si>
   <si>
     <t>INE753U01022</t>
   </si>
   <si>
-    <t>Maruti Suzuki India Ltd.</t>
-[...23 lines deleted...]
-    <t>INE040A01034</t>
+    <t>Kotak Mahindra Bank Ltd.</t>
+  </si>
+  <si>
+    <t>INE237A01036</t>
+  </si>
+  <si>
+    <t>Kirloskar Ferrous Industries Ltd.</t>
+  </si>
+  <si>
+    <t>INE884B01025</t>
+  </si>
+  <si>
+    <t>Mahindra &amp; Mahindra Ltd.</t>
+  </si>
+  <si>
+    <t>INE101A01026</t>
+  </si>
+  <si>
+    <t>Schaeffler India Ltd.</t>
+  </si>
+  <si>
+    <t>INE513A01022</t>
+  </si>
+  <si>
+    <t>Gujarat Energy Ltd.</t>
+  </si>
+  <si>
+    <t>INE844O01030</t>
+  </si>
+  <si>
+    <t>Gas</t>
+  </si>
+  <si>
+    <t>JSW Steel Ltd.</t>
+  </si>
+  <si>
+    <t>INE019A01038</t>
+  </si>
+  <si>
+    <t>Delhivery Ltd.</t>
+  </si>
+  <si>
+    <t>INE148O01028</t>
+  </si>
+  <si>
+    <t>Siemens Energy India Ltd.</t>
+  </si>
+  <si>
+    <t>INE1NPP01017</t>
+  </si>
+  <si>
+    <t>KEI Industries Ltd.</t>
+  </si>
+  <si>
+    <t>INE878B01027</t>
+  </si>
+  <si>
+    <t>State Bank of India</t>
+  </si>
+  <si>
+    <t>INE062A01020</t>
+  </si>
+  <si>
+    <t>Cummins India Ltd.</t>
+  </si>
+  <si>
+    <t>INE298A01020</t>
+  </si>
+  <si>
+    <t>Axis Bank Ltd.</t>
+  </si>
+  <si>
+    <t>INE238A01034</t>
+  </si>
+  <si>
+    <t>NLC India Ltd.</t>
+  </si>
+  <si>
+    <t>INE589A01014</t>
+  </si>
+  <si>
+    <t>Kirloskar Brothers Ltd.</t>
+  </si>
+  <si>
+    <t>INE732A01036</t>
+  </si>
+  <si>
+    <t>Afcons Infrastructure Ltd.</t>
+  </si>
+  <si>
+    <t>INE101I01011</t>
   </si>
   <si>
     <t>Bharti Airtel Ltd.</t>
   </si>
   <si>
     <t>INE397D01024</t>
   </si>
   <si>
     <t>Telecom - Services</t>
   </si>
   <si>
-    <t>Bharat Bijlee Ltd.</t>
-[...92 lines deleted...]
-    <t>INE238A01034</t>
+    <t>Bharat Electronics Ltd.</t>
+  </si>
+  <si>
+    <t>INE263A01024</t>
+  </si>
+  <si>
+    <t>Transport Corporation Of India Ltd.</t>
+  </si>
+  <si>
+    <t>INE688A01022</t>
+  </si>
+  <si>
+    <t>Fortis Healthcare Ltd.</t>
+  </si>
+  <si>
+    <t>INE061F01013</t>
+  </si>
+  <si>
+    <t>Tata Communications Ltd.</t>
+  </si>
+  <si>
+    <t>INE151A01013</t>
+  </si>
+  <si>
+    <t>Foseco India Ltd.</t>
+  </si>
+  <si>
+    <t>INE519A01011</t>
+  </si>
+  <si>
+    <t>Chemicals &amp; Petrochemicals</t>
+  </si>
+  <si>
+    <t>KSB Ltd.</t>
+  </si>
+  <si>
+    <t>INE999A01023</t>
+  </si>
+  <si>
+    <t>SKF India (Industrial) Ltd.</t>
+  </si>
+  <si>
+    <t>INE2J8701016</t>
+  </si>
+  <si>
+    <t>City Union Bank Ltd.</t>
+  </si>
+  <si>
+    <t>INE491A01021</t>
   </si>
   <si>
     <t>Kennametal India Ltd.</t>
   </si>
   <si>
     <t>INE717A01029</t>
   </si>
   <si>
-    <t>Kirloskar Brothers Ltd.</t>
-[...43 lines deleted...]
-  <si>
     <t>Ingersoll Rand (India) Ltd.</t>
   </si>
   <si>
     <t>INE177A01018</t>
   </si>
   <si>
     <t>GSPL Transmission Ltd.</t>
   </si>
   <si>
     <t>INE1TUG01013</t>
   </si>
   <si>
     <t>RHI Magnesita India Ltd.</t>
   </si>
   <si>
     <t>INE743M01012</t>
   </si>
   <si>
     <t>Sub Total</t>
   </si>
   <si>
     <t>(b) Unlisted</t>
   </si>
   <si>
     <t>NIL</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>Treps / Reverse Repo</t>
   </si>
   <si>
     <t>Treps</t>
   </si>
   <si>
     <t>Net Receivables / (Payables)</t>
   </si>
   <si>
     <t>GRAND TOTAL</t>
   </si>
   <si>
     <t>i) Securities in default beyond its maturity date: Nil</t>
   </si>
   <si>
-    <t>ii) Total value and percentage of illiquid equity shares as on September 30, 2026: Nil</t>
+    <t>ii) Total value and percentage of illiquid equity shares as on October 31, 2026: Nil</t>
   </si>
   <si>
     <t>iii)</t>
   </si>
   <si>
     <t>NAV</t>
   </si>
   <si>
     <t>Regular Plan - Growth Option</t>
   </si>
   <si>
     <t>Regular Plan - IDCW Option</t>
   </si>
   <si>
     <t>Direct Plan - Growth Option</t>
   </si>
   <si>
     <t>Direct Plan - IDCW Option</t>
   </si>
   <si>
-    <t>iv) Dividend declared during the month September 30, 2026 under the IDCW Option of the Scheme is Nil.</t>
-[...14 lines deleted...]
-    <t>ix) Funds parked in short term deposit as on September 30, 2026: Nil</t>
+    <t>iv) Dividend declared during the month October 31, 2026 under the IDCW Option of the Scheme is Nil.</t>
+  </si>
+  <si>
+    <t>v) No bonus declared during the period ended October 31, 2026.</t>
+  </si>
+  <si>
+    <t>vi) Total outstanding exposure in derivative instruments as on October 31, 2026 is Nil.</t>
+  </si>
+  <si>
+    <t>vii) Total market value of investments in Foreign Securities/ American Depositary Receipts/ Global Depositary Receipts/ Overseas ETFs as at October 31, 2026 is Nil.</t>
+  </si>
+  <si>
+    <t>viii) Portfolio turnover ratio: 1.12 times</t>
+  </si>
+  <si>
+    <t>ix) Funds parked in short term deposit as on October 31, 2026: Nil</t>
   </si>
   <si>
     <t>x) The details of repo transactions of the scheme in corporate debt securities: Nil</t>
   </si>
   <si>
     <t>The product is suitable for investors who are seeking*</t>
   </si>
   <si>
     <t>Scheme Riskometer#</t>
   </si>
   <si>
     <t>Benchmark Riskometer (as 
 applicable) #</t>
   </si>
   <si>
     <t>•Long Term Capital Growth</t>
   </si>
   <si>
     <t>As per AMFI Tier I  Benchmark i.e. Nifty Infrastructure TRI</t>
   </si>
   <si>
     <t>•Investment in equity and equity related instruments of companies engaged either directly or indirectly in infrastructure sector.</t>
   </si>
   <si>
     <t>*Investors should consult their financial advisers if in doubt about whether the product is suitable for them.</t>
@@ -882,51 +915,51 @@
       </bottom>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="66">
+  <cellXfs count="68">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
@@ -1030,63 +1063,69 @@
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="9" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="10" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="11" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" quotePrefix="1" numFmtId="168" fillId="2" borderId="6" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="6" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="169" fillId="2" borderId="6" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="6" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="10" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="3" borderId="12" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" readingOrder="1"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="3" borderId="13" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" readingOrder="1"/>
     </xf>
+    <xf xfId="0" fontId="1" numFmtId="166" fillId="2" borderId="5" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="167" fillId="2" borderId="5" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="14" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="6" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="15" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="16" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="17" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="18" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3" readingOrder="1"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="13" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="18" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="19" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
@@ -1104,81 +1143,81 @@
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3" readingOrder="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image333.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image534.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>96</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2581275" cy="1943100"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>438150</xdr:colOff>
-      <xdr:row>96</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>-0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2514600" cy="1962150"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 2" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -1457,51 +1496,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O103"/>
+  <dimension ref="A1:O108"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="true" defaultRowHeight="15.75" defaultColWidth="9.1796875" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.6328125" customWidth="true" style="1"/>
     <col min="2" max="2" width="65.6328125" customWidth="true" style="8"/>
     <col min="3" max="3" width="45.6328125" customWidth="true" style="8"/>
     <col min="4" max="4" width="45.6328125" customWidth="true" style="8"/>
     <col min="5" max="5" width="45.6328125" customWidth="true" style="1"/>
     <col min="6" max="6" width="16.453125" customWidth="true" style="1"/>
     <col min="7" max="7" width="15.26953125" customWidth="true" style="7"/>
     <col min="8" max="8" width="4.90625" customWidth="true" style="9"/>
     <col min="9" max="9" width="9.1796875" style="1"/>
     <col min="10" max="10" width="10.7265625" customWidth="true" style="1"/>
     <col min="11" max="11" width="10.453125" customWidth="true" style="1"/>
     <col min="12" max="12" width="14.453125" customWidth="true" style="1"/>
     <col min="13" max="13" width="15.26953125" customWidth="true" style="1"/>
     <col min="14" max="14" width="12.54296875" customWidth="true" style="1"/>
     <col min="15" max="15" width="9.1796875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" customHeight="1" ht="15.75">
@@ -1537,1686 +1576,1791 @@
     </row>
     <row r="4" spans="1:15" customHeight="1" ht="36.75">
       <c r="B4" s="11" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="12" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="12" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="14" t="s">
         <v>7</v>
       </c>
       <c r="G4" s="15" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="15" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B5" s="57" t="s">
+      <c r="B5" s="59" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="16"/>
       <c r="D5" s="16"/>
       <c r="E5" s="17"/>
       <c r="F5" s="18"/>
       <c r="G5" s="19"/>
       <c r="H5" s="20"/>
     </row>
     <row r="6" spans="1:15" customHeight="1" ht="15.75">
       <c r="B6" s="21" t="s">
         <v>11</v>
       </c>
       <c r="C6" s="22"/>
       <c r="D6" s="22"/>
       <c r="E6" s="23"/>
       <c r="F6" s="24"/>
       <c r="G6" s="25"/>
       <c r="H6" s="26"/>
     </row>
     <row r="7" spans="1:15" customHeight="1" ht="15.75">
       <c r="B7" s="22" t="s">
         <v>12</v>
       </c>
       <c r="C7" s="22" t="s">
         <v>13</v>
       </c>
       <c r="D7" s="22" t="s">
         <v>14</v>
       </c>
       <c r="E7" s="23">
-        <v>514480</v>
+        <v>507723</v>
       </c>
       <c r="F7" s="24">
-        <v>6392.16</v>
+        <v>5948.48</v>
       </c>
       <c r="G7" s="25">
-        <v>0.0554</v>
+        <v>0.0541</v>
       </c>
       <c r="H7" s="26"/>
     </row>
     <row r="8" spans="1:15" customHeight="1" ht="15.75">
       <c r="B8" s="22" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="22" t="s">
         <v>16</v>
       </c>
       <c r="D8" s="22" t="s">
         <v>17</v>
       </c>
       <c r="E8" s="23">
-        <v>1924915</v>
+        <v>60447</v>
       </c>
       <c r="F8" s="24">
-        <v>5457.13</v>
+        <v>4215.88</v>
       </c>
       <c r="G8" s="25">
-        <v>0.0473</v>
+        <v>0.0383</v>
       </c>
       <c r="H8" s="26"/>
     </row>
     <row r="9" spans="1:15" customHeight="1" ht="15.75">
       <c r="B9" s="22" t="s">
         <v>18</v>
       </c>
       <c r="C9" s="22" t="s">
         <v>19</v>
       </c>
       <c r="D9" s="22" t="s">
         <v>20</v>
       </c>
       <c r="E9" s="23">
-        <v>197582</v>
+        <v>903409</v>
       </c>
       <c r="F9" s="24">
-        <v>3823.21</v>
+        <v>3580.66</v>
       </c>
       <c r="G9" s="25">
-        <v>0.0331</v>
+        <v>0.0325</v>
       </c>
       <c r="H9" s="26"/>
     </row>
     <row r="10" spans="1:15" customHeight="1" ht="15.75">
       <c r="B10" s="22" t="s">
         <v>21</v>
       </c>
       <c r="C10" s="22" t="s">
         <v>22</v>
       </c>
       <c r="D10" s="22" t="s">
         <v>23</v>
       </c>
       <c r="E10" s="23">
-        <v>903409</v>
+        <v>91862</v>
       </c>
       <c r="F10" s="24">
-        <v>3809.22</v>
+        <v>3556.62</v>
       </c>
       <c r="G10" s="25">
-        <v>0.033</v>
+        <v>0.0323</v>
       </c>
       <c r="H10" s="26"/>
     </row>
     <row r="11" spans="1:15" customHeight="1" ht="15.75">
       <c r="B11" s="22" t="s">
         <v>24</v>
       </c>
       <c r="C11" s="22" t="s">
         <v>25</v>
       </c>
       <c r="D11" s="22" t="s">
         <v>26</v>
       </c>
       <c r="E11" s="23">
-        <v>52447</v>
+        <v>724169</v>
       </c>
       <c r="F11" s="24">
-        <v>3679.42</v>
+        <v>3126.24</v>
       </c>
       <c r="G11" s="25">
-        <v>0.0319</v>
+        <v>0.0284</v>
       </c>
       <c r="H11" s="26"/>
     </row>
     <row r="12" spans="1:15" customHeight="1" ht="15.75">
       <c r="B12" s="22" t="s">
         <v>27</v>
       </c>
       <c r="C12" s="22" t="s">
         <v>28</v>
       </c>
       <c r="D12" s="22" t="s">
         <v>29</v>
       </c>
       <c r="E12" s="23">
-        <v>91862</v>
+        <v>867914</v>
       </c>
       <c r="F12" s="24">
-        <v>3454.01</v>
+        <v>2744.78</v>
       </c>
       <c r="G12" s="25">
-        <v>0.0299</v>
+        <v>0.0249</v>
       </c>
       <c r="H12" s="26"/>
     </row>
     <row r="13" spans="1:15" customHeight="1" ht="15.75">
       <c r="B13" s="22" t="s">
         <v>30</v>
       </c>
       <c r="C13" s="22" t="s">
         <v>31</v>
       </c>
       <c r="D13" s="22" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="E13" s="23">
-        <v>631195</v>
+        <v>769711</v>
       </c>
       <c r="F13" s="24">
-        <v>3208.05</v>
+        <v>2655.89</v>
       </c>
       <c r="G13" s="25">
-        <v>0.0278</v>
+        <v>0.0241</v>
       </c>
       <c r="H13" s="26"/>
     </row>
     <row r="14" spans="1:15" customHeight="1" ht="15.75">
       <c r="B14" s="22" t="s">
+        <v>32</v>
+      </c>
+      <c r="C14" s="22" t="s">
         <v>33</v>
       </c>
-      <c r="C14" s="22" t="s">
+      <c r="D14" s="22" t="s">
         <v>34</v>
       </c>
-      <c r="D14" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E14" s="23">
-        <v>823714</v>
+        <v>9694</v>
       </c>
       <c r="F14" s="24">
-        <v>2957.13</v>
+        <v>2639.19</v>
       </c>
       <c r="G14" s="25">
-        <v>0.0256</v>
+        <v>0.024</v>
       </c>
       <c r="H14" s="26"/>
     </row>
     <row r="15" spans="1:15" customHeight="1" ht="15.75">
       <c r="B15" s="22" t="s">
+        <v>35</v>
+      </c>
+      <c r="C15" s="22" t="s">
         <v>36</v>
       </c>
-      <c r="C15" s="22" t="s">
+      <c r="D15" s="22" t="s">
         <v>37</v>
       </c>
-      <c r="D15" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E15" s="23">
-        <v>284236</v>
+        <v>134626</v>
       </c>
       <c r="F15" s="24">
-        <v>2845.49</v>
+        <v>2634.9</v>
       </c>
       <c r="G15" s="25">
-        <v>0.0247</v>
+        <v>0.024</v>
       </c>
       <c r="H15" s="26"/>
     </row>
     <row r="16" spans="1:15" customHeight="1" ht="15.75">
       <c r="B16" s="22" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="22" t="s">
         <v>39</v>
       </c>
       <c r="D16" s="22" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="E16" s="23">
         <v>62143</v>
       </c>
       <c r="F16" s="24">
-        <v>2819.74</v>
+        <v>2555.07</v>
       </c>
       <c r="G16" s="25">
-        <v>0.0244</v>
+        <v>0.0232</v>
       </c>
       <c r="H16" s="26"/>
     </row>
     <row r="17" spans="1:15" customHeight="1" ht="15.75">
       <c r="B17" s="22" t="s">
         <v>40</v>
       </c>
       <c r="C17" s="22" t="s">
         <v>41</v>
       </c>
       <c r="D17" s="22" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="E17" s="23">
-        <v>139643</v>
+        <v>181805</v>
       </c>
       <c r="F17" s="24">
-        <v>2689.52</v>
+        <v>2541.63</v>
       </c>
       <c r="G17" s="25">
-        <v>0.0233</v>
+        <v>0.0231</v>
       </c>
       <c r="H17" s="26"/>
     </row>
     <row r="18" spans="1:15" customHeight="1" ht="15.75">
       <c r="B18" s="22" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C18" s="22" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D18" s="22" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="E18" s="23">
-        <v>797914</v>
+        <v>22453</v>
       </c>
       <c r="F18" s="24">
-        <v>2575.27</v>
+        <v>2479.93</v>
       </c>
       <c r="G18" s="25">
-        <v>0.0223</v>
+        <v>0.0225</v>
       </c>
       <c r="H18" s="26"/>
     </row>
     <row r="19" spans="1:15" customHeight="1" ht="15.75">
       <c r="B19" s="22" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="C19" s="22" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D19" s="22" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="E19" s="23">
-        <v>181805</v>
+        <v>400863</v>
       </c>
       <c r="F19" s="24">
-        <v>2402.92</v>
+        <v>2463.5</v>
       </c>
       <c r="G19" s="25">
-        <v>0.0208</v>
+        <v>0.0224</v>
       </c>
       <c r="H19" s="26"/>
     </row>
     <row r="20" spans="1:15" customHeight="1" ht="15.75">
       <c r="B20" s="22" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="C20" s="22" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="D20" s="22" t="s">
-        <v>49</v>
+        <v>17</v>
       </c>
       <c r="E20" s="23">
-        <v>666848</v>
+        <v>265116</v>
       </c>
       <c r="F20" s="24">
-        <v>2377.98</v>
+        <v>2450.2</v>
       </c>
       <c r="G20" s="25">
-        <v>0.0206</v>
+        <v>0.0223</v>
       </c>
       <c r="H20" s="26"/>
     </row>
     <row r="21" spans="1:15" customHeight="1" ht="15.75">
       <c r="B21" s="22" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C21" s="22" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D21" s="22" t="s">
-        <v>52</v>
+        <v>26</v>
       </c>
       <c r="E21" s="23">
-        <v>47506</v>
+        <v>139643</v>
       </c>
       <c r="F21" s="24">
-        <v>2367.7</v>
+        <v>2401.86</v>
       </c>
       <c r="G21" s="25">
-        <v>0.0205</v>
+        <v>0.0218</v>
       </c>
       <c r="H21" s="26"/>
     </row>
     <row r="22" spans="1:15" customHeight="1" ht="15.75">
       <c r="B22" s="22" t="s">
         <v>53</v>
       </c>
       <c r="C22" s="22" t="s">
         <v>54</v>
       </c>
       <c r="D22" s="22" t="s">
-        <v>55</v>
+        <v>48</v>
       </c>
       <c r="E22" s="23">
-        <v>212768</v>
+        <v>345783</v>
       </c>
       <c r="F22" s="24">
-        <v>2361.94</v>
+        <v>2355.3</v>
       </c>
       <c r="G22" s="25">
-        <v>0.0205</v>
+        <v>0.0214</v>
       </c>
       <c r="H22" s="26"/>
     </row>
     <row r="23" spans="1:15" customHeight="1" ht="15.75">
       <c r="B23" s="22" t="s">
+        <v>55</v>
+      </c>
+      <c r="C23" s="22" t="s">
         <v>56</v>
       </c>
-      <c r="C23" s="22" t="s">
+      <c r="D23" s="22" t="s">
         <v>57</v>
       </c>
-      <c r="D23" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E23" s="23">
-        <v>352000</v>
+        <v>284000</v>
       </c>
       <c r="F23" s="24">
-        <v>2322.32</v>
+        <v>2337.75</v>
       </c>
       <c r="G23" s="25">
-        <v>0.0201</v>
+        <v>0.0213</v>
       </c>
       <c r="H23" s="26"/>
     </row>
     <row r="24" spans="1:15" customHeight="1" ht="15.75">
       <c r="B24" s="22" t="s">
+        <v>58</v>
+      </c>
+      <c r="C24" s="22" t="s">
         <v>59</v>
       </c>
-      <c r="C24" s="22" t="s">
+      <c r="D24" s="22" t="s">
         <v>60</v>
       </c>
-      <c r="D24" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E24" s="23">
-        <v>623699</v>
+        <v>47506</v>
       </c>
       <c r="F24" s="24">
-        <v>2247.19</v>
+        <v>2317.15</v>
       </c>
       <c r="G24" s="25">
-        <v>0.0195</v>
+        <v>0.0211</v>
       </c>
       <c r="H24" s="26"/>
     </row>
     <row r="25" spans="1:15" customHeight="1" ht="15.75">
       <c r="B25" s="22" t="s">
         <v>61</v>
       </c>
       <c r="C25" s="22" t="s">
         <v>62</v>
       </c>
       <c r="D25" s="22" t="s">
         <v>63</v>
       </c>
       <c r="E25" s="23">
-        <v>1219012</v>
+        <v>666848</v>
       </c>
       <c r="F25" s="24">
-        <v>2246.64</v>
+        <v>2107.91</v>
       </c>
       <c r="G25" s="25">
-        <v>0.0195</v>
+        <v>0.0192</v>
       </c>
       <c r="H25" s="26"/>
     </row>
     <row r="26" spans="1:15" customHeight="1" ht="15.75">
       <c r="B26" s="22" t="s">
         <v>64</v>
       </c>
       <c r="C26" s="22" t="s">
         <v>65</v>
       </c>
       <c r="D26" s="22" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="E26" s="23">
-        <v>313783</v>
+        <v>212768</v>
       </c>
       <c r="F26" s="24">
-        <v>2187.54</v>
+        <v>2072.36</v>
       </c>
       <c r="G26" s="25">
-        <v>0.019</v>
+        <v>0.0188</v>
       </c>
       <c r="H26" s="26"/>
     </row>
     <row r="27" spans="1:15" customHeight="1" ht="15.75">
       <c r="B27" s="22" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C27" s="22" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D27" s="22" t="s">
-        <v>32</v>
+        <v>69</v>
       </c>
       <c r="E27" s="23">
-        <v>183219</v>
+        <v>20000</v>
       </c>
       <c r="F27" s="24">
-        <v>2165.28</v>
+        <v>2070</v>
       </c>
       <c r="G27" s="25">
         <v>0.0188</v>
       </c>
       <c r="H27" s="26"/>
     </row>
     <row r="28" spans="1:15" customHeight="1" ht="15.75">
       <c r="B28" s="22" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="C28" s="22" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="D28" s="22" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="E28" s="23">
-        <v>17741</v>
+        <v>88614</v>
       </c>
       <c r="F28" s="24">
-        <v>2123.07</v>
+        <v>2065.06</v>
       </c>
       <c r="G28" s="25">
-        <v>0.0184</v>
+        <v>0.0188</v>
       </c>
       <c r="H28" s="26"/>
     </row>
     <row r="29" spans="1:15" customHeight="1" ht="15.75">
       <c r="B29" s="22" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C29" s="22" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D29" s="22" t="s">
-        <v>72</v>
+        <v>57</v>
       </c>
       <c r="E29" s="23">
-        <v>6894</v>
+        <v>784657</v>
       </c>
       <c r="F29" s="24">
-        <v>2111.63</v>
+        <v>2053.45</v>
       </c>
       <c r="G29" s="25">
-        <v>0.0183</v>
+        <v>0.0187</v>
       </c>
       <c r="H29" s="26"/>
     </row>
     <row r="30" spans="1:15" customHeight="1" ht="15.75">
       <c r="B30" s="22" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C30" s="22" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D30" s="22" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="E30" s="23">
-        <v>168960</v>
+        <v>1219012</v>
       </c>
       <c r="F30" s="24">
-        <v>2033.26</v>
+        <v>2043.06</v>
       </c>
       <c r="G30" s="25">
-        <v>0.0176</v>
+        <v>0.0186</v>
       </c>
       <c r="H30" s="26"/>
     </row>
     <row r="31" spans="1:15" customHeight="1" ht="15.75">
       <c r="B31" s="22" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C31" s="22" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="D31" s="22" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="E31" s="23">
         <v>284165</v>
       </c>
       <c r="F31" s="24">
-        <v>2013.88</v>
+        <v>1968.7</v>
       </c>
       <c r="G31" s="25">
-        <v>0.0175</v>
+        <v>0.0179</v>
       </c>
       <c r="H31" s="26"/>
     </row>
     <row r="32" spans="1:15" customHeight="1" ht="15.75">
       <c r="B32" s="22" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="C32" s="22" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="D32" s="22" t="s">
-        <v>79</v>
+        <v>69</v>
       </c>
       <c r="E32" s="23">
-        <v>114341</v>
+        <v>724915</v>
       </c>
       <c r="F32" s="24">
-        <v>2008.97</v>
+        <v>1923.92</v>
       </c>
       <c r="G32" s="25">
-        <v>0.0174</v>
+        <v>0.0175</v>
       </c>
       <c r="H32" s="26"/>
     </row>
     <row r="33" spans="1:15" customHeight="1" ht="15.75">
       <c r="B33" s="22" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C33" s="22" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D33" s="22" t="s">
-        <v>72</v>
+        <v>37</v>
       </c>
       <c r="E33" s="23">
-        <v>88614</v>
+        <v>623699</v>
       </c>
       <c r="F33" s="24">
-        <v>1856.64</v>
+        <v>1912.57</v>
       </c>
       <c r="G33" s="25">
-        <v>0.0161</v>
+        <v>0.0174</v>
       </c>
       <c r="H33" s="26"/>
     </row>
     <row r="34" spans="1:15" customHeight="1" ht="15.75">
       <c r="B34" s="22" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C34" s="22" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D34" s="22" t="s">
-        <v>63</v>
+        <v>34</v>
       </c>
       <c r="E34" s="23">
-        <v>385719</v>
+        <v>168960</v>
       </c>
       <c r="F34" s="24">
-        <v>1812.88</v>
+        <v>1843.52</v>
       </c>
       <c r="G34" s="25">
-        <v>0.0157</v>
+        <v>0.0168</v>
       </c>
       <c r="H34" s="26"/>
     </row>
     <row r="35" spans="1:15" customHeight="1" ht="15.75">
       <c r="B35" s="22" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C35" s="22" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D35" s="22" t="s">
-        <v>86</v>
+        <v>26</v>
       </c>
       <c r="E35" s="23">
-        <v>16053</v>
+        <v>183219</v>
       </c>
       <c r="F35" s="24">
-        <v>1758.77</v>
+        <v>1721.53</v>
       </c>
       <c r="G35" s="25">
-        <v>0.0152</v>
+        <v>0.0156</v>
       </c>
       <c r="H35" s="26"/>
     </row>
     <row r="36" spans="1:15" customHeight="1" ht="15.75">
       <c r="B36" s="22" t="s">
         <v>87</v>
       </c>
       <c r="C36" s="22" t="s">
         <v>88</v>
       </c>
       <c r="D36" s="22" t="s">
-        <v>72</v>
+        <v>42</v>
       </c>
       <c r="E36" s="23">
-        <v>53943</v>
+        <v>367339</v>
       </c>
       <c r="F36" s="24">
-        <v>1726.18</v>
+        <v>1695.64</v>
       </c>
       <c r="G36" s="25">
-        <v>0.015</v>
+        <v>0.0154</v>
       </c>
       <c r="H36" s="26"/>
     </row>
     <row r="37" spans="1:15" customHeight="1" ht="15.75">
       <c r="B37" s="22" t="s">
         <v>89</v>
       </c>
       <c r="C37" s="22" t="s">
         <v>90</v>
       </c>
       <c r="D37" s="22" t="s">
-        <v>32</v>
+        <v>76</v>
       </c>
       <c r="E37" s="23">
-        <v>44069</v>
+        <v>385719</v>
       </c>
       <c r="F37" s="24">
-        <v>1717.41</v>
+        <v>1683.66</v>
       </c>
       <c r="G37" s="25">
-        <v>0.0149</v>
+        <v>0.0153</v>
       </c>
       <c r="H37" s="26"/>
     </row>
     <row r="38" spans="1:15" customHeight="1" ht="15.75">
       <c r="B38" s="22" t="s">
         <v>91</v>
       </c>
       <c r="C38" s="22" t="s">
         <v>92</v>
       </c>
       <c r="D38" s="22" t="s">
-        <v>17</v>
+        <v>69</v>
       </c>
       <c r="E38" s="23">
         <v>56205</v>
       </c>
       <c r="F38" s="24">
-        <v>1658.05</v>
+        <v>1596.39</v>
       </c>
       <c r="G38" s="25">
-        <v>0.0144</v>
+        <v>0.0145</v>
       </c>
       <c r="H38" s="26"/>
     </row>
     <row r="39" spans="1:15" customHeight="1" ht="15.75">
       <c r="B39" s="22" t="s">
         <v>93</v>
       </c>
       <c r="C39" s="22" t="s">
         <v>94</v>
       </c>
       <c r="D39" s="22" t="s">
-        <v>52</v>
+        <v>26</v>
       </c>
       <c r="E39" s="23">
-        <v>402907</v>
+        <v>44385</v>
       </c>
       <c r="F39" s="24">
-        <v>1650.71</v>
+        <v>1586.32</v>
       </c>
       <c r="G39" s="25">
-        <v>0.0143</v>
+        <v>0.0144</v>
       </c>
       <c r="H39" s="26"/>
     </row>
     <row r="40" spans="1:15" customHeight="1" ht="15.75">
       <c r="B40" s="22" t="s">
         <v>95</v>
       </c>
       <c r="C40" s="22" t="s">
         <v>96</v>
       </c>
       <c r="D40" s="22" t="s">
-        <v>63</v>
+        <v>97</v>
       </c>
       <c r="E40" s="23">
-        <v>126120</v>
+        <v>758933</v>
       </c>
       <c r="F40" s="24">
-        <v>1580.79</v>
+        <v>1579.34</v>
       </c>
       <c r="G40" s="25">
-        <v>0.0137</v>
+        <v>0.0144</v>
       </c>
       <c r="H40" s="26"/>
     </row>
     <row r="41" spans="1:15" customHeight="1" ht="15.75">
       <c r="B41" s="22" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C41" s="22" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D41" s="22" t="s">
-        <v>46</v>
+        <v>76</v>
       </c>
       <c r="E41" s="23">
-        <v>367339</v>
+        <v>126120</v>
       </c>
       <c r="F41" s="24">
-        <v>1531.8</v>
+        <v>1571.46</v>
       </c>
       <c r="G41" s="25">
-        <v>0.0133</v>
+        <v>0.0143</v>
       </c>
       <c r="H41" s="26"/>
     </row>
     <row r="42" spans="1:15" customHeight="1" ht="15.75">
       <c r="B42" s="22" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C42" s="22" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D42" s="22" t="s">
-        <v>101</v>
+        <v>60</v>
       </c>
       <c r="E42" s="23">
-        <v>630933</v>
+        <v>402907</v>
       </c>
       <c r="F42" s="24">
-        <v>1498.97</v>
+        <v>1555.22</v>
       </c>
       <c r="G42" s="25">
-        <v>0.013</v>
+        <v>0.0141</v>
       </c>
       <c r="H42" s="26"/>
     </row>
     <row r="43" spans="1:15" customHeight="1" ht="15.75">
       <c r="B43" s="22" t="s">
         <v>102</v>
       </c>
       <c r="C43" s="22" t="s">
         <v>103</v>
       </c>
       <c r="D43" s="22" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="E43" s="23">
-        <v>30635</v>
+        <v>53943</v>
       </c>
       <c r="F43" s="24">
-        <v>1458.23</v>
+        <v>1512.18</v>
       </c>
       <c r="G43" s="25">
-        <v>0.0126</v>
+        <v>0.0137</v>
       </c>
       <c r="H43" s="26"/>
     </row>
     <row r="44" spans="1:15" customHeight="1" ht="15.75">
       <c r="B44" s="22" t="s">
         <v>104</v>
       </c>
       <c r="C44" s="22" t="s">
         <v>105</v>
       </c>
       <c r="D44" s="22" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="E44" s="23">
-        <v>548553</v>
+        <v>37000</v>
       </c>
       <c r="F44" s="24">
-        <v>1435.56</v>
+        <v>1394.9</v>
       </c>
       <c r="G44" s="25">
-        <v>0.0124</v>
+        <v>0.0127</v>
       </c>
       <c r="H44" s="26"/>
     </row>
     <row r="45" spans="1:15" customHeight="1" ht="15.75">
       <c r="B45" s="22" t="s">
         <v>106</v>
       </c>
       <c r="C45" s="22" t="s">
         <v>107</v>
       </c>
       <c r="D45" s="22" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="E45" s="23">
         <v>144890</v>
       </c>
       <c r="F45" s="24">
-        <v>1390.22</v>
+        <v>1393.62</v>
       </c>
       <c r="G45" s="25">
-        <v>0.0121</v>
+        <v>0.0127</v>
       </c>
       <c r="H45" s="26"/>
     </row>
     <row r="46" spans="1:15" customHeight="1" ht="15.75">
       <c r="B46" s="22" t="s">
         <v>108</v>
       </c>
       <c r="C46" s="22" t="s">
         <v>109</v>
       </c>
       <c r="D46" s="22" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="E46" s="23">
-        <v>557555</v>
+        <v>30635</v>
       </c>
       <c r="F46" s="24">
-        <v>1381.62</v>
+        <v>1364.05</v>
       </c>
       <c r="G46" s="25">
-        <v>0.012</v>
+        <v>0.0124</v>
       </c>
       <c r="H46" s="26"/>
     </row>
     <row r="47" spans="1:15" customHeight="1" ht="15.75">
       <c r="B47" s="22" t="s">
         <v>110</v>
       </c>
       <c r="C47" s="22" t="s">
         <v>111</v>
       </c>
       <c r="D47" s="22" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="E47" s="23">
         <v>109306</v>
       </c>
       <c r="F47" s="24">
-        <v>1340.09</v>
+        <v>1330.25</v>
       </c>
       <c r="G47" s="25">
-        <v>0.0116</v>
+        <v>0.0121</v>
       </c>
       <c r="H47" s="26"/>
     </row>
     <row r="48" spans="1:15" customHeight="1" ht="15.75">
       <c r="B48" s="22" t="s">
         <v>112</v>
       </c>
       <c r="C48" s="22" t="s">
         <v>113</v>
       </c>
       <c r="D48" s="22" t="s">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="E48" s="23">
-        <v>29562</v>
+        <v>548553</v>
       </c>
       <c r="F48" s="24">
-        <v>1221.21</v>
+        <v>1250.43</v>
       </c>
       <c r="G48" s="25">
-        <v>0.0106</v>
+        <v>0.0114</v>
       </c>
       <c r="H48" s="26"/>
     </row>
     <row r="49" spans="1:15" customHeight="1" ht="15.75">
       <c r="B49" s="22" t="s">
         <v>114</v>
       </c>
       <c r="C49" s="22" t="s">
         <v>115</v>
       </c>
       <c r="D49" s="22" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="E49" s="23">
-        <v>61895</v>
+        <v>74776</v>
       </c>
       <c r="F49" s="24">
-        <v>1098.57</v>
+        <v>1197.76</v>
       </c>
       <c r="G49" s="25">
-        <v>0.0095</v>
+        <v>0.0109</v>
       </c>
       <c r="H49" s="26"/>
     </row>
     <row r="50" spans="1:15" customHeight="1" ht="15.75">
       <c r="B50" s="22" t="s">
         <v>116</v>
       </c>
       <c r="C50" s="22" t="s">
         <v>117</v>
       </c>
       <c r="D50" s="22" t="s">
-        <v>55</v>
+        <v>23</v>
       </c>
       <c r="E50" s="23">
-        <v>281832</v>
+        <v>557555</v>
       </c>
       <c r="F50" s="24">
-        <v>1094.35</v>
+        <v>1148.79</v>
       </c>
       <c r="G50" s="25">
-        <v>0.0095</v>
+        <v>0.0104</v>
       </c>
       <c r="H50" s="26"/>
     </row>
     <row r="51" spans="1:15" customHeight="1" ht="15.75">
       <c r="B51" s="22" t="s">
         <v>118</v>
       </c>
       <c r="C51" s="22" t="s">
         <v>119</v>
       </c>
       <c r="D51" s="22" t="s">
         <v>120</v>
       </c>
       <c r="E51" s="23">
-        <v>15732</v>
+        <v>54341</v>
       </c>
       <c r="F51" s="24">
-        <v>1016.68</v>
+        <v>1072.53</v>
       </c>
       <c r="G51" s="25">
-        <v>0.0088</v>
+        <v>0.0097</v>
       </c>
       <c r="H51" s="26"/>
     </row>
     <row r="52" spans="1:15" customHeight="1" ht="15.75">
       <c r="B52" s="22" t="s">
         <v>121</v>
       </c>
       <c r="C52" s="22" t="s">
         <v>122</v>
       </c>
       <c r="D52" s="22" t="s">
-        <v>52</v>
+        <v>66</v>
       </c>
       <c r="E52" s="23">
-        <v>115917</v>
+        <v>281832</v>
       </c>
       <c r="F52" s="24">
-        <v>1011.38</v>
+        <v>1042.5</v>
       </c>
       <c r="G52" s="25">
-        <v>0.0088</v>
+        <v>0.0095</v>
       </c>
       <c r="H52" s="26"/>
     </row>
     <row r="53" spans="1:15" customHeight="1" ht="15.75">
       <c r="B53" s="22" t="s">
         <v>123</v>
       </c>
       <c r="C53" s="22" t="s">
         <v>124</v>
       </c>
       <c r="D53" s="22" t="s">
-        <v>26</v>
+        <v>60</v>
       </c>
       <c r="E53" s="23">
-        <v>116091</v>
+        <v>115917</v>
       </c>
       <c r="F53" s="24">
-        <v>993.86</v>
+        <v>1017.69</v>
       </c>
       <c r="G53" s="25">
-        <v>0.0086</v>
+        <v>0.0093</v>
       </c>
       <c r="H53" s="26"/>
     </row>
     <row r="54" spans="1:15" customHeight="1" ht="15.75">
       <c r="B54" s="22" t="s">
         <v>125</v>
       </c>
       <c r="C54" s="22" t="s">
         <v>126</v>
       </c>
       <c r="D54" s="22" t="s">
-        <v>79</v>
+        <v>48</v>
       </c>
       <c r="E54" s="23">
-        <v>59182</v>
+        <v>129089</v>
       </c>
       <c r="F54" s="24">
-        <v>980.17</v>
+        <v>991.6</v>
       </c>
       <c r="G54" s="25">
-        <v>0.0085</v>
+        <v>0.009</v>
       </c>
       <c r="H54" s="26"/>
     </row>
     <row r="55" spans="1:15" customHeight="1" ht="15.75">
       <c r="B55" s="22" t="s">
         <v>127</v>
       </c>
       <c r="C55" s="22" t="s">
         <v>128</v>
       </c>
       <c r="D55" s="22" t="s">
-        <v>26</v>
+        <v>120</v>
       </c>
       <c r="E55" s="23">
-        <v>21709</v>
+        <v>59182</v>
       </c>
       <c r="F55" s="24">
-        <v>600.88</v>
+        <v>991.54</v>
       </c>
       <c r="G55" s="25">
-        <v>0.0052</v>
+        <v>0.009</v>
       </c>
       <c r="H55" s="26"/>
     </row>
     <row r="56" spans="1:15" customHeight="1" ht="15.75">
       <c r="B56" s="22" t="s">
         <v>129</v>
       </c>
       <c r="C56" s="22" t="s">
         <v>130</v>
       </c>
       <c r="D56" s="22" t="s">
-        <v>26</v>
+        <v>131</v>
       </c>
       <c r="E56" s="23">
-        <v>3500</v>
+        <v>15732</v>
       </c>
       <c r="F56" s="24">
-        <v>145.04</v>
+        <v>922.45</v>
       </c>
       <c r="G56" s="25">
-        <v>0.0013</v>
+        <v>0.0084</v>
       </c>
       <c r="H56" s="26"/>
     </row>
     <row r="57" spans="1:15" customHeight="1" ht="15.75">
       <c r="B57" s="22" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C57" s="22" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D57" s="22" t="s">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="E57" s="23">
-        <v>84264</v>
+        <v>116091</v>
       </c>
       <c r="F57" s="24">
-        <v>121.68</v>
+        <v>755.87</v>
       </c>
       <c r="G57" s="25">
-        <v>0.0011</v>
+        <v>0.0069</v>
       </c>
       <c r="H57" s="26"/>
     </row>
     <row r="58" spans="1:15" customHeight="1" ht="15.75">
       <c r="B58" s="22" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C58" s="22" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="D58" s="22" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="E58" s="23">
+        <v>26985</v>
+      </c>
+      <c r="F58" s="24">
+        <v>639.11</v>
+      </c>
+      <c r="G58" s="25">
+        <v>0.0058</v>
+      </c>
+      <c r="H58" s="26"/>
+    </row>
+    <row r="59" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B59" s="22" t="s">
+        <v>136</v>
+      </c>
+      <c r="C59" s="22" t="s">
+        <v>137</v>
+      </c>
+      <c r="D59" s="22" t="s">
+        <v>42</v>
+      </c>
+      <c r="E59" s="23">
+        <v>250000</v>
+      </c>
+      <c r="F59" s="24">
+        <v>535.5</v>
+      </c>
+      <c r="G59" s="25">
+        <v>0.0049</v>
+      </c>
+      <c r="H59" s="26"/>
+    </row>
+    <row r="60" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B60" s="22" t="s">
+        <v>138</v>
+      </c>
+      <c r="C60" s="22" t="s">
+        <v>139</v>
+      </c>
+      <c r="D60" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="E60" s="23">
+        <v>8691</v>
+      </c>
+      <c r="F60" s="24">
+        <v>320.52</v>
+      </c>
+      <c r="G60" s="25">
+        <v>0.0029</v>
+      </c>
+      <c r="H60" s="26"/>
+    </row>
+    <row r="61" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B61" s="22" t="s">
+        <v>140</v>
+      </c>
+      <c r="C61" s="22" t="s">
+        <v>141</v>
+      </c>
+      <c r="D61" s="22" t="s">
+        <v>17</v>
+      </c>
+      <c r="E61" s="23">
+        <v>3500</v>
+      </c>
+      <c r="F61" s="24">
+        <v>140.99</v>
+      </c>
+      <c r="G61" s="25">
+        <v>0.0013</v>
+      </c>
+      <c r="H61" s="26"/>
+    </row>
+    <row r="62" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B62" s="22" t="s">
+        <v>142</v>
+      </c>
+      <c r="C62" s="22" t="s">
+        <v>143</v>
+      </c>
+      <c r="D62" s="22" t="s">
+        <v>97</v>
+      </c>
+      <c r="E62" s="23">
+        <v>84264</v>
+      </c>
+      <c r="F62" s="24">
+        <v>96.57</v>
+      </c>
+      <c r="G62" s="25">
+        <v>0.0009</v>
+      </c>
+      <c r="H62" s="26"/>
+    </row>
+    <row r="63" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B63" s="22" t="s">
+        <v>144</v>
+      </c>
+      <c r="C63" s="22" t="s">
+        <v>145</v>
+      </c>
+      <c r="D63" s="22" t="s">
+        <v>17</v>
+      </c>
+      <c r="E63" s="23">
         <v>12679</v>
       </c>
-      <c r="F58" s="24">
-[...2 lines deleted...]
-      <c r="G58" s="25">
+      <c r="F63" s="24">
+        <v>44.16</v>
+      </c>
+      <c r="G63" s="25">
         <v>0.0004</v>
       </c>
-      <c r="H58" s="26"/>
-[...64 lines deleted...]
-      <c r="H63" s="30"/>
+      <c r="H63" s="26"/>
     </row>
     <row r="64" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B64" s="22"/>
-[...5 lines deleted...]
-      <c r="H64" s="26"/>
+      <c r="B64" s="21" t="s">
+        <v>146</v>
+      </c>
+      <c r="C64" s="21"/>
+      <c r="D64" s="21"/>
+      <c r="E64" s="27"/>
+      <c r="F64" s="28">
+        <v>105218.15</v>
+      </c>
+      <c r="G64" s="29">
+        <v>0.9564</v>
+      </c>
+      <c r="H64" s="30"/>
     </row>
     <row r="65" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B65" s="22"/>
+      <c r="B65" s="21" t="s">
+        <v>147</v>
+      </c>
       <c r="C65" s="22"/>
       <c r="D65" s="22"/>
       <c r="E65" s="23"/>
       <c r="F65" s="24"/>
       <c r="G65" s="25"/>
       <c r="H65" s="26"/>
     </row>
     <row r="66" spans="1:15" customHeight="1" ht="15.75">
       <c r="B66" s="21" t="s">
-        <v>139</v>
+        <v>146</v>
       </c>
       <c r="C66" s="22"/>
       <c r="D66" s="22"/>
       <c r="E66" s="23"/>
-      <c r="F66" s="24"/>
-      <c r="G66" s="25"/>
+      <c r="F66" s="31" t="s">
+        <v>148</v>
+      </c>
+      <c r="G66" s="32" t="s">
+        <v>148</v>
+      </c>
       <c r="H66" s="26"/>
     </row>
     <row r="67" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B67" s="22" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B67" s="22"/>
       <c r="C67" s="22"/>
       <c r="D67" s="22"/>
       <c r="E67" s="23"/>
-      <c r="F67" s="24">
-[...4 lines deleted...]
-      </c>
+      <c r="F67" s="24"/>
+      <c r="G67" s="25"/>
       <c r="H67" s="26"/>
     </row>
     <row r="68" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B68" s="21" t="s">
-[...4 lines deleted...]
-      <c r="E68" s="27"/>
+      <c r="B68" s="33" t="s">
+        <v>149</v>
+      </c>
+      <c r="C68" s="33"/>
+      <c r="D68" s="33"/>
+      <c r="E68" s="34"/>
       <c r="F68" s="28">
-        <v>7252.69</v>
+        <v>105218.15</v>
       </c>
       <c r="G68" s="29">
-        <v>0.0629</v>
+        <v>0.9564</v>
       </c>
       <c r="H68" s="30"/>
       <c r="J68" s="3"/>
     </row>
     <row r="69" spans="1:15" customHeight="1" ht="15.75">
       <c r="B69" s="22"/>
       <c r="C69" s="22"/>
       <c r="D69" s="22"/>
       <c r="E69" s="23"/>
       <c r="F69" s="24"/>
       <c r="G69" s="25"/>
       <c r="H69" s="26"/>
     </row>
     <row r="70" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B70" s="33" t="s">
-[...11 lines deleted...]
-      <c r="H70" s="30"/>
+      <c r="B70" s="22"/>
+      <c r="C70" s="22"/>
+      <c r="D70" s="22"/>
+      <c r="E70" s="23"/>
+      <c r="F70" s="24"/>
+      <c r="G70" s="25"/>
+      <c r="H70" s="26"/>
       <c r="J70" s="3"/>
     </row>
     <row r="71" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B71" s="22" t="s">
-        <v>141</v>
+      <c r="B71" s="21" t="s">
+        <v>150</v>
       </c>
       <c r="C71" s="22"/>
       <c r="D71" s="22"/>
       <c r="E71" s="23"/>
-      <c r="F71" s="24">
-[...4 lines deleted...]
-      </c>
+      <c r="F71" s="24"/>
+      <c r="G71" s="25"/>
       <c r="H71" s="26"/>
       <c r="J71" s="3"/>
     </row>
     <row r="72" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B72" s="35" t="s">
-[...11 lines deleted...]
-      <c r="H72" s="39"/>
+      <c r="B72" s="22" t="s">
+        <v>151</v>
+      </c>
+      <c r="C72" s="22"/>
+      <c r="D72" s="22"/>
+      <c r="E72" s="23"/>
+      <c r="F72" s="24">
+        <v>6043.45</v>
+      </c>
+      <c r="G72" s="25">
+        <v>0.0549</v>
+      </c>
+      <c r="H72" s="26"/>
       <c r="J72" s="3"/>
     </row>
     <row r="73" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B73" s="2"/>
+      <c r="B73" s="21" t="s">
+        <v>146</v>
+      </c>
+      <c r="C73" s="21"/>
+      <c r="D73" s="21"/>
+      <c r="E73" s="27"/>
+      <c r="F73" s="28">
+        <v>6043.45</v>
+      </c>
+      <c r="G73" s="29">
+        <v>0.0549</v>
+      </c>
+      <c r="H73" s="30"/>
       <c r="J73" s="3"/>
     </row>
     <row r="74" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B74" s="22"/>
+      <c r="C74" s="22"/>
+      <c r="D74" s="22"/>
+      <c r="E74" s="23"/>
+      <c r="F74" s="24"/>
+      <c r="G74" s="25"/>
+      <c r="H74" s="26"/>
       <c r="J74" s="3"/>
     </row>
     <row r="75" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B75" s="2"/>
+      <c r="B75" s="33" t="s">
+        <v>149</v>
+      </c>
+      <c r="C75" s="33"/>
+      <c r="D75" s="33"/>
+      <c r="E75" s="34"/>
+      <c r="F75" s="28">
+        <v>6043.45</v>
+      </c>
+      <c r="G75" s="29">
+        <v>0.0549</v>
+      </c>
+      <c r="H75" s="30"/>
       <c r="J75" s="5"/>
       <c r="K75" s="5"/>
       <c r="L75" s="6"/>
       <c r="M75" s="6"/>
       <c r="N75" s="5"/>
     </row>
     <row r="76" spans="1:15" customHeight="1" ht="15.75">
-      <c r="A76" s="7"/>
-[...8 lines deleted...]
-      <c r="H76" s="41"/>
+      <c r="B76" s="22" t="s">
+        <v>152</v>
+      </c>
+      <c r="C76" s="22"/>
+      <c r="D76" s="22"/>
+      <c r="E76" s="23"/>
+      <c r="F76" s="52">
+        <v>-1250.1</v>
+      </c>
+      <c r="G76" s="53">
+        <v>-0.0113</v>
+      </c>
+      <c r="H76" s="26"/>
     </row>
     <row r="77" spans="1:15" customHeight="1" ht="15.75">
-      <c r="A77" s="7"/>
-[...8 lines deleted...]
-      <c r="H77" s="43"/>
+      <c r="B77" s="35" t="s">
+        <v>153</v>
+      </c>
+      <c r="C77" s="35"/>
+      <c r="D77" s="35"/>
+      <c r="E77" s="36"/>
+      <c r="F77" s="37">
+        <v>110011.5</v>
+      </c>
+      <c r="G77" s="38">
+        <v>1</v>
+      </c>
+      <c r="H77" s="39"/>
     </row>
     <row r="78" spans="1:15" customHeight="1" ht="15.75">
-      <c r="A78" s="7"/>
-[...8 lines deleted...]
-      <c r="H78" s="43"/>
+      <c r="B78" s="2"/>
       <c r="J78" s="7"/>
       <c r="K78" s="7"/>
       <c r="L78" s="7"/>
       <c r="M78" s="7"/>
       <c r="N78" s="7"/>
     </row>
     <row r="79" spans="1:15" customHeight="1" ht="15.75">
-      <c r="A79" s="7"/>
-[...10 lines deleted...]
-      <c r="H79" s="43"/>
       <c r="J79" s="7"/>
       <c r="K79" s="7"/>
       <c r="L79" s="7"/>
       <c r="M79" s="7"/>
       <c r="N79" s="7"/>
     </row>
     <row r="80" spans="1:15" customHeight="1" ht="15.75">
-      <c r="A80" s="7"/>
-[...8 lines deleted...]
-      <c r="H80" s="43"/>
+      <c r="B80" s="2"/>
       <c r="J80" s="7"/>
       <c r="K80" s="7"/>
       <c r="L80" s="7"/>
       <c r="M80" s="7"/>
       <c r="N80" s="7"/>
     </row>
     <row r="81" spans="1:15" customHeight="1" ht="15.75">
-      <c r="A81" s="46"/>
-[...12 lines deleted...]
-      <c r="H81" s="43"/>
+      <c r="A81" s="7"/>
+      <c r="B81" s="40" t="s">
+        <v>154</v>
+      </c>
+      <c r="C81" s="54"/>
+      <c r="D81" s="54"/>
+      <c r="E81" s="54"/>
+      <c r="F81" s="54"/>
+      <c r="G81" s="54"/>
+      <c r="H81" s="41"/>
       <c r="J81" s="7"/>
       <c r="K81" s="7"/>
       <c r="L81" s="7"/>
       <c r="M81" s="7"/>
       <c r="N81" s="7"/>
     </row>
     <row r="82" spans="1:15" customHeight="1" ht="15.75">
-      <c r="A82" s="46"/>
-[...8 lines deleted...]
-      </c>
+      <c r="A82" s="7"/>
+      <c r="B82" s="42" t="s">
+        <v>155</v>
+      </c>
+      <c r="C82" s="48"/>
+      <c r="D82" s="48"/>
       <c r="E82" s="48"/>
       <c r="F82" s="48"/>
       <c r="G82" s="48"/>
       <c r="H82" s="43"/>
       <c r="J82" s="7"/>
       <c r="K82" s="7"/>
       <c r="L82" s="7"/>
       <c r="M82" s="7"/>
       <c r="N82" s="7"/>
     </row>
     <row r="83" spans="1:15" customHeight="1" ht="15.75">
-      <c r="A83" s="46"/>
-[...8 lines deleted...]
-      </c>
+      <c r="A83" s="7"/>
+      <c r="B83" s="42" t="s">
+        <v>156</v>
+      </c>
+      <c r="C83" s="48"/>
+      <c r="D83" s="48"/>
       <c r="E83" s="48"/>
       <c r="F83" s="48"/>
       <c r="G83" s="48"/>
       <c r="H83" s="43"/>
       <c r="J83" s="7"/>
       <c r="K83" s="7"/>
       <c r="L83" s="7"/>
       <c r="M83" s="7"/>
       <c r="N83" s="7"/>
     </row>
     <row r="84" spans="1:15" customHeight="1" ht="15.75">
-      <c r="A84" s="46"/>
-[...7 lines deleted...]
-        <v>62.4994</v>
+      <c r="A84" s="7"/>
+      <c r="B84" s="55"/>
+      <c r="C84" s="44">
+        <v>46325</v>
+      </c>
+      <c r="D84" s="44">
+        <v>46295</v>
       </c>
       <c r="E84" s="48"/>
       <c r="F84" s="48"/>
       <c r="G84" s="48"/>
       <c r="H84" s="43"/>
       <c r="J84" s="7"/>
       <c r="K84" s="7"/>
       <c r="L84" s="7"/>
       <c r="M84" s="7"/>
       <c r="N84" s="7"/>
     </row>
     <row r="85" spans="1:15" customHeight="1" ht="15.75">
       <c r="A85" s="7"/>
-      <c r="B85" s="42" t="s">
-[...3 lines deleted...]
-      <c r="D85" s="48"/>
+      <c r="B85" s="55" t="s">
+        <v>157</v>
+      </c>
+      <c r="C85" s="45"/>
+      <c r="D85" s="45"/>
       <c r="E85" s="48"/>
       <c r="F85" s="48"/>
       <c r="G85" s="48"/>
       <c r="H85" s="43"/>
     </row>
     <row r="86" spans="1:15" customHeight="1" ht="15.75">
-      <c r="A86" s="7"/>
-[...4 lines deleted...]
-      <c r="D86" s="48"/>
+      <c r="A86" s="46"/>
+      <c r="B86" s="55" t="s">
+        <v>158</v>
+      </c>
+      <c r="C86" s="47">
+        <v>50.7012</v>
+      </c>
+      <c r="D86" s="47">
+        <v>53.6862</v>
+      </c>
       <c r="E86" s="48"/>
       <c r="F86" s="48"/>
       <c r="G86" s="48"/>
       <c r="H86" s="43"/>
       <c r="J86" s="3"/>
     </row>
     <row r="87" spans="1:15" customHeight="1" ht="15.75">
-      <c r="A87" s="7"/>
-[...4 lines deleted...]
-      <c r="D87" s="48"/>
+      <c r="A87" s="46"/>
+      <c r="B87" s="55" t="s">
+        <v>159</v>
+      </c>
+      <c r="C87" s="47">
+        <v>50.7026</v>
+      </c>
+      <c r="D87" s="47">
+        <v>53.6877</v>
+      </c>
       <c r="E87" s="48"/>
       <c r="F87" s="48"/>
       <c r="G87" s="48"/>
       <c r="H87" s="43"/>
     </row>
     <row r="88" spans="1:15" customHeight="1" ht="15.75">
-      <c r="A88" s="7"/>
-[...4 lines deleted...]
-      <c r="D88" s="48"/>
+      <c r="A88" s="46"/>
+      <c r="B88" s="55" t="s">
+        <v>160</v>
+      </c>
+      <c r="C88" s="47">
+        <v>58.9684</v>
+      </c>
+      <c r="D88" s="47">
+        <v>62.3712</v>
+      </c>
       <c r="E88" s="48"/>
       <c r="F88" s="48"/>
       <c r="G88" s="48"/>
       <c r="H88" s="43"/>
     </row>
     <row r="89" spans="1:15" customHeight="1" ht="15.75">
-      <c r="A89" s="7"/>
-[...4 lines deleted...]
-      <c r="D89" s="48"/>
+      <c r="A89" s="46"/>
+      <c r="B89" s="55" t="s">
+        <v>161</v>
+      </c>
+      <c r="C89" s="47">
+        <v>57.899</v>
+      </c>
+      <c r="D89" s="47">
+        <v>61.2401</v>
+      </c>
       <c r="E89" s="48"/>
       <c r="F89" s="48"/>
       <c r="G89" s="48"/>
       <c r="H89" s="43"/>
     </row>
     <row r="90" spans="1:15" customHeight="1" ht="15.75">
       <c r="A90" s="7"/>
       <c r="B90" s="42" t="s">
-        <v>156</v>
+        <v>162</v>
       </c>
       <c r="C90" s="48"/>
       <c r="D90" s="48"/>
       <c r="E90" s="48"/>
       <c r="F90" s="48"/>
       <c r="G90" s="48"/>
       <c r="H90" s="43"/>
     </row>
     <row r="91" spans="1:15" customHeight="1" ht="15.75">
       <c r="A91" s="7"/>
       <c r="B91" s="42" t="s">
-        <v>157</v>
+        <v>163</v>
       </c>
       <c r="C91" s="48"/>
       <c r="D91" s="48"/>
       <c r="E91" s="48"/>
       <c r="F91" s="48"/>
       <c r="G91" s="48"/>
       <c r="H91" s="43"/>
     </row>
     <row r="92" spans="1:15" customHeight="1" ht="15.75">
       <c r="A92" s="7"/>
-      <c r="B92" s="54"/>
-[...49 lines deleted...]
-    </row>
+      <c r="B92" s="42" t="s">
+        <v>164</v>
+      </c>
+      <c r="C92" s="48"/>
+      <c r="D92" s="48"/>
+      <c r="E92" s="48"/>
+      <c r="F92" s="48"/>
+      <c r="G92" s="48"/>
+      <c r="H92" s="43"/>
+    </row>
+    <row r="93" spans="1:15" customHeight="1" ht="15.75">
+      <c r="A93" s="7"/>
+      <c r="B93" s="49" t="s">
+        <v>165</v>
+      </c>
+      <c r="C93" s="48"/>
+      <c r="D93" s="48"/>
+      <c r="E93" s="48"/>
+      <c r="F93" s="48"/>
+      <c r="G93" s="48"/>
+      <c r="H93" s="43"/>
+    </row>
+    <row r="94" spans="1:15" customHeight="1" ht="15.75">
+      <c r="A94" s="7"/>
+      <c r="B94" s="42" t="s">
+        <v>166</v>
+      </c>
+      <c r="C94" s="48"/>
+      <c r="D94" s="48"/>
+      <c r="E94" s="48"/>
+      <c r="F94" s="48"/>
+      <c r="G94" s="48"/>
+      <c r="H94" s="43"/>
+    </row>
+    <row r="95" spans="1:15" customHeight="1" ht="15.75">
+      <c r="A95" s="7"/>
+      <c r="B95" s="42" t="s">
+        <v>167</v>
+      </c>
+      <c r="C95" s="48"/>
+      <c r="D95" s="48"/>
+      <c r="E95" s="48"/>
+      <c r="F95" s="48"/>
+      <c r="G95" s="48"/>
+      <c r="H95" s="43"/>
+    </row>
+    <row r="96" spans="1:15" customHeight="1" ht="15.75">
+      <c r="A96" s="7"/>
+      <c r="B96" s="42" t="s">
+        <v>168</v>
+      </c>
+      <c r="C96" s="48"/>
+      <c r="D96" s="48"/>
+      <c r="E96" s="48"/>
+      <c r="F96" s="48"/>
+      <c r="G96" s="48"/>
+      <c r="H96" s="43"/>
+    </row>
+    <row r="97" spans="1:15" customHeight="1" ht="15.75">
+      <c r="A97" s="7"/>
+      <c r="B97" s="56"/>
+      <c r="C97" s="57"/>
+      <c r="D97" s="57"/>
+      <c r="E97" s="57"/>
+      <c r="F97" s="57"/>
+      <c r="G97" s="57"/>
+      <c r="H97" s="58"/>
+    </row>
+    <row r="99" spans="1:15" customHeight="1" ht="15.75"/>
     <row r="100" spans="1:15" customHeight="1" ht="39.75">
-      <c r="B100" s="63"/>
-[...1 lines deleted...]
-      <c r="D100" s="65"/>
+      <c r="B100" s="50" t="s">
+        <v>169</v>
+      </c>
+      <c r="C100" s="51" t="s">
+        <v>170</v>
+      </c>
+      <c r="D100" s="51" t="s">
+        <v>171</v>
+      </c>
       <c r="E100" s="2"/>
     </row>
-    <row r="101" spans="1:15" customHeight="1" ht="15.75">
-[...11 lines deleted...]
-        <v>166</v>
+    <row r="101" spans="1:15" customHeight="1" ht="39.75">
+      <c r="B101" s="60" t="s">
+        <v>172</v>
+      </c>
+      <c r="C101" s="61"/>
+      <c r="D101" s="60" t="s">
+        <v>173</v>
+      </c>
+      <c r="E101" s="2"/>
+    </row>
+    <row r="102" spans="1:15" customHeight="1" ht="39.75">
+      <c r="B102" s="64" t="s">
+        <v>174</v>
+      </c>
+      <c r="C102" s="62"/>
+      <c r="D102" s="66"/>
+      <c r="E102" s="2"/>
+    </row>
+    <row r="103" spans="1:15" customHeight="1" ht="39.75">
+      <c r="B103" s="64"/>
+      <c r="C103" s="62"/>
+      <c r="D103" s="66"/>
+      <c r="E103" s="2"/>
+    </row>
+    <row r="104" spans="1:15" customHeight="1" ht="39.75">
+      <c r="B104" s="64"/>
+      <c r="C104" s="62"/>
+      <c r="D104" s="66"/>
+      <c r="E104" s="2"/>
+    </row>
+    <row r="105" spans="1:15" customHeight="1" ht="39.75">
+      <c r="B105" s="65"/>
+      <c r="C105" s="63"/>
+      <c r="D105" s="67"/>
+      <c r="E105" s="2"/>
+    </row>
+    <row r="106" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B106" s="9" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="107" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B107" s="9" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="108" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B108" s="9" t="s">
+        <v>177</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
-    <mergeCell ref="C96:C100"/>
-[...1 lines deleted...]
-    <mergeCell ref="D97:D100"/>
+    <mergeCell ref="C101:C105"/>
+    <mergeCell ref="B102:B105"/>
+    <mergeCell ref="D102:D105"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G1" location="'Sheet1'!A1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader>&amp;L&amp;"Arial"&amp;9&amp;K0078D7 INTERNAL&amp;1#_x000D_</oddHeader>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>