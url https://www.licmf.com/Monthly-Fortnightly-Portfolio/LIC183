--- v0 (2026-07-14)
+++ v1 (2026-08-03)
@@ -9,473 +9,491 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LDMNMF" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LDGETF'!$J$66:$N$82</definedName>
-    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LDGSEC'!$J$65:$N$81</definedName>
+    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LDGETF'!$J$68:$N$83</definedName>
+    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LDGSEC'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LDINPF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LDMIPF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LDMNMF'!$J$68:$N$84</definedName>
-    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="1">'LDONTF'!$J$65:$N$81</definedName>
+    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="1">'LDONTF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="2">'LDSAPF'!$J$68:$N$84</definedName>
-    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="3">'LDSTDF'!$J$68:$N$83</definedName>
-    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="4">'LDUSTF'!$J$68:$N$83</definedName>
+    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="3">'LDSTDF'!$J$68:$N$84</definedName>
+    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="4">'LDUSTF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="5">'LLIQDF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL">'LDBOND'!$J$68:$N$84</definedName>
-    <definedName name="JPM_Footer_disp" localSheetId="0">'LDGETF'!$J$72:$N$82</definedName>
-    <definedName name="JPM_Footer_disp" localSheetId="0">'LDGSEC'!$J$71:$N$81</definedName>
+    <definedName name="JPM_Footer_disp" localSheetId="0">'LDGETF'!$J$73:$N$83</definedName>
+    <definedName name="JPM_Footer_disp" localSheetId="0">'LDGSEC'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LDINPF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LDMIPF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LDMNMF'!$J$74:$N$84</definedName>
-    <definedName name="JPM_Footer_disp" localSheetId="1">'LDONTF'!$J$71:$N$81</definedName>
+    <definedName name="JPM_Footer_disp" localSheetId="1">'LDONTF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="2">'LDSAPF'!$J$74:$N$84</definedName>
-    <definedName name="JPM_Footer_disp" localSheetId="3">'LDSTDF'!$J$74:$N$83</definedName>
-    <definedName name="JPM_Footer_disp" localSheetId="4">'LDUSTF'!$J$73:$N$83</definedName>
+    <definedName name="JPM_Footer_disp" localSheetId="3">'LDSTDF'!$J$74:$N$84</definedName>
+    <definedName name="JPM_Footer_disp" localSheetId="4">'LDUSTF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="5">'LLIQDF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp">'LDBOND'!$J$74:$N$84</definedName>
-    <definedName name="JPM_Footer_disp12" localSheetId="0">'LDGETF'!$J$66:$N$84</definedName>
-    <definedName name="JPM_Footer_disp12" localSheetId="0">'LDGSEC'!$J$65:$N$83</definedName>
+    <definedName name="JPM_Footer_disp12" localSheetId="0">'LDGETF'!$J$68:$N$85</definedName>
+    <definedName name="JPM_Footer_disp12" localSheetId="0">'LDGSEC'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LDINPF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LDMIPF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LDMNMF'!$J$68:$N$86</definedName>
-    <definedName name="JPM_Footer_disp12" localSheetId="1">'LDONTF'!$J$65:$N$83</definedName>
+    <definedName name="JPM_Footer_disp12" localSheetId="1">'LDONTF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="2">'LDSAPF'!$J$68:$N$86</definedName>
-    <definedName name="JPM_Footer_disp12" localSheetId="3">'LDSTDF'!$J$68:$N$85</definedName>
-    <definedName name="JPM_Footer_disp12" localSheetId="4">'LDUSTF'!$J$68:$N$85</definedName>
+    <definedName name="JPM_Footer_disp12" localSheetId="3">'LDSTDF'!$J$68:$N$86</definedName>
+    <definedName name="JPM_Footer_disp12" localSheetId="4">'LDUSTF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="5">'LLIQDF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12">'LDBOND'!$J$68:$N$86</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="161">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="167">
   <si>
     <t>LIC MF MONEY MARKET FUND</t>
   </si>
   <si>
     <t>Index</t>
   </si>
   <si>
-    <t>Monthly Portfolio Statement as on June 30,2026</t>
+    <t>Fortnightly Portfolio Statement as on July 15,2026</t>
   </si>
   <si>
     <t>Name of the Instrument</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>Industry / Rating</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Market/Fair Value (Rounded, Rs. In Lacs)</t>
   </si>
   <si>
     <t>Rounded, % to Net Assets</t>
   </si>
   <si>
     <t>Yield</t>
   </si>
   <si>
     <t>Debt Instruments</t>
   </si>
   <si>
     <t>(a)Listed / Awaiting listing on stock Exchanges</t>
   </si>
   <si>
     <t>7.33% Government of India</t>
   </si>
   <si>
     <t>IN0020230119</t>
   </si>
   <si>
     <t>SOVEREIGN</t>
   </si>
   <si>
+    <t>6.58% State Government of Gujarat</t>
+  </si>
+  <si>
+    <t>IN1520200347</t>
+  </si>
+  <si>
     <t>Sub Total</t>
   </si>
   <si>
     <t>(b)Privately Placed/Unlisted</t>
   </si>
   <si>
     <t>NIL</t>
   </si>
   <si>
     <t>(c)Securitised Debt Instruments</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>Money Market Instruments</t>
   </si>
   <si>
     <t>Certificate of Deposit</t>
   </si>
   <si>
-    <t>ICICI Bank Ltd. #</t>
+    <t>ICICI Bank Ltd. ** #</t>
   </si>
   <si>
     <t>INE090AD6279</t>
   </si>
   <si>
     <t>CRISIL A1+</t>
   </si>
   <si>
     <t>Indian Bank ** #</t>
   </si>
   <si>
     <t>INE562A16QE7</t>
   </si>
   <si>
     <t>FITCH A1+</t>
   </si>
   <si>
     <t>National Bk for Agriculture &amp; Rural Dev. ** #</t>
   </si>
   <si>
     <t>INE261F16AK6</t>
   </si>
   <si>
     <t>National Bk for Financing Infra and Dev ** #</t>
   </si>
   <si>
     <t>INE0KUG16012</t>
   </si>
   <si>
+    <t>National Bk for Agriculture &amp; Rural Dev. #</t>
+  </si>
+  <si>
     <t>INE261F16AF6</t>
   </si>
   <si>
     <t>Small Industries Development Bk of India #</t>
   </si>
   <si>
     <t>INE556F16CB4</t>
   </si>
   <si>
-    <t>Canara Bank #</t>
-[...2 lines deleted...]
-    <t>INE476A16H43</t>
+    <t>HDFC Bank Ltd. ** #</t>
+  </si>
+  <si>
+    <t>INE040A16HW5</t>
+  </si>
+  <si>
+    <t>INE562A16QN8</t>
+  </si>
+  <si>
+    <t>Canara Bank ** #</t>
+  </si>
+  <si>
+    <t>INE476A16G10</t>
+  </si>
+  <si>
+    <t>Bank of Baroda ** #</t>
+  </si>
+  <si>
+    <t>INE028A16LC4</t>
+  </si>
+  <si>
+    <t>Axis Bank Ltd. ** #</t>
+  </si>
+  <si>
+    <t>INE238AD6CP1</t>
+  </si>
+  <si>
+    <t>INE556F16CC2</t>
+  </si>
+  <si>
+    <t>INE261F16AO8</t>
+  </si>
+  <si>
+    <t>INE090AD6337</t>
+  </si>
+  <si>
+    <t>Small Industries Development Bk of India ** #</t>
+  </si>
+  <si>
+    <t>INE556F16CD0</t>
+  </si>
+  <si>
+    <t>INE040A16IK8</t>
+  </si>
+  <si>
+    <t>Bank of India ** #</t>
+  </si>
+  <si>
+    <t>INE084A16FT3</t>
+  </si>
+  <si>
+    <t>Punjab National Bank ** #</t>
+  </si>
+  <si>
+    <t>INE160A16UM5</t>
+  </si>
+  <si>
+    <t>INE040A16HY1</t>
+  </si>
+  <si>
+    <t>Bank of Baroda #</t>
+  </si>
+  <si>
+    <t>INE028A16KK9</t>
+  </si>
+  <si>
+    <t>Indian Bank #</t>
+  </si>
+  <si>
+    <t>INE562A16QM0</t>
+  </si>
+  <si>
+    <t>INE028A16KT0</t>
+  </si>
+  <si>
+    <t>INE556F16BU6</t>
+  </si>
+  <si>
+    <t>INE476A16G36</t>
+  </si>
+  <si>
+    <t>Axis Bank Ltd. #</t>
+  </si>
+  <si>
+    <t>INE238AD6CO4</t>
+  </si>
+  <si>
+    <t>INE028A16MQ2</t>
+  </si>
+  <si>
+    <t>ICRA A1+</t>
+  </si>
+  <si>
+    <t>UCO Bank ** #</t>
+  </si>
+  <si>
+    <t>INE691A16MA1</t>
   </si>
   <si>
     <t>HDFC Bank Ltd. #</t>
   </si>
   <si>
-    <t>INE040A16HW5</t>
-[...97 lines deleted...]
-  <si>
     <t>INE040A16IJ0</t>
   </si>
   <si>
     <t>Commercial Paper</t>
   </si>
   <si>
     <t>ICICI Securities Ltd. **</t>
   </si>
   <si>
     <t>INE763G14H25</t>
   </si>
   <si>
     <t>INE763G14F76</t>
   </si>
   <si>
     <t>Embassy Office Parks REIT **</t>
   </si>
   <si>
     <t>INE041014080</t>
   </si>
   <si>
     <t>Angel One Ltd. **</t>
   </si>
   <si>
     <t>INE732I14DL7</t>
   </si>
   <si>
-    <t>Kotak Securities Ltd. **</t>
-[...4 lines deleted...]
-  <si>
     <t>LIC Housing Finance Ltd. **</t>
   </si>
   <si>
     <t>INE115A14FT0</t>
   </si>
   <si>
     <t>Indostar Capital Finance Ltd. **</t>
   </si>
   <si>
     <t>INE896L14FB0</t>
   </si>
   <si>
     <t>INE896L14FA2</t>
   </si>
   <si>
+    <t>Jamnagar Utilities &amp; Power Pvt. Ltd. **</t>
+  </si>
+  <si>
+    <t>INE936D14428</t>
+  </si>
+  <si>
+    <t>Time Technoplast Ltd. **</t>
+  </si>
+  <si>
+    <t>INE508G14JE7</t>
+  </si>
+  <si>
     <t>Fedbank Financial Services Ltd. **</t>
   </si>
   <si>
     <t>INE007N14EU3</t>
   </si>
   <si>
     <t>360 One Prime Ltd. **</t>
   </si>
   <si>
     <t>INE248U14TC4</t>
   </si>
   <si>
     <t>Sundaram Finance Ltd. **</t>
   </si>
   <si>
     <t>INE660A14ZB1</t>
   </si>
   <si>
     <t>INE896L14FG9</t>
   </si>
   <si>
-    <t>Time Technoplast Ltd. **</t>
-[...1 lines deleted...]
-  <si>
     <t>INE508G14IK6</t>
   </si>
   <si>
     <t>INE508G14IN0</t>
   </si>
   <si>
     <t>INE508G14IU5</t>
   </si>
   <si>
     <t>Treasury Bill</t>
   </si>
   <si>
     <t>182 DAYS TBILL RED 19-11-2026</t>
   </si>
   <si>
     <t>IN002026Y071</t>
   </si>
   <si>
     <t>182 DAYS TBILL RED 17-12-2026</t>
   </si>
   <si>
     <t>IN002026Y113</t>
   </si>
   <si>
+    <t>182 DAYS TBILL RED 14-01-2027</t>
+  </si>
+  <si>
+    <t>IN002026Y154</t>
+  </si>
+  <si>
     <t>Others</t>
   </si>
   <si>
     <t>Investment in Mutual fund</t>
   </si>
   <si>
     <t>SBI CDMDF--A2</t>
   </si>
   <si>
     <t>INF0RQ622028</t>
   </si>
   <si>
+    <t>Treps / Reverse Repo</t>
+  </si>
+  <si>
+    <t>Treps</t>
+  </si>
+  <si>
     <t>Net Receivables / (Payables)</t>
   </si>
   <si>
     <t>GRAND TOTAL</t>
   </si>
   <si>
     <t>#  Unlisted Security</t>
   </si>
   <si>
     <t>**  Non Traded Security</t>
   </si>
   <si>
     <t>i) Securities in default beyond its maturity date: Nil</t>
   </si>
   <si>
-    <t>ii) Total value and percentage of illiquid equity shares as on June 30, 2026: Nil</t>
+    <t>ii) Total value and percentage of illiquid equity shares as on July 15, 2026: Nil</t>
   </si>
   <si>
     <t>iii)</t>
   </si>
   <si>
     <t>NAV</t>
   </si>
   <si>
     <t>Regular Plan - Growth Option</t>
   </si>
   <si>
     <t>Regular Plan - IDCW Option</t>
   </si>
   <si>
     <t>Direct Plan - Growth Option</t>
   </si>
   <si>
     <t>Direct Plan - IDCW Option</t>
   </si>
   <si>
-    <t>iv) Dividend declared during the month June 30, 2026 under the IDCW Option of the Scheme is Nil.</t>
-[...14 lines deleted...]
-    <t>ix) Funds parked in short term deposit as on June 30, 2026: Nil</t>
+    <t>iv) Dividend declared during the month July 15, 2026 under the IDCW Option of the Scheme is Nil.</t>
+  </si>
+  <si>
+    <t>v) No bonus declared during the period ended July 15, 2026.</t>
+  </si>
+  <si>
+    <t>vi) Total outstanding exposure in derivative instruments as on July 15, 2026 is Nil.</t>
+  </si>
+  <si>
+    <t>vii) Total market value of investments in Foreign Securities/ American Depositary Receipts/ Global Depositary Receipts/ Overseas ETFs as at July 15, 2026 is Nil.</t>
+  </si>
+  <si>
+    <t>viii) Average maturity period: 0.53 Years</t>
+  </si>
+  <si>
+    <t>ix) Funds parked in short term deposit as on July 15, 2026: Nil</t>
   </si>
   <si>
     <t>x) The details of repo transactions of the scheme in corporate debt securities: Nil</t>
   </si>
   <si>
-    <t>xi) LIC MF Arbitrage Fund has invested (inter scheme investments) in LIC MF Money Market Fund. Market value of such investments as on June 30, 2026 is Rs. 3967.99 Lakhs.</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">     LIC MF Equity Savings Fund has invested (inter scheme investments) in LIC MF Money Market Fund. Market value of such investments as on June 30, 2026 is Rs. 50.67 Lakhs.</t>
+    <t>xi) LIC MF Arbitrage Fund has invested (inter scheme investments) in LIC MF Money Market Fund. Market value of such investments as on July 15, 2026 is Rs. 3973.65 Lakhs.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">     LIC MF Equity Savings Fund has invested (inter scheme investments) in LIC MF Money Market Fund. Market value of such investments as on July 15, 2026 is Rs. 50.74 Lakhs.</t>
   </si>
   <si>
     <t>The product is suitable for investors who are seeking*</t>
   </si>
   <si>
     <t>Scheme Riskometer#</t>
   </si>
   <si>
     <t>Benchmark Riskometer (as 
 applicable) #</t>
   </si>
   <si>
     <t>•Income over short term.</t>
   </si>
   <si>
     <t>As per AMFI Tier I Benchmark i . e . NIFTY Money Market Index A-I</t>
   </si>
   <si>
     <t>•Investment in money market instruments with maturity upto one year.</t>
   </si>
   <si>
     <t>*Investors should consult their financial advisers if in doubt about whether the product is suitable for them.</t>
   </si>
   <si>
     <t xml:space="preserve">#The Scheme and Benchmark riskometer disclosed above is latest available riskometer, for any updates please visit the AMC’s website (https://www.licmf.com/downloads/risk-o-meter-disclosure). </t>
@@ -492,84 +510,84 @@
   <si>
     <t>Relatively Low (Class A)</t>
   </si>
   <si>
     <t xml:space="preserve">Moderate (Class B) </t>
   </si>
   <si>
     <t xml:space="preserve">Relatively High (Class C) </t>
   </si>
   <si>
     <t>Interest Rate Risk</t>
   </si>
   <si>
     <t>Relatively Low (Class I)</t>
   </si>
   <si>
     <t>B-I*</t>
   </si>
   <si>
     <t>Moderate (Class II)</t>
   </si>
   <si>
     <t>Relatively High (Class III)</t>
   </si>
   <si>
-    <t>*B-III - A Relatively High Interest Rate Risk and Moderate Credit Risk</t>
+    <t>*B-I - A Relatively Low Interest Rate Risk and Moderate Credit Risk.</t>
   </si>
   <si>
     <t>Portfolio Information</t>
   </si>
   <si>
     <t>Scheme Name :</t>
   </si>
   <si>
     <t>LIC MF Money Market Fund</t>
   </si>
   <si>
     <t>Description (if any)</t>
   </si>
   <si>
     <t>Money Market Fund</t>
   </si>
   <si>
     <t>Annualised Portfolio YTM* :</t>
   </si>
   <si>
     <t>Macaulay Duration</t>
   </si>
   <si>
-    <t>0.64 Years</t>
+    <t>0.53 Years</t>
   </si>
   <si>
     <t>Residual Maturity</t>
   </si>
   <si>
     <t xml:space="preserve">As on (Date) </t>
   </si>
   <si>
-    <t>30 June 2026</t>
+    <t>15 July 2026</t>
   </si>
   <si>
     <t>* in case of semi annual YTM, it will be annualised</t>
   </si>
   <si>
     <t>As the Regular and Direct plans have a common portfolio, the Portfolio yield given above is at the Scheme level</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="#,##0.000"/>
     <numFmt numFmtId="165" formatCode="#,##0.00_);\(##,##0\)"/>
     <numFmt numFmtId="166" formatCode="#,##0.00_);\(##,##0.00\)"/>
     <numFmt numFmtId="167" formatCode="0.00%_);\(0.00%\)"/>
     <numFmt numFmtId="168" formatCode="[$-1009]mmmm\ d\,\ yyyy;@"/>
     <numFmt numFmtId="169" formatCode="#,##0.0000"/>
   </numFmts>
   <fonts count="10">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
@@ -841,99 +859,99 @@
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
     </border>
     <border>
-      <left style="medium">
-[...3 lines deleted...]
-    <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FF000000"/>
+      </left>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="92">
+  <cellXfs count="90">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
@@ -1034,142 +1052,136 @@
     </xf>
     <xf xfId="0" fontId="2" numFmtId="164" fillId="2" borderId="7" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="4" fillId="2" borderId="7" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="10" fillId="2" borderId="7" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="10" fillId="2" borderId="7" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="8" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="9" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="10" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="11" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="1" quotePrefix="1" numFmtId="168" fillId="2" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="1" numFmtId="169" fillId="2" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="10" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="12" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" readingOrder="1"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="13" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" readingOrder="1"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="14" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="7" numFmtId="0" fillId="2" borderId="12" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="8" numFmtId="0" fillId="2" borderId="15" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="8" numFmtId="0" fillId="2" borderId="16" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="9" numFmtId="0" fillId="2" borderId="17" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="7" numFmtId="4" fillId="2" borderId="17" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="18" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="7" numFmtId="0" fillId="2" borderId="17" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="19" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="20" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="21" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="22" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3" readingOrder="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="13" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3" readingOrder="1"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false" readingOrder="1"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
-    </xf>
-[...25 lines deleted...]
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="8" numFmtId="0" fillId="2" borderId="23" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="8" numFmtId="0" fillId="2" borderId="15" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="13" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="24" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="16" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="5" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
@@ -1189,81 +1201,81 @@
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3" readingOrder="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image311.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image512.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>352425</xdr:colOff>
-      <xdr:row>113</xdr:row>
+      <xdr:row>120</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2628900" cy="1866900"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>104775</xdr:colOff>
-      <xdr:row>113</xdr:row>
+      <xdr:row>120</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2476500" cy="1914525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 2" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -1542,66 +1554,66 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O138"/>
+  <dimension ref="A1:O145"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="H1" sqref="H1"/>
+      <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="true" defaultRowHeight="15.75" defaultColWidth="9.140625" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.5703125" customWidth="true" style="1"/>
     <col min="2" max="2" width="65.5703125" customWidth="true" style="8"/>
     <col min="3" max="3" width="45.5703125" customWidth="true" style="8"/>
     <col min="4" max="4" width="45.5703125" customWidth="true" style="8"/>
     <col min="5" max="5" width="45.5703125" customWidth="true" style="1"/>
     <col min="6" max="6" width="16.42578125" customWidth="true" style="1"/>
     <col min="7" max="7" width="15.28515625" customWidth="true" style="7"/>
-    <col min="8" max="8" width="7.42578125" customWidth="true" style="9"/>
+    <col min="8" max="8" width="5.42578125" customWidth="true" style="9"/>
     <col min="9" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="10.7109375" customWidth="true" style="1"/>
     <col min="11" max="11" width="10.42578125" customWidth="true" style="1"/>
     <col min="12" max="12" width="14.42578125" customWidth="true" style="1"/>
     <col min="13" max="13" width="15.28515625" customWidth="true" style="1"/>
     <col min="14" max="14" width="12.5703125" customWidth="true" style="1"/>
     <col min="15" max="15" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" customHeight="1" ht="15.75">
       <c r="B1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="10" t="s">
         <v>1</v>
       </c>
       <c r="H1" s="2"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="15.75">
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
@@ -1666,2021 +1678,2109 @@
     <row r="7" spans="1:15" customHeight="1" ht="15.75">
       <c r="B7" s="23" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="24"/>
       <c r="D7" s="24"/>
       <c r="E7" s="25"/>
       <c r="F7" s="26"/>
       <c r="G7" s="27"/>
       <c r="H7" s="28"/>
     </row>
     <row r="8" spans="1:15" customHeight="1" ht="15.75">
       <c r="B8" s="24" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="24" t="s">
         <v>13</v>
       </c>
       <c r="D8" s="24" t="s">
         <v>14</v>
       </c>
       <c r="E8" s="25">
         <v>17500000</v>
       </c>
       <c r="F8" s="26">
-        <v>17823.44</v>
+        <v>17859.55</v>
       </c>
       <c r="G8" s="27">
-        <v>0.0468</v>
+        <v>0.0424</v>
       </c>
       <c r="H8" s="28">
-        <v>0.054533</v>
+        <v>0.055078</v>
       </c>
     </row>
     <row r="9" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B9" s="23" t="s">
+      <c r="B9" s="24" t="s">
         <v>15</v>
       </c>
-      <c r="C9" s="23"/>
-[...8 lines deleted...]
-      <c r="H9" s="32"/>
+      <c r="C9" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="E9" s="25">
+        <v>15000000</v>
+      </c>
+      <c r="F9" s="26">
+        <v>15368.66</v>
+      </c>
+      <c r="G9" s="27">
+        <v>0.0365</v>
+      </c>
+      <c r="H9" s="28">
+        <v>0.058841</v>
+      </c>
     </row>
     <row r="10" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B10" s="24"/>
-[...5 lines deleted...]
-      <c r="H10" s="28"/>
+      <c r="B10" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="C10" s="23"/>
+      <c r="D10" s="23"/>
+      <c r="E10" s="29"/>
+      <c r="F10" s="30">
+        <v>33228.21</v>
+      </c>
+      <c r="G10" s="31">
+        <v>0.0789</v>
+      </c>
+      <c r="H10" s="32"/>
     </row>
     <row r="11" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B11" s="23" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B11" s="24"/>
       <c r="C11" s="24"/>
       <c r="D11" s="24"/>
       <c r="E11" s="25"/>
       <c r="F11" s="26"/>
       <c r="G11" s="27"/>
       <c r="H11" s="28"/>
     </row>
     <row r="12" spans="1:15" customHeight="1" ht="15.75">
       <c r="B12" s="23" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C12" s="24"/>
       <c r="D12" s="24"/>
       <c r="E12" s="25"/>
-      <c r="F12" s="33" t="s">
+      <c r="F12" s="26"/>
+      <c r="G12" s="27"/>
+      <c r="H12" s="28"/>
+    </row>
+    <row r="13" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B13" s="23" t="s">
         <v>17</v>
       </c>
-      <c r="G12" s="34" t="s">
-[...5 lines deleted...]
-      <c r="B13" s="24"/>
       <c r="C13" s="24"/>
       <c r="D13" s="24"/>
       <c r="E13" s="25"/>
-      <c r="F13" s="26"/>
-      <c r="G13" s="27"/>
+      <c r="F13" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" s="34" t="s">
+        <v>19</v>
+      </c>
       <c r="H13" s="28"/>
     </row>
     <row r="14" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B14" s="23" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B14" s="24"/>
       <c r="C14" s="24"/>
       <c r="D14" s="24"/>
       <c r="E14" s="25"/>
       <c r="F14" s="26"/>
       <c r="G14" s="27"/>
       <c r="H14" s="28"/>
     </row>
     <row r="15" spans="1:15" customHeight="1" ht="15.75">
       <c r="B15" s="23" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="C15" s="24"/>
       <c r="D15" s="24"/>
       <c r="E15" s="25"/>
-      <c r="F15" s="33" t="s">
+      <c r="F15" s="26"/>
+      <c r="G15" s="27"/>
+      <c r="H15" s="28"/>
+    </row>
+    <row r="16" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B16" s="23" t="s">
         <v>17</v>
       </c>
-      <c r="G15" s="34" t="s">
-[...5 lines deleted...]
-      <c r="B16" s="24"/>
       <c r="C16" s="24"/>
       <c r="D16" s="24"/>
       <c r="E16" s="25"/>
-      <c r="F16" s="26"/>
-      <c r="G16" s="27"/>
+      <c r="F16" s="33" t="s">
+        <v>19</v>
+      </c>
+      <c r="G16" s="34" t="s">
+        <v>19</v>
+      </c>
       <c r="H16" s="28"/>
     </row>
     <row r="17" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B17" s="35" t="s">
-[...11 lines deleted...]
-      <c r="H17" s="32"/>
+      <c r="B17" s="24"/>
+      <c r="C17" s="24"/>
+      <c r="D17" s="24"/>
+      <c r="E17" s="25"/>
+      <c r="F17" s="26"/>
+      <c r="G17" s="27"/>
+      <c r="H17" s="28"/>
     </row>
     <row r="18" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B18" s="24"/>
-[...5 lines deleted...]
-      <c r="H18" s="28"/>
+      <c r="B18" s="35" t="s">
+        <v>21</v>
+      </c>
+      <c r="C18" s="35"/>
+      <c r="D18" s="35"/>
+      <c r="E18" s="36"/>
+      <c r="F18" s="30">
+        <v>33228.21</v>
+      </c>
+      <c r="G18" s="31">
+        <v>0.0789</v>
+      </c>
+      <c r="H18" s="32"/>
     </row>
     <row r="19" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B19" s="23" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B19" s="24"/>
       <c r="C19" s="24"/>
       <c r="D19" s="24"/>
       <c r="E19" s="25"/>
       <c r="F19" s="26"/>
       <c r="G19" s="27"/>
       <c r="H19" s="28"/>
     </row>
     <row r="20" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B20" s="24"/>
+      <c r="B20" s="23" t="s">
+        <v>22</v>
+      </c>
       <c r="C20" s="24"/>
       <c r="D20" s="24"/>
       <c r="E20" s="25"/>
       <c r="F20" s="26"/>
       <c r="G20" s="27"/>
       <c r="H20" s="28"/>
     </row>
     <row r="21" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B21" s="23" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B21" s="24"/>
       <c r="C21" s="24"/>
       <c r="D21" s="24"/>
       <c r="E21" s="25"/>
       <c r="F21" s="26"/>
       <c r="G21" s="27"/>
       <c r="H21" s="28"/>
     </row>
     <row r="22" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B22" s="24" t="s">
-[...2 lines deleted...]
-      <c r="C22" s="24" t="s">
+      <c r="B22" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="D22" s="24" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="C22" s="24"/>
+      <c r="D22" s="24"/>
+      <c r="E22" s="25"/>
+      <c r="F22" s="26"/>
+      <c r="G22" s="27"/>
+      <c r="H22" s="28"/>
     </row>
     <row r="23" spans="1:15" customHeight="1" ht="15.75">
       <c r="B23" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="C23" s="24" t="s">
         <v>25</v>
       </c>
-      <c r="C23" s="24" t="s">
+      <c r="D23" s="24" t="s">
         <v>26</v>
       </c>
-      <c r="D23" s="24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E23" s="25">
-        <v>3000</v>
+        <v>3500</v>
       </c>
       <c r="F23" s="26">
-        <v>14476.04</v>
+        <v>16859.17</v>
       </c>
       <c r="G23" s="27">
-        <v>0.038</v>
+        <v>0.04</v>
       </c>
       <c r="H23" s="28">
-        <v>0.067751</v>
+        <v>0.071149</v>
       </c>
     </row>
     <row r="24" spans="1:15" customHeight="1" ht="15.75">
       <c r="B24" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="C24" s="24" t="s">
         <v>28</v>
       </c>
-      <c r="C24" s="24" t="s">
+      <c r="D24" s="24" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="E24" s="25">
         <v>3000</v>
       </c>
       <c r="F24" s="26">
-        <v>14373.69</v>
+        <v>14490.5</v>
       </c>
       <c r="G24" s="27">
-        <v>0.0378</v>
+        <v>0.0344</v>
       </c>
       <c r="H24" s="28">
-        <v>0.06885</v>
+        <v>0.071299</v>
       </c>
     </row>
     <row r="25" spans="1:15" customHeight="1" ht="15.75">
       <c r="B25" s="24" t="s">
         <v>30</v>
       </c>
       <c r="C25" s="24" t="s">
         <v>31</v>
       </c>
       <c r="D25" s="24" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="E25" s="25">
         <v>3000</v>
       </c>
       <c r="F25" s="26">
-        <v>14337.26</v>
+        <v>14382.92</v>
       </c>
       <c r="G25" s="27">
-        <v>0.0377</v>
+        <v>0.0341</v>
       </c>
       <c r="H25" s="28">
-        <v>0.069149</v>
+        <v>0.0725</v>
       </c>
     </row>
     <row r="26" spans="1:15" customHeight="1" ht="15.75">
       <c r="B26" s="24" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="C26" s="24" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D26" s="24" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="E26" s="25">
-        <v>2500</v>
+        <v>3000</v>
       </c>
       <c r="F26" s="26">
-        <v>12034.63</v>
+        <v>14347.83</v>
       </c>
       <c r="G26" s="27">
-        <v>0.0316</v>
+        <v>0.0341</v>
       </c>
       <c r="H26" s="28">
-        <v>0.068851</v>
+        <v>0.07245</v>
       </c>
     </row>
     <row r="27" spans="1:15" customHeight="1" ht="15.75">
       <c r="B27" s="24" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C27" s="24" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D27" s="24" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="E27" s="25">
         <v>2500</v>
       </c>
       <c r="F27" s="26">
-        <v>11973.85</v>
+        <v>12045.41</v>
       </c>
       <c r="G27" s="27">
-        <v>0.0315</v>
+        <v>0.0286</v>
       </c>
       <c r="H27" s="28">
-        <v>0.069133</v>
+        <v>0.0725</v>
       </c>
     </row>
     <row r="28" spans="1:15" customHeight="1" ht="15.75">
       <c r="B28" s="24" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C28" s="24" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D28" s="24" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="E28" s="25">
         <v>2500</v>
       </c>
       <c r="F28" s="26">
-        <v>11954.54</v>
+        <v>11982.8</v>
       </c>
       <c r="G28" s="27">
-        <v>0.0314</v>
+        <v>0.0284</v>
       </c>
       <c r="H28" s="28">
-        <v>0.0677</v>
+        <v>0.072599</v>
       </c>
     </row>
     <row r="29" spans="1:15" customHeight="1" ht="15.75">
       <c r="B29" s="24" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C29" s="24" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D29" s="24" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="E29" s="25">
         <v>2000</v>
       </c>
       <c r="F29" s="26">
-        <v>9756.42</v>
+        <v>9773.47</v>
       </c>
       <c r="G29" s="27">
-        <v>0.0256</v>
+        <v>0.0232</v>
       </c>
       <c r="H29" s="28">
-        <v>0.067501</v>
+        <v>0.0705</v>
       </c>
     </row>
     <row r="30" spans="1:15" customHeight="1" ht="15.75">
       <c r="B30" s="24" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C30" s="24" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D30" s="24" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="E30" s="25">
         <v>2000</v>
       </c>
       <c r="F30" s="26">
-        <v>9702.74</v>
+        <v>9715.96</v>
       </c>
       <c r="G30" s="27">
-        <v>0.0255</v>
+        <v>0.0231</v>
       </c>
       <c r="H30" s="28">
-        <v>0.06696</v>
+        <v>0.070201</v>
       </c>
     </row>
     <row r="31" spans="1:15" customHeight="1" ht="15.75">
       <c r="B31" s="24" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C31" s="24" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D31" s="24" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="E31" s="25">
         <v>2000</v>
       </c>
       <c r="F31" s="26">
-        <v>9632.74</v>
+        <v>9642.62</v>
       </c>
       <c r="G31" s="27">
-        <v>0.0253</v>
+        <v>0.0229</v>
       </c>
       <c r="H31" s="28">
-        <v>0.067883</v>
+        <v>0.071199</v>
       </c>
     </row>
     <row r="32" spans="1:15" customHeight="1" ht="15.75">
       <c r="B32" s="24" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C32" s="24" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D32" s="24" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="E32" s="25">
         <v>2000</v>
       </c>
       <c r="F32" s="26">
-        <v>9624.3</v>
+        <v>9633.56</v>
       </c>
       <c r="G32" s="27">
-        <v>0.0253</v>
+        <v>0.0229</v>
       </c>
       <c r="H32" s="28">
-        <v>0.067849</v>
+        <v>0.071199</v>
       </c>
     </row>
     <row r="33" spans="1:15" customHeight="1" ht="15.75">
       <c r="B33" s="24" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C33" s="24" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D33" s="24" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="E33" s="25">
         <v>2000</v>
       </c>
       <c r="F33" s="26">
-        <v>9608.94</v>
+        <v>9579.27</v>
       </c>
       <c r="G33" s="27">
-        <v>0.0252</v>
+        <v>0.0227</v>
       </c>
       <c r="H33" s="28">
-        <v>0.067829</v>
+        <v>0.07125</v>
       </c>
     </row>
     <row r="34" spans="1:15" customHeight="1" ht="15.75">
       <c r="B34" s="24" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="C34" s="24" t="s">
         <v>47</v>
       </c>
       <c r="D34" s="24" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="E34" s="25">
         <v>2000</v>
       </c>
       <c r="F34" s="26">
-        <v>9593.97</v>
+        <v>9571.63</v>
       </c>
       <c r="G34" s="27">
-        <v>0.0252</v>
+        <v>0.0227</v>
       </c>
       <c r="H34" s="28">
-        <v>0.068351</v>
+        <v>0.072601</v>
       </c>
     </row>
     <row r="35" spans="1:15" customHeight="1" ht="15.75">
       <c r="B35" s="24" t="s">
-        <v>46</v>
+        <v>30</v>
       </c>
       <c r="C35" s="24" t="s">
         <v>48</v>
       </c>
       <c r="D35" s="24" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="E35" s="25">
         <v>2000</v>
       </c>
       <c r="F35" s="26">
-        <v>9569.9</v>
+        <v>9550.41</v>
       </c>
       <c r="G35" s="27">
-        <v>0.0251</v>
+        <v>0.0227</v>
       </c>
       <c r="H35" s="28">
-        <v>0.068351</v>
+        <v>0.0725</v>
       </c>
     </row>
     <row r="36" spans="1:15" customHeight="1" ht="15.75">
       <c r="B36" s="24" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="C36" s="24" t="s">
         <v>49</v>
       </c>
       <c r="D36" s="24" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="E36" s="25">
         <v>2000</v>
       </c>
       <c r="F36" s="26">
-        <v>9565.69</v>
+        <v>9531.78</v>
       </c>
       <c r="G36" s="27">
-        <v>0.0251</v>
+        <v>0.0226</v>
       </c>
       <c r="H36" s="28">
-        <v>0.06905</v>
+        <v>0.07115</v>
       </c>
     </row>
     <row r="37" spans="1:15" customHeight="1" ht="15.75">
       <c r="B37" s="24" t="s">
         <v>50</v>
       </c>
       <c r="C37" s="24" t="s">
         <v>51</v>
       </c>
       <c r="D37" s="24" t="s">
-        <v>52</v>
+        <v>26</v>
       </c>
       <c r="E37" s="25">
         <v>2000</v>
       </c>
       <c r="F37" s="26">
-        <v>9561.63</v>
+        <v>9522.69</v>
       </c>
       <c r="G37" s="27">
-        <v>0.0251</v>
+        <v>0.0226</v>
       </c>
       <c r="H37" s="28">
-        <v>0.067749</v>
+        <v>0.0726</v>
       </c>
     </row>
     <row r="38" spans="1:15" customHeight="1" ht="15.75">
       <c r="B38" s="24" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="C38" s="24" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="D38" s="24" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="E38" s="25">
-        <v>2000</v>
+        <v>1500</v>
       </c>
       <c r="F38" s="26">
-        <v>9546.23</v>
+        <v>7230.27</v>
       </c>
       <c r="G38" s="27">
-        <v>0.0251</v>
+        <v>0.0172</v>
       </c>
       <c r="H38" s="28">
-        <v>0.06885</v>
+        <v>0.071667</v>
       </c>
     </row>
     <row r="39" spans="1:15" customHeight="1" ht="15.75">
       <c r="B39" s="24" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="C39" s="24" t="s">
         <v>54</v>
       </c>
       <c r="D39" s="24" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="E39" s="25">
-        <v>2000</v>
+        <v>1500</v>
       </c>
       <c r="F39" s="26">
-        <v>9528.62</v>
+        <v>7192.28</v>
       </c>
       <c r="G39" s="27">
-        <v>0.025</v>
+        <v>0.0171</v>
       </c>
       <c r="H39" s="28">
-        <v>0.067628</v>
+        <v>0.0723</v>
       </c>
     </row>
     <row r="40" spans="1:15" customHeight="1" ht="15.75">
       <c r="B40" s="24" t="s">
         <v>55</v>
       </c>
       <c r="C40" s="24" t="s">
         <v>56</v>
       </c>
       <c r="D40" s="24" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="E40" s="25">
-        <v>2000</v>
+        <v>1500</v>
       </c>
       <c r="F40" s="26">
-        <v>9518.52</v>
+        <v>7176.27</v>
       </c>
       <c r="G40" s="27">
-        <v>0.025</v>
+        <v>0.017</v>
       </c>
       <c r="H40" s="28">
-        <v>0.06915</v>
+        <v>0.07128</v>
       </c>
     </row>
     <row r="41" spans="1:15" customHeight="1" ht="15.75">
       <c r="B41" s="24" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C41" s="24" t="s">
         <v>57</v>
       </c>
       <c r="D41" s="24" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="E41" s="25">
-        <v>1500</v>
+        <v>1000</v>
       </c>
       <c r="F41" s="26">
-        <v>7222.15</v>
+        <v>4881.21</v>
       </c>
       <c r="G41" s="27">
-        <v>0.019</v>
+        <v>0.0116</v>
       </c>
       <c r="H41" s="28">
-        <v>0.068499</v>
+        <v>0.070501</v>
       </c>
     </row>
     <row r="42" spans="1:15" customHeight="1" ht="15.75">
       <c r="B42" s="24" t="s">
         <v>58</v>
       </c>
       <c r="C42" s="24" t="s">
         <v>59</v>
       </c>
       <c r="D42" s="24" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="E42" s="25">
-        <v>1500</v>
+        <v>1000</v>
       </c>
       <c r="F42" s="26">
-        <v>7186.85</v>
+        <v>4876.55</v>
       </c>
       <c r="G42" s="27">
-        <v>0.0189</v>
+        <v>0.0116</v>
       </c>
       <c r="H42" s="28">
-        <v>0.06885</v>
+        <v>0.07</v>
       </c>
     </row>
     <row r="43" spans="1:15" customHeight="1" ht="15.75">
       <c r="B43" s="24" t="s">
         <v>60</v>
       </c>
       <c r="C43" s="24" t="s">
         <v>61</v>
       </c>
       <c r="D43" s="24" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="E43" s="25">
-        <v>1500</v>
+        <v>1000</v>
       </c>
       <c r="F43" s="26">
-        <v>7171.97</v>
+        <v>4868.54</v>
       </c>
       <c r="G43" s="27">
-        <v>0.0188</v>
+        <v>0.0116</v>
       </c>
       <c r="H43" s="28">
-        <v>0.067864</v>
+        <v>0.069901</v>
       </c>
     </row>
     <row r="44" spans="1:15" customHeight="1" ht="15.75">
       <c r="B44" s="24" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="C44" s="24" t="s">
         <v>62</v>
       </c>
       <c r="D44" s="24" t="s">
-        <v>52</v>
+        <v>29</v>
       </c>
       <c r="E44" s="25">
-        <v>1100</v>
+        <v>1000</v>
       </c>
       <c r="F44" s="26">
-        <v>5374.7</v>
+        <v>4862</v>
       </c>
       <c r="G44" s="27">
-        <v>0.0141</v>
+        <v>0.0115</v>
       </c>
       <c r="H44" s="28">
-        <v>0.067001</v>
+        <v>0.07</v>
       </c>
     </row>
     <row r="45" spans="1:15" customHeight="1" ht="15.75">
       <c r="B45" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="C45" s="24" t="s">
         <v>63</v>
       </c>
-      <c r="C45" s="24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D45" s="24" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="E45" s="25">
         <v>1000</v>
       </c>
       <c r="F45" s="26">
-        <v>4872.94</v>
+        <v>4853.09</v>
       </c>
       <c r="G45" s="27">
-        <v>0.0128</v>
+        <v>0.0115</v>
       </c>
       <c r="H45" s="28">
-        <v>0.067501</v>
+        <v>0.071286</v>
       </c>
     </row>
     <row r="46" spans="1:15" customHeight="1" ht="15.75">
       <c r="B46" s="24" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="C46" s="24" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="D46" s="24" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="E46" s="25">
         <v>1000</v>
       </c>
       <c r="F46" s="26">
-        <v>4868.63</v>
+        <v>4814.97</v>
       </c>
       <c r="G46" s="27">
-        <v>0.0128</v>
+        <v>0.0114</v>
       </c>
       <c r="H46" s="28">
-        <v>0.067</v>
+        <v>0.071199</v>
       </c>
     </row>
     <row r="47" spans="1:15" customHeight="1" ht="15.75">
       <c r="B47" s="24" t="s">
-        <v>25</v>
+        <v>65</v>
       </c>
       <c r="C47" s="24" t="s">
         <v>66</v>
       </c>
       <c r="D47" s="24" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="E47" s="25">
         <v>1000</v>
       </c>
       <c r="F47" s="26">
-        <v>4860.89</v>
+        <v>4802.87</v>
       </c>
       <c r="G47" s="27">
-        <v>0.0128</v>
+        <v>0.0114</v>
       </c>
       <c r="H47" s="28">
-        <v>0.066959</v>
+        <v>0.071001</v>
       </c>
     </row>
     <row r="48" spans="1:15" customHeight="1" ht="15.75">
       <c r="B48" s="24" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="C48" s="24" t="s">
         <v>67</v>
       </c>
       <c r="D48" s="24" t="s">
-        <v>24</v>
+        <v>68</v>
       </c>
       <c r="E48" s="25">
-        <v>1000</v>
+        <v>500</v>
       </c>
       <c r="F48" s="26">
-        <v>4846.07</v>
+        <v>2432.4</v>
       </c>
       <c r="G48" s="27">
-        <v>0.0127</v>
+        <v>0.0058</v>
       </c>
       <c r="H48" s="28">
-        <v>0.068199</v>
+        <v>0.070449</v>
       </c>
     </row>
     <row r="49" spans="1:15" customHeight="1" ht="15.75">
       <c r="B49" s="24" t="s">
-        <v>40</v>
+        <v>69</v>
       </c>
       <c r="C49" s="24" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D49" s="24" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="E49" s="25">
-        <v>1000</v>
+        <v>500</v>
       </c>
       <c r="F49" s="26">
-        <v>4810.34</v>
+        <v>2432.24</v>
       </c>
       <c r="G49" s="27">
-        <v>0.0126</v>
+        <v>0.0058</v>
       </c>
       <c r="H49" s="28">
-        <v>0.067883</v>
+        <v>0.072124</v>
       </c>
     </row>
     <row r="50" spans="1:15" customHeight="1" ht="15.75">
       <c r="B50" s="24" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C50" s="24" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="D50" s="24" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="E50" s="25">
         <v>500</v>
       </c>
       <c r="F50" s="26">
-        <v>2428.74</v>
+        <v>2428.15</v>
       </c>
       <c r="G50" s="27">
-        <v>0.0064</v>
+        <v>0.0058</v>
       </c>
       <c r="H50" s="28">
-        <v>0.06865</v>
+        <v>0.071525</v>
       </c>
     </row>
     <row r="51" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B51" s="24" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="B51" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="C51" s="23"/>
+      <c r="D51" s="23"/>
+      <c r="E51" s="29"/>
+      <c r="F51" s="30">
+        <v>233480.86</v>
+      </c>
+      <c r="G51" s="31">
+        <v>0.5541</v>
+      </c>
+      <c r="H51" s="32"/>
     </row>
     <row r="52" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B52" s="23" t="s">
-[...11 lines deleted...]
-      <c r="H52" s="32"/>
+      <c r="B52" s="24"/>
+      <c r="C52" s="24"/>
+      <c r="D52" s="24"/>
+      <c r="E52" s="25"/>
+      <c r="F52" s="26"/>
+      <c r="G52" s="27"/>
+      <c r="H52" s="28"/>
     </row>
     <row r="53" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B53" s="24"/>
+      <c r="B53" s="23" t="s">
+        <v>73</v>
+      </c>
       <c r="C53" s="24"/>
       <c r="D53" s="24"/>
       <c r="E53" s="25"/>
       <c r="F53" s="26"/>
       <c r="G53" s="27"/>
       <c r="H53" s="28"/>
     </row>
     <row r="54" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B54" s="23" t="s">
-[...7 lines deleted...]
-      <c r="H54" s="28"/>
+      <c r="B54" s="24" t="s">
+        <v>74</v>
+      </c>
+      <c r="C54" s="24" t="s">
+        <v>75</v>
+      </c>
+      <c r="D54" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="E54" s="25">
+        <v>3000</v>
+      </c>
+      <c r="F54" s="26">
+        <v>14707.79</v>
+      </c>
+      <c r="G54" s="27">
+        <v>0.0349</v>
+      </c>
+      <c r="H54" s="28">
+        <v>0.073998</v>
+      </c>
     </row>
     <row r="55" spans="1:15" customHeight="1" ht="15.75">
       <c r="B55" s="24" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C55" s="24" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="D55" s="24" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="E55" s="25">
         <v>3000</v>
       </c>
       <c r="F55" s="26">
-        <v>14674.94</v>
+        <v>14360.94</v>
       </c>
       <c r="G55" s="27">
-        <v>0.0386</v>
+        <v>0.0341</v>
       </c>
       <c r="H55" s="28">
-        <v>0.071551</v>
+        <v>0.07485</v>
       </c>
     </row>
     <row r="56" spans="1:15" customHeight="1" ht="15.75">
       <c r="B56" s="24" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="C56" s="24" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="D56" s="24" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="E56" s="25">
         <v>3000</v>
       </c>
       <c r="F56" s="26">
-        <v>14325.3</v>
+        <v>14298.29</v>
       </c>
       <c r="G56" s="27">
-        <v>0.0376</v>
+        <v>0.0339</v>
       </c>
       <c r="H56" s="28">
-        <v>0.074099</v>
+        <v>0.07495</v>
       </c>
     </row>
     <row r="57" spans="1:15" customHeight="1" ht="15.75">
       <c r="B57" s="24" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="C57" s="24" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="D57" s="24" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="E57" s="25">
         <v>3000</v>
       </c>
       <c r="F57" s="26">
-        <v>14286.68</v>
+        <v>13895.7</v>
       </c>
       <c r="G57" s="27">
-        <v>0.0375</v>
+        <v>0.033</v>
       </c>
       <c r="H57" s="28">
-        <v>0.07175</v>
+        <v>0.0879</v>
       </c>
     </row>
     <row r="58" spans="1:15" customHeight="1" ht="15.75">
       <c r="B58" s="24" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="C58" s="24" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="D58" s="24" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="E58" s="25">
-        <v>3000</v>
+        <v>2000</v>
       </c>
       <c r="F58" s="26">
-        <v>13878.42</v>
+        <v>9550.39</v>
       </c>
       <c r="G58" s="27">
-        <v>0.0365</v>
+        <v>0.0227</v>
       </c>
       <c r="H58" s="28">
-        <v>0.0855</v>
+        <v>0.0722</v>
       </c>
     </row>
     <row r="59" spans="1:15" customHeight="1" ht="15.75">
       <c r="B59" s="24" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="C59" s="24" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="D59" s="24" t="s">
-        <v>52</v>
+        <v>26</v>
       </c>
       <c r="E59" s="25">
-        <v>2000</v>
+        <v>1500</v>
       </c>
       <c r="F59" s="26">
-        <v>9840.94</v>
+        <v>7180.64</v>
       </c>
       <c r="G59" s="27">
-        <v>0.0259</v>
+        <v>0.017</v>
       </c>
       <c r="H59" s="28">
-        <v>0.068599</v>
+        <v>0.086349</v>
       </c>
     </row>
     <row r="60" spans="1:15" customHeight="1" ht="15.75">
       <c r="B60" s="24" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C60" s="24" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="D60" s="24" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="E60" s="25">
-        <v>2000</v>
+        <v>1500</v>
       </c>
       <c r="F60" s="26">
-        <v>9540.09</v>
+        <v>7167.65</v>
       </c>
       <c r="G60" s="27">
-        <v>0.0251</v>
+        <v>0.017</v>
       </c>
       <c r="H60" s="28">
-        <v>0.06955</v>
+        <v>0.08635</v>
       </c>
     </row>
     <row r="61" spans="1:15" customHeight="1" ht="15.75">
       <c r="B61" s="24" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="C61" s="24" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="D61" s="24" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="E61" s="25">
-        <v>1500</v>
+        <v>1000</v>
       </c>
       <c r="F61" s="26">
-        <v>7165.07</v>
+        <v>4970.61</v>
       </c>
       <c r="G61" s="27">
-        <v>0.0188</v>
+        <v>0.0118</v>
       </c>
       <c r="H61" s="28">
-        <v>0.08405</v>
+        <v>0.065399</v>
       </c>
     </row>
     <row r="62" spans="1:15" customHeight="1" ht="15.75">
       <c r="B62" s="24" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="C62" s="24" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="D62" s="24" t="s">
-        <v>24</v>
+        <v>68</v>
       </c>
       <c r="E62" s="25">
-        <v>1500</v>
+        <v>1000</v>
       </c>
       <c r="F62" s="26">
-        <v>7152.48</v>
+        <v>4814.18</v>
       </c>
       <c r="G62" s="27">
-        <v>0.0188</v>
+        <v>0.0114</v>
       </c>
       <c r="H62" s="28">
-        <v>0.084049</v>
+        <v>0.08005</v>
       </c>
     </row>
     <row r="63" spans="1:15" customHeight="1" ht="15.75">
       <c r="B63" s="24" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="C63" s="24" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="D63" s="24" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="E63" s="25">
         <v>1000</v>
       </c>
       <c r="F63" s="26">
-        <v>4786.36</v>
+        <v>4795.16</v>
       </c>
       <c r="G63" s="27">
-        <v>0.0126</v>
+        <v>0.0114</v>
       </c>
       <c r="H63" s="28">
-        <v>0.07685</v>
+        <v>0.07915</v>
       </c>
     </row>
     <row r="64" spans="1:15" customHeight="1" ht="15.75">
       <c r="B64" s="24" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="C64" s="24" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="D64" s="24" t="s">
-        <v>52</v>
+        <v>68</v>
       </c>
       <c r="E64" s="25">
         <v>1000</v>
       </c>
       <c r="F64" s="26">
-        <v>4757.05</v>
+        <v>4765.82</v>
       </c>
       <c r="G64" s="27">
-        <v>0.0125</v>
+        <v>0.0113</v>
       </c>
       <c r="H64" s="28">
-        <v>0.080351</v>
+        <v>0.08265</v>
       </c>
     </row>
     <row r="65" spans="1:15" customHeight="1" ht="15.75">
       <c r="B65" s="24" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="C65" s="24" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="D65" s="24" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="E65" s="25">
         <v>1000</v>
       </c>
       <c r="F65" s="26">
-        <v>4702.6</v>
+        <v>4707.34</v>
       </c>
       <c r="G65" s="27">
-        <v>0.0124</v>
+        <v>0.0112</v>
       </c>
       <c r="H65" s="28">
-        <v>0.07375</v>
+        <v>0.07615</v>
       </c>
     </row>
     <row r="66" spans="1:15" customHeight="1" ht="15.75">
       <c r="B66" s="24" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="C66" s="24" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="D66" s="24" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="E66" s="25">
         <v>1000</v>
       </c>
       <c r="F66" s="26">
-        <v>4630.54</v>
+        <v>4637.22</v>
       </c>
       <c r="G66" s="27">
-        <v>0.0122</v>
+        <v>0.011</v>
       </c>
       <c r="H66" s="28">
-        <v>0.08825</v>
+        <v>0.09065</v>
       </c>
     </row>
     <row r="67" spans="1:15" customHeight="1" ht="15.75">
       <c r="B67" s="24" t="s">
-        <v>94</v>
+        <v>88</v>
       </c>
       <c r="C67" s="24" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="D67" s="24" t="s">
-        <v>52</v>
+        <v>68</v>
       </c>
       <c r="E67" s="25">
         <v>800</v>
       </c>
       <c r="F67" s="26">
-        <v>3966.48</v>
+        <v>3978.18</v>
       </c>
       <c r="G67" s="27">
-        <v>0.0104</v>
+        <v>0.0094</v>
       </c>
       <c r="H67" s="28">
-        <v>0.070099</v>
+        <v>0.069053</v>
       </c>
     </row>
     <row r="68" spans="1:15" customHeight="1" ht="15.75">
       <c r="B68" s="24" t="s">
-        <v>94</v>
+        <v>88</v>
       </c>
       <c r="C68" s="24" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="D68" s="24" t="s">
-        <v>52</v>
+        <v>68</v>
       </c>
       <c r="E68" s="25">
         <v>700</v>
       </c>
       <c r="F68" s="26">
-        <v>3432.12</v>
+        <v>3440.93</v>
       </c>
       <c r="G68" s="27">
-        <v>0.009</v>
+        <v>0.0082</v>
       </c>
       <c r="H68" s="28">
-        <v>0.0752</v>
+        <v>0.077352</v>
       </c>
       <c r="J68" s="3"/>
     </row>
     <row r="69" spans="1:15" customHeight="1" ht="15.75">
       <c r="B69" s="24" t="s">
-        <v>94</v>
+        <v>88</v>
       </c>
       <c r="C69" s="24" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="D69" s="24" t="s">
-        <v>52</v>
+        <v>68</v>
       </c>
       <c r="E69" s="25">
         <v>300</v>
       </c>
       <c r="F69" s="26">
-        <v>1466.76</v>
+        <v>1470.02</v>
       </c>
       <c r="G69" s="27">
-        <v>0.0039</v>
+        <v>0.0035</v>
       </c>
       <c r="H69" s="28">
-        <v>0.075199</v>
+        <v>0.078348</v>
       </c>
     </row>
     <row r="70" spans="1:15" customHeight="1" ht="15.75">
       <c r="B70" s="23" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="C70" s="23"/>
       <c r="D70" s="23"/>
       <c r="E70" s="29"/>
       <c r="F70" s="30">
-        <v>118605.83</v>
+        <v>118740.86</v>
       </c>
       <c r="G70" s="31">
-        <v>0.3116</v>
+        <v>0.2818</v>
       </c>
       <c r="H70" s="32"/>
       <c r="J70" s="3"/>
     </row>
     <row r="71" spans="1:15" customHeight="1" ht="15.75">
       <c r="B71" s="24"/>
       <c r="C71" s="24"/>
       <c r="D71" s="24"/>
       <c r="E71" s="25"/>
       <c r="F71" s="26"/>
       <c r="G71" s="27"/>
       <c r="H71" s="28"/>
       <c r="J71" s="3"/>
     </row>
     <row r="72" spans="1:15" customHeight="1" ht="15.75">
       <c r="B72" s="23" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="C72" s="24"/>
       <c r="D72" s="24"/>
       <c r="E72" s="25"/>
       <c r="F72" s="26"/>
       <c r="G72" s="27"/>
       <c r="H72" s="28"/>
       <c r="J72" s="3"/>
     </row>
     <row r="73" spans="1:15" customHeight="1" ht="15.75">
       <c r="B73" s="24" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="C73" s="24" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="D73" s="24" t="s">
         <v>14</v>
       </c>
       <c r="E73" s="25">
         <v>15000000</v>
       </c>
       <c r="F73" s="26">
-        <v>14692.94</v>
+        <v>14723.75</v>
       </c>
       <c r="G73" s="27">
-        <v>0.0386</v>
+        <v>0.0349</v>
       </c>
       <c r="H73" s="28">
-        <v>0.0541</v>
+        <v>0.054352</v>
       </c>
       <c r="J73" s="3"/>
     </row>
     <row r="74" spans="1:15" customHeight="1" ht="15.75">
       <c r="B74" s="24" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="C74" s="24" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="D74" s="24" t="s">
         <v>14</v>
       </c>
       <c r="E74" s="25">
         <v>10000000</v>
       </c>
       <c r="F74" s="26">
-        <v>9755.63</v>
+        <v>9774.54</v>
       </c>
       <c r="G74" s="27">
-        <v>0.0256</v>
+        <v>0.0232</v>
       </c>
       <c r="H74" s="28">
-        <v>0.0541</v>
+        <v>0.05467</v>
       </c>
       <c r="J74" s="3"/>
     </row>
     <row r="75" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B75" s="23" t="s">
-[...11 lines deleted...]
-      <c r="H75" s="32"/>
+      <c r="B75" s="24" t="s">
+        <v>105</v>
+      </c>
+      <c r="C75" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="D75" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="E75" s="25">
+        <v>10000000</v>
+      </c>
+      <c r="F75" s="26">
+        <v>9730.9</v>
+      </c>
+      <c r="G75" s="27">
+        <v>0.0231</v>
+      </c>
+      <c r="H75" s="28">
+        <v>0.05546</v>
+      </c>
       <c r="J75" s="5"/>
       <c r="K75" s="5"/>
       <c r="L75" s="6"/>
       <c r="M75" s="6"/>
       <c r="N75" s="5"/>
     </row>
     <row r="76" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B76" s="24"/>
-[...5 lines deleted...]
-      <c r="H76" s="28"/>
+      <c r="B76" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="C76" s="23"/>
+      <c r="D76" s="23"/>
+      <c r="E76" s="29"/>
+      <c r="F76" s="30">
+        <v>34229.19</v>
+      </c>
+      <c r="G76" s="31">
+        <v>0.0812</v>
+      </c>
+      <c r="H76" s="32"/>
     </row>
     <row r="77" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B77" s="35" t="s">
-[...11 lines deleted...]
-      <c r="H77" s="32"/>
+      <c r="B77" s="24"/>
+      <c r="C77" s="24"/>
+      <c r="D77" s="24"/>
+      <c r="E77" s="25"/>
+      <c r="F77" s="26"/>
+      <c r="G77" s="27"/>
+      <c r="H77" s="28"/>
     </row>
     <row r="78" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B78" s="24"/>
-[...5 lines deleted...]
-      <c r="H78" s="28"/>
+      <c r="B78" s="35" t="s">
+        <v>21</v>
+      </c>
+      <c r="C78" s="35"/>
+      <c r="D78" s="35"/>
+      <c r="E78" s="36"/>
+      <c r="F78" s="30">
+        <v>386450.91</v>
+      </c>
+      <c r="G78" s="31">
+        <v>0.9171</v>
+      </c>
+      <c r="H78" s="32"/>
       <c r="J78" s="7"/>
       <c r="K78" s="7"/>
       <c r="L78" s="7"/>
       <c r="M78" s="7"/>
       <c r="N78" s="7"/>
     </row>
     <row r="79" spans="1:15" customHeight="1" ht="15.75">
       <c r="B79" s="24"/>
       <c r="C79" s="24"/>
       <c r="D79" s="24"/>
       <c r="E79" s="25"/>
       <c r="F79" s="26"/>
       <c r="G79" s="27"/>
       <c r="H79" s="28"/>
       <c r="J79" s="7"/>
       <c r="K79" s="7"/>
       <c r="L79" s="7"/>
       <c r="M79" s="7"/>
       <c r="N79" s="7"/>
     </row>
     <row r="80" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B80" s="23" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B80" s="24"/>
       <c r="C80" s="24"/>
       <c r="D80" s="24"/>
       <c r="E80" s="25"/>
       <c r="F80" s="26"/>
       <c r="G80" s="27"/>
       <c r="H80" s="28"/>
       <c r="J80" s="7"/>
       <c r="K80" s="7"/>
       <c r="L80" s="7"/>
       <c r="M80" s="7"/>
       <c r="N80" s="7"/>
     </row>
     <row r="81" spans="1:15" customHeight="1" ht="15.75">
       <c r="B81" s="23" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="C81" s="24"/>
       <c r="D81" s="24"/>
       <c r="E81" s="25"/>
       <c r="F81" s="26"/>
       <c r="G81" s="27"/>
       <c r="H81" s="28"/>
       <c r="J81" s="7"/>
       <c r="K81" s="7"/>
       <c r="L81" s="7"/>
       <c r="M81" s="7"/>
       <c r="N81" s="7"/>
     </row>
     <row r="82" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B82" s="24" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B82" s="23" t="s">
+        <v>108</v>
+      </c>
+      <c r="C82" s="24"/>
       <c r="D82" s="24"/>
-      <c r="E82" s="25">
-[...7 lines deleted...]
-      </c>
+      <c r="E82" s="25"/>
+      <c r="F82" s="26"/>
+      <c r="G82" s="27"/>
       <c r="H82" s="28"/>
       <c r="J82" s="7"/>
       <c r="K82" s="7"/>
       <c r="L82" s="7"/>
       <c r="M82" s="7"/>
       <c r="N82" s="7"/>
     </row>
     <row r="83" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B83" s="24"/>
-      <c r="C83" s="24"/>
+      <c r="B83" s="24" t="s">
+        <v>109</v>
+      </c>
+      <c r="C83" s="24" t="s">
+        <v>110</v>
+      </c>
       <c r="D83" s="24"/>
-      <c r="E83" s="25"/>
-[...1 lines deleted...]
-      <c r="G83" s="27"/>
+      <c r="E83" s="25">
+        <v>10066.98</v>
+      </c>
+      <c r="F83" s="26">
+        <v>1197.25</v>
+      </c>
+      <c r="G83" s="27">
+        <v>0.0028</v>
+      </c>
       <c r="H83" s="28"/>
       <c r="J83" s="7"/>
       <c r="K83" s="7"/>
       <c r="L83" s="7"/>
       <c r="M83" s="7"/>
       <c r="N83" s="7"/>
     </row>
     <row r="84" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B84" s="35" t="s">
-[...11 lines deleted...]
-      <c r="H84" s="32"/>
+      <c r="B84" s="24"/>
+      <c r="C84" s="24"/>
+      <c r="D84" s="24"/>
+      <c r="E84" s="25"/>
+      <c r="F84" s="26"/>
+      <c r="G84" s="27"/>
+      <c r="H84" s="28"/>
       <c r="J84" s="7"/>
       <c r="K84" s="7"/>
       <c r="L84" s="7"/>
       <c r="M84" s="7"/>
       <c r="N84" s="7"/>
     </row>
     <row r="85" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B85" s="24" t="s">
-[...11 lines deleted...]
-      <c r="H85" s="28"/>
+      <c r="B85" s="35" t="s">
+        <v>21</v>
+      </c>
+      <c r="C85" s="35"/>
+      <c r="D85" s="35"/>
+      <c r="E85" s="36"/>
+      <c r="F85" s="30">
+        <v>1197.25</v>
+      </c>
+      <c r="G85" s="31">
+        <v>0.0028</v>
+      </c>
+      <c r="H85" s="32"/>
     </row>
     <row r="86" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B86" s="39" t="s">
-[...8 lines deleted...]
-      <c r="G86" s="42">
+      <c r="B86" s="24"/>
+      <c r="C86" s="24"/>
+      <c r="D86" s="24"/>
+      <c r="E86" s="25"/>
+      <c r="F86" s="26"/>
+      <c r="G86" s="27"/>
+      <c r="H86" s="28"/>
+      <c r="J86" s="3"/>
+    </row>
+    <row r="87" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B87" s="23" t="s">
+        <v>111</v>
+      </c>
+      <c r="C87" s="24"/>
+      <c r="D87" s="24"/>
+      <c r="E87" s="25"/>
+      <c r="F87" s="26"/>
+      <c r="G87" s="27"/>
+      <c r="H87" s="28"/>
+    </row>
+    <row r="88" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B88" s="24" t="s">
+        <v>112</v>
+      </c>
+      <c r="C88" s="24"/>
+      <c r="D88" s="24"/>
+      <c r="E88" s="25"/>
+      <c r="F88" s="26">
+        <v>36029.39</v>
+      </c>
+      <c r="G88" s="27">
+        <v>0.0855</v>
+      </c>
+      <c r="H88" s="28"/>
+    </row>
+    <row r="89" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B89" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="C89" s="23"/>
+      <c r="D89" s="23"/>
+      <c r="E89" s="29"/>
+      <c r="F89" s="30">
+        <v>36029.39</v>
+      </c>
+      <c r="G89" s="31">
+        <v>0.0855</v>
+      </c>
+      <c r="H89" s="32"/>
+    </row>
+    <row r="90" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B90" s="24"/>
+      <c r="C90" s="24"/>
+      <c r="D90" s="24"/>
+      <c r="E90" s="25"/>
+      <c r="F90" s="26"/>
+      <c r="G90" s="27"/>
+      <c r="H90" s="28"/>
+    </row>
+    <row r="91" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B91" s="35" t="s">
+        <v>21</v>
+      </c>
+      <c r="C91" s="35"/>
+      <c r="D91" s="35"/>
+      <c r="E91" s="36"/>
+      <c r="F91" s="30">
+        <v>36029.39</v>
+      </c>
+      <c r="G91" s="31">
+        <v>0.0855</v>
+      </c>
+      <c r="H91" s="32"/>
+    </row>
+    <row r="92" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B92" s="24" t="s">
+        <v>113</v>
+      </c>
+      <c r="C92" s="24"/>
+      <c r="D92" s="24"/>
+      <c r="E92" s="25"/>
+      <c r="F92" s="37">
+        <v>-35555.78</v>
+      </c>
+      <c r="G92" s="38">
+        <v>-0.0843</v>
+      </c>
+      <c r="H92" s="28"/>
+    </row>
+    <row r="93" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B93" s="39" t="s">
+        <v>114</v>
+      </c>
+      <c r="C93" s="39"/>
+      <c r="D93" s="39"/>
+      <c r="E93" s="40"/>
+      <c r="F93" s="41">
+        <v>421349.98</v>
+      </c>
+      <c r="G93" s="42">
         <v>1</v>
       </c>
-      <c r="H86" s="43"/>
-[...37 lines deleted...]
-      <c r="H93" s="47"/>
+      <c r="H93" s="43"/>
     </row>
     <row r="94" spans="1:15" customHeight="1" ht="15.75">
-      <c r="A94" s="7"/>
-[...8 lines deleted...]
-      <c r="H94" s="47"/>
+      <c r="B94" s="2"/>
     </row>
     <row r="95" spans="1:15" customHeight="1" ht="15.75">
-      <c r="A95" s="7"/>
-[...10 lines deleted...]
-      <c r="H95" s="47"/>
+      <c r="B95" s="12" t="s">
+        <v>115</v>
+      </c>
     </row>
     <row r="96" spans="1:15" customHeight="1" ht="15.75">
-      <c r="A96" s="7"/>
-[...28 lines deleted...]
-      <c r="B98" s="70" t="s">
+      <c r="B96" s="12" t="s">
         <v>116</v>
       </c>
-      <c r="C98" s="73">
-[...8 lines deleted...]
-      <c r="H98" s="47"/>
     </row>
     <row r="99" spans="1:15" customHeight="1" ht="15.75">
-      <c r="A99" s="48"/>
-      <c r="B99" s="70" t="s">
+      <c r="A99" s="7"/>
+      <c r="B99" s="44" t="s">
         <v>117</v>
       </c>
-      <c r="C99" s="73">
-[...8 lines deleted...]
-      <c r="H99" s="47"/>
+      <c r="C99" s="67"/>
+      <c r="D99" s="67"/>
+      <c r="E99" s="67"/>
+      <c r="F99" s="67"/>
+      <c r="G99" s="67"/>
+      <c r="H99" s="45"/>
     </row>
     <row r="100" spans="1:15" customHeight="1" ht="15.75">
-      <c r="A100" s="48"/>
-      <c r="B100" s="70" t="s">
+      <c r="A100" s="7"/>
+      <c r="B100" s="46" t="s">
         <v>118</v>
       </c>
-      <c r="C100" s="73">
-[...7 lines deleted...]
-      <c r="G100" s="63"/>
+      <c r="C100" s="52"/>
+      <c r="D100" s="52"/>
+      <c r="E100" s="52"/>
+      <c r="F100" s="52"/>
+      <c r="G100" s="52"/>
       <c r="H100" s="47"/>
     </row>
     <row r="101" spans="1:15" customHeight="1" ht="15.75">
       <c r="A101" s="7"/>
       <c r="B101" s="46" t="s">
         <v>119</v>
       </c>
-      <c r="C101" s="63"/>
-[...3 lines deleted...]
-      <c r="G101" s="63"/>
+      <c r="C101" s="52"/>
+      <c r="D101" s="52"/>
+      <c r="E101" s="52"/>
+      <c r="F101" s="52"/>
+      <c r="G101" s="52"/>
       <c r="H101" s="47"/>
     </row>
     <row r="102" spans="1:15" customHeight="1" ht="15.75">
       <c r="A102" s="7"/>
-      <c r="B102" s="46" t="s">
-[...6 lines deleted...]
-      <c r="G102" s="63"/>
+      <c r="B102" s="53"/>
+      <c r="C102" s="48">
+        <v>46218</v>
+      </c>
+      <c r="D102" s="48">
+        <v>46203</v>
+      </c>
+      <c r="E102" s="52"/>
+      <c r="F102" s="52"/>
+      <c r="G102" s="52"/>
       <c r="H102" s="47"/>
     </row>
     <row r="103" spans="1:15" customHeight="1" ht="15.75">
       <c r="A103" s="7"/>
-      <c r="B103" s="46" t="s">
+      <c r="B103" s="53" t="s">
+        <v>120</v>
+      </c>
+      <c r="C103" s="49"/>
+      <c r="D103" s="49"/>
+      <c r="E103" s="52"/>
+      <c r="F103" s="52"/>
+      <c r="G103" s="52"/>
+      <c r="H103" s="47"/>
+    </row>
+    <row r="104" spans="1:15" customHeight="1" ht="15.75">
+      <c r="A104" s="50"/>
+      <c r="B104" s="53" t="s">
         <v>121</v>
       </c>
-      <c r="C103" s="63"/>
-[...8 lines deleted...]
-      <c r="B104" s="49" t="s">
+      <c r="C104" s="51">
+        <v>1267.7552</v>
+      </c>
+      <c r="D104" s="51">
+        <v>1266.0599</v>
+      </c>
+      <c r="E104" s="52"/>
+      <c r="F104" s="52"/>
+      <c r="G104" s="52"/>
+      <c r="H104" s="47"/>
+    </row>
+    <row r="105" spans="1:15" customHeight="1" ht="15.75">
+      <c r="A105" s="50"/>
+      <c r="B105" s="53" t="s">
         <v>122</v>
       </c>
-      <c r="C104" s="63"/>
-[...8 lines deleted...]
-      <c r="B105" s="46" t="s">
+      <c r="C105" s="51">
+        <v>1267.7552</v>
+      </c>
+      <c r="D105" s="51">
+        <v>1266.0599</v>
+      </c>
+      <c r="E105" s="52"/>
+      <c r="F105" s="52"/>
+      <c r="G105" s="52"/>
+      <c r="H105" s="47"/>
+    </row>
+    <row r="106" spans="1:15" customHeight="1" ht="15.75">
+      <c r="A106" s="50"/>
+      <c r="B106" s="53" t="s">
         <v>123</v>
       </c>
-      <c r="C105" s="7"/>
-[...8 lines deleted...]
-      <c r="B106" s="46" t="s">
+      <c r="C106" s="51">
+        <v>1287.0458</v>
+      </c>
+      <c r="D106" s="51">
+        <v>1285.2111</v>
+      </c>
+      <c r="E106" s="52"/>
+      <c r="F106" s="52"/>
+      <c r="G106" s="52"/>
+      <c r="H106" s="47"/>
+    </row>
+    <row r="107" spans="1:15" customHeight="1" ht="15.75">
+      <c r="A107" s="50"/>
+      <c r="B107" s="53" t="s">
         <v>124</v>
       </c>
-      <c r="C106" s="63"/>
-[...15 lines deleted...]
-      <c r="G107" s="63"/>
+      <c r="C107" s="51">
+        <v>1287.0458</v>
+      </c>
+      <c r="D107" s="51">
+        <v>1285.2111</v>
+      </c>
+      <c r="E107" s="52"/>
+      <c r="F107" s="52"/>
+      <c r="G107" s="52"/>
       <c r="H107" s="47"/>
     </row>
     <row r="108" spans="1:15" customHeight="1" ht="15.75">
       <c r="A108" s="7"/>
       <c r="B108" s="46" t="s">
-        <v>126</v>
-[...5 lines deleted...]
-      <c r="G108" s="63"/>
+        <v>125</v>
+      </c>
+      <c r="C108" s="52"/>
+      <c r="D108" s="52"/>
+      <c r="E108" s="52"/>
+      <c r="F108" s="52"/>
+      <c r="G108" s="52"/>
       <c r="H108" s="47"/>
     </row>
     <row r="109" spans="1:15" customHeight="1" ht="15.75">
       <c r="A109" s="7"/>
       <c r="B109" s="46" t="s">
+        <v>126</v>
+      </c>
+      <c r="C109" s="52"/>
+      <c r="D109" s="52"/>
+      <c r="E109" s="52"/>
+      <c r="F109" s="52"/>
+      <c r="G109" s="52"/>
+      <c r="H109" s="47"/>
+    </row>
+    <row r="110" spans="1:15" customHeight="1" ht="15.75">
+      <c r="A110" s="7"/>
+      <c r="B110" s="46" t="s">
         <v>127</v>
       </c>
-      <c r="C109" s="63"/>
-[...17 lines deleted...]
-      <c r="B112" s="50" t="s">
+      <c r="C110" s="52"/>
+      <c r="D110" s="52"/>
+      <c r="E110" s="52"/>
+      <c r="F110" s="52"/>
+      <c r="G110" s="52"/>
+      <c r="H110" s="47"/>
+    </row>
+    <row r="111" spans="1:15" customHeight="1" ht="15.75">
+      <c r="A111" s="7"/>
+      <c r="B111" s="54" t="s">
         <v>128</v>
       </c>
-      <c r="C112" s="51" t="s">
+      <c r="C111" s="52"/>
+      <c r="D111" s="52"/>
+      <c r="E111" s="52"/>
+      <c r="F111" s="52"/>
+      <c r="G111" s="52"/>
+      <c r="H111" s="47"/>
+    </row>
+    <row r="112" spans="1:15" customHeight="1" ht="15.75">
+      <c r="A112" s="7"/>
+      <c r="B112" s="46" t="s">
         <v>129</v>
       </c>
-      <c r="D112" s="51" t="s">
+      <c r="C112" s="7"/>
+      <c r="D112" s="7"/>
+      <c r="E112" s="7"/>
+      <c r="F112" s="7"/>
+      <c r="G112" s="7"/>
+      <c r="H112" s="47"/>
+    </row>
+    <row r="113" spans="1:15" customHeight="1" ht="15.75">
+      <c r="A113" s="7"/>
+      <c r="B113" s="46" t="s">
         <v>130</v>
       </c>
-      <c r="E112" s="2"/>
-[...2 lines deleted...]
-      <c r="B113" s="65" t="s">
+      <c r="C113" s="52"/>
+      <c r="D113" s="52"/>
+      <c r="E113" s="52"/>
+      <c r="F113" s="52"/>
+      <c r="G113" s="52"/>
+      <c r="H113" s="47"/>
+    </row>
+    <row r="114" spans="1:15" customHeight="1" ht="15.75">
+      <c r="A114" s="7"/>
+      <c r="B114" s="46" t="s">
         <v>131</v>
       </c>
-      <c r="C113" s="81"/>
-      <c r="D113" s="66" t="s">
+      <c r="C114" s="52"/>
+      <c r="D114" s="52"/>
+      <c r="E114" s="52"/>
+      <c r="F114" s="52"/>
+      <c r="G114" s="52"/>
+      <c r="H114" s="47"/>
+    </row>
+    <row r="115" spans="1:15" customHeight="1" ht="15.75">
+      <c r="A115" s="7"/>
+      <c r="B115" s="46" t="s">
         <v>132</v>
       </c>
-      <c r="E113" s="2"/>
-[...2 lines deleted...]
-      <c r="B114" s="88" t="s">
+      <c r="C115" s="52"/>
+      <c r="D115" s="52"/>
+      <c r="E115" s="52"/>
+      <c r="F115" s="52"/>
+      <c r="G115" s="52"/>
+      <c r="H115" s="47"/>
+    </row>
+    <row r="116" spans="1:15" customHeight="1" ht="15.75">
+      <c r="A116" s="7"/>
+      <c r="B116" s="69" t="s">
         <v>133</v>
       </c>
-      <c r="C114" s="82"/>
-[...22 lines deleted...]
-      <c r="B118" s="9" t="s">
+      <c r="C116" s="70"/>
+      <c r="D116" s="70"/>
+      <c r="E116" s="70"/>
+      <c r="F116" s="70"/>
+      <c r="G116" s="70"/>
+      <c r="H116" s="71"/>
+    </row>
+    <row r="118" spans="1:15" customHeight="1" ht="15.75"/>
+    <row r="119" spans="1:15" customHeight="1" ht="39.75">
+      <c r="B119" s="55" t="s">
         <v>134</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B119" s="9" t="s">
+      <c r="C119" s="56" t="s">
         <v>135</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B120" s="9" t="s">
+      <c r="D119" s="56" t="s">
         <v>136</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B122" s="84" t="s">
+      <c r="E119" s="2"/>
+    </row>
+    <row r="120" spans="1:15" customHeight="1" ht="39.75">
+      <c r="B120" s="72" t="s">
         <v>137</v>
       </c>
-      <c r="C122" s="85"/>
-[...4 lines deleted...]
-      <c r="B123" s="53" t="s">
+      <c r="C120" s="79"/>
+      <c r="D120" s="73" t="s">
         <v>138</v>
       </c>
-      <c r="C123" s="86" t="s">
+      <c r="E120" s="2"/>
+    </row>
+    <row r="121" spans="1:15" customHeight="1" ht="39.75">
+      <c r="B121" s="86" t="s">
         <v>139</v>
       </c>
-      <c r="D123" s="86" t="s">
+      <c r="C121" s="80"/>
+      <c r="D121" s="88"/>
+      <c r="E121" s="2"/>
+    </row>
+    <row r="122" spans="1:15" customHeight="1" ht="39.75">
+      <c r="B122" s="86"/>
+      <c r="C122" s="80"/>
+      <c r="D122" s="88"/>
+      <c r="E122" s="2"/>
+    </row>
+    <row r="123" spans="1:15" customHeight="1" ht="39.75">
+      <c r="B123" s="86"/>
+      <c r="C123" s="80"/>
+      <c r="D123" s="88"/>
+      <c r="E123" s="2"/>
+    </row>
+    <row r="124" spans="1:15" customHeight="1" ht="39.75">
+      <c r="B124" s="87"/>
+      <c r="C124" s="81"/>
+      <c r="D124" s="89"/>
+      <c r="E124" s="2"/>
+    </row>
+    <row r="125" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B125" s="9" t="s">
         <v>140</v>
       </c>
-      <c r="E123" s="86" t="s">
+    </row>
+    <row r="126" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B126" s="9" t="s">
         <v>141</v>
       </c>
     </row>
-    <row r="124" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B124" s="53" t="s">
+    <row r="127" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B127" s="9" t="s">
         <v>142</v>
       </c>
-      <c r="C124" s="87"/>
-[...4 lines deleted...]
-      <c r="B125" s="53" t="s">
+    </row>
+    <row r="129" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B129" s="82" t="s">
         <v>143</v>
       </c>
-      <c r="C125" s="54"/>
-      <c r="D125" s="67" t="s">
+      <c r="C129" s="83"/>
+      <c r="D129" s="83"/>
+      <c r="E129" s="83"/>
+    </row>
+    <row r="130" spans="1:15" customHeight="1" ht="30">
+      <c r="B130" s="58" t="s">
         <v>144</v>
       </c>
-      <c r="E125" s="52"/>
-[...2 lines deleted...]
-      <c r="B126" s="53" t="s">
+      <c r="C130" s="84" t="s">
         <v>145</v>
       </c>
-      <c r="C126" s="52"/>
-[...4 lines deleted...]
-      <c r="B127" s="53" t="s">
+      <c r="D130" s="84" t="s">
         <v>146</v>
       </c>
-      <c r="C127" s="52"/>
-[...4 lines deleted...]
-      <c r="B128" s="11" t="s">
+      <c r="E130" s="84" t="s">
         <v>147</v>
       </c>
-      <c r="C128" s="56"/>
-[...6 lines deleted...]
-      <c r="C130" s="58" t="s">
+    </row>
+    <row r="131" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B131" s="58" t="s">
         <v>148</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B131" s="59" t="s">
+      <c r="C131" s="85"/>
+      <c r="D131" s="85"/>
+      <c r="E131" s="85"/>
+    </row>
+    <row r="132" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B132" s="58" t="s">
         <v>149</v>
       </c>
-      <c r="C131" s="64" t="s">
+      <c r="C132" s="59"/>
+      <c r="D132" s="74" t="s">
         <v>150</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B132" s="59" t="s">
+      <c r="E132" s="57"/>
+    </row>
+    <row r="133" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B133" s="58" t="s">
         <v>151</v>
       </c>
-      <c r="C132" s="60" t="s">
+      <c r="C133" s="57"/>
+      <c r="D133" s="75"/>
+      <c r="E133" s="57"/>
+    </row>
+    <row r="134" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B134" s="58" t="s">
         <v>152</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B133" s="59" t="s">
+      <c r="C134" s="57"/>
+      <c r="D134" s="76"/>
+      <c r="E134" s="57"/>
+    </row>
+    <row r="135" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B135" s="11" t="s">
         <v>153</v>
       </c>
-      <c r="C133" s="61">
-[...4 lines deleted...]
-      <c r="B134" s="59" t="s">
+      <c r="C135" s="61"/>
+      <c r="D135" s="60"/>
+      <c r="E135" s="60"/>
+    </row>
+    <row r="136" spans="1:15" customHeight="1" ht="15.75"/>
+    <row r="137" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B137" s="62"/>
+      <c r="C137" s="63" t="s">
         <v>154</v>
       </c>
-      <c r="C134" s="61" t="s">
+    </row>
+    <row r="138" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B138" s="64" t="s">
         <v>155</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B135" s="59" t="s">
+      <c r="C138" s="68" t="s">
         <v>156</v>
       </c>
-      <c r="C135" s="61" t="s">
-[...4 lines deleted...]
-      <c r="B136" s="59" t="s">
+    </row>
+    <row r="139" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B139" s="64" t="s">
         <v>157</v>
       </c>
-      <c r="C136" s="61" t="s">
+      <c r="C139" s="65" t="s">
         <v>158</v>
       </c>
     </row>
-    <row r="137" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B137" s="79" t="s">
+    <row r="140" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B140" s="64" t="s">
         <v>159</v>
       </c>
-      <c r="C137" s="80"/>
-[...2 lines deleted...]
-      <c r="B138" s="79" t="s">
+      <c r="C140" s="66">
+        <v>7.07</v>
+      </c>
+    </row>
+    <row r="141" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B141" s="64" t="s">
         <v>160</v>
       </c>
-      <c r="C138" s="80"/>
+      <c r="C141" s="66" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="142" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B142" s="64" t="s">
+        <v>162</v>
+      </c>
+      <c r="C142" s="66" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="143" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B143" s="64" t="s">
+        <v>163</v>
+      </c>
+      <c r="C143" s="66" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="144" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B144" s="77" t="s">
+        <v>165</v>
+      </c>
+      <c r="C144" s="78"/>
+    </row>
+    <row r="145" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B145" s="77" t="s">
+        <v>166</v>
+      </c>
+      <c r="C145" s="78"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
-    <mergeCell ref="B137:C137"/>
-[...7 lines deleted...]
-    <mergeCell ref="E123:E124"/>
+    <mergeCell ref="B144:C144"/>
+    <mergeCell ref="B145:C145"/>
+    <mergeCell ref="C120:C124"/>
+    <mergeCell ref="B121:B124"/>
+    <mergeCell ref="D121:D124"/>
+    <mergeCell ref="B129:E129"/>
+    <mergeCell ref="C130:C131"/>
+    <mergeCell ref="D130:D131"/>
+    <mergeCell ref="E130:E131"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G1" location="'Sheet1'!A1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader>&amp;L&amp;"Arial"&amp;9&amp;K0078D7 INTERNAL&amp;1#_x000D_</oddHeader>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>