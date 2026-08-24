--- v1 (2026-08-03)
+++ v2 (2026-08-24)
@@ -11,138 +11,138 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LDMNMF" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LDGETF'!$J$68:$N$83</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LDGSEC'!$J$68:$N$84</definedName>
-    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LDINPF'!$J$68:$N$84</definedName>
+    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LDINPF'!$J$16:$N$32</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LDMIPF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LDMNMF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="1">'LDONTF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="2">'LDSAPF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="3">'LDSTDF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="4">'LDUSTF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="5">'LLIQDF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL">'LDBOND'!$J$68:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LDGETF'!$J$73:$N$83</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LDGSEC'!$J$74:$N$84</definedName>
-    <definedName name="JPM_Footer_disp" localSheetId="0">'LDINPF'!$J$74:$N$84</definedName>
+    <definedName name="JPM_Footer_disp" localSheetId="0">'LDINPF'!$J$22:$N$32</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LDMIPF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LDMNMF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="1">'LDONTF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="2">'LDSAPF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="3">'LDSTDF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="4">'LDUSTF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="5">'LLIQDF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp">'LDBOND'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LDGETF'!$J$68:$N$85</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LDGSEC'!$J$68:$N$86</definedName>
-    <definedName name="JPM_Footer_disp12" localSheetId="0">'LDINPF'!$J$68:$N$86</definedName>
+    <definedName name="JPM_Footer_disp12" localSheetId="0">'LDINPF'!$J$16:$N$34</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LDMIPF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LDMNMF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="1">'LDONTF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="2">'LDSAPF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="3">'LDSTDF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="4">'LDUSTF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="5">'LLIQDF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12">'LDBOND'!$J$68:$N$86</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="167">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="170">
   <si>
     <t>LIC MF MONEY MARKET FUND</t>
   </si>
   <si>
     <t>Index</t>
   </si>
   <si>
-    <t>Fortnightly Portfolio Statement as on July 15,2026</t>
+    <t>Fortnightly Portfolio Statement as on August 15,2026</t>
   </si>
   <si>
     <t>Name of the Instrument</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>Industry / Rating</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Market/Fair Value (Rounded, Rs. In Lacs)</t>
   </si>
   <si>
     <t>Rounded, % to Net Assets</t>
   </si>
   <si>
     <t>Yield</t>
   </si>
   <si>
     <t>Debt Instruments</t>
   </si>
   <si>
     <t>(a)Listed / Awaiting listing on stock Exchanges</t>
   </si>
   <si>
-    <t>7.33% Government of India</t>
-[...2 lines deleted...]
-    <t>IN0020230119</t>
+    <t>6.58% State Government of Gujarat</t>
+  </si>
+  <si>
+    <t>IN1520200347</t>
   </si>
   <si>
     <t>SOVEREIGN</t>
   </si>
   <si>
-    <t>6.58% State Government of Gujarat</t>
-[...2 lines deleted...]
-    <t>IN1520200347</t>
+    <t>6.01% State Government of Rajasthan</t>
+  </si>
+  <si>
+    <t>IN2920210316</t>
   </si>
   <si>
     <t>Sub Total</t>
   </si>
   <si>
     <t>(b)Privately Placed/Unlisted</t>
   </si>
   <si>
     <t>NIL</t>
   </si>
   <si>
     <t>(c)Securitised Debt Instruments</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>Money Market Instruments</t>
   </si>
   <si>
     <t>Certificate of Deposit</t>
   </si>
   <si>
     <t>ICICI Bank Ltd. ** #</t>
   </si>
@@ -152,348 +152,357 @@
   <si>
     <t>CRISIL A1+</t>
   </si>
   <si>
     <t>Indian Bank ** #</t>
   </si>
   <si>
     <t>INE562A16QE7</t>
   </si>
   <si>
     <t>FITCH A1+</t>
   </si>
   <si>
     <t>National Bk for Agriculture &amp; Rural Dev. ** #</t>
   </si>
   <si>
     <t>INE261F16AK6</t>
   </si>
   <si>
     <t>National Bk for Financing Infra and Dev ** #</t>
   </si>
   <si>
     <t>INE0KUG16012</t>
   </si>
   <si>
-    <t>National Bk for Agriculture &amp; Rural Dev. #</t>
-[...1 lines deleted...]
-  <si>
     <t>INE261F16AF6</t>
   </si>
   <si>
-    <t>Small Industries Development Bk of India #</t>
+    <t>Small Industries Development Bk of India ** #</t>
   </si>
   <si>
     <t>INE556F16CB4</t>
   </si>
   <si>
+    <t>Canara Bank ** #</t>
+  </si>
+  <si>
+    <t>INE476A16H43</t>
+  </si>
+  <si>
+    <t>INE562A16QN8</t>
+  </si>
+  <si>
+    <t>Bank of Baroda ** #</t>
+  </si>
+  <si>
+    <t>INE028A16LC4</t>
+  </si>
+  <si>
+    <t>INE476A16G44</t>
+  </si>
+  <si>
+    <t>Axis Bank Ltd. ** #</t>
+  </si>
+  <si>
+    <t>INE238AD6CP1</t>
+  </si>
+  <si>
+    <t>INE261F16AO8</t>
+  </si>
+  <si>
+    <t>INE090AD6337</t>
+  </si>
+  <si>
+    <t>INE476A16K22</t>
+  </si>
+  <si>
     <t>HDFC Bank Ltd. ** #</t>
   </si>
   <si>
-    <t>INE040A16HW5</t>
-[...20 lines deleted...]
-    <t>INE238AD6CP1</t>
+    <t>INE040A16IK8</t>
+  </si>
+  <si>
+    <t>INE040A16IM4</t>
+  </si>
+  <si>
+    <t>Bank of India ** #</t>
+  </si>
+  <si>
+    <t>INE084A16FT3</t>
+  </si>
+  <si>
+    <t>Punjab National Bank ** #</t>
+  </si>
+  <si>
+    <t>INE160A16UM5</t>
+  </si>
+  <si>
+    <t>INE556F16CF5</t>
+  </si>
+  <si>
+    <t>INE028A16KK9</t>
+  </si>
+  <si>
+    <t>INE562A16QM0</t>
+  </si>
+  <si>
+    <t>INE028A16KT0</t>
+  </si>
+  <si>
+    <t>INE556F16BU6</t>
+  </si>
+  <si>
+    <t>INE476A16G36</t>
+  </si>
+  <si>
+    <t>INE238AD6CO4</t>
   </si>
   <si>
     <t>INE556F16CC2</t>
   </si>
   <si>
-    <t>INE261F16AO8</t>
-[...5 lines deleted...]
-    <t>Small Industries Development Bk of India ** #</t>
+    <t>INE261F16AP5</t>
   </si>
   <si>
     <t>INE556F16CD0</t>
   </si>
   <si>
-    <t>INE040A16IK8</t>
-[...41 lines deleted...]
-    <t>INE238AD6CO4</t>
+    <t>INE562A16RI6</t>
+  </si>
+  <si>
+    <t>UCO Bank ** #</t>
+  </si>
+  <si>
+    <t>INE691A16MA1</t>
   </si>
   <si>
     <t>INE028A16MQ2</t>
   </si>
   <si>
     <t>ICRA A1+</t>
   </si>
   <si>
-    <t>UCO Bank ** #</t>
-[...7 lines deleted...]
-  <si>
     <t>INE040A16IJ0</t>
   </si>
   <si>
     <t>Commercial Paper</t>
   </si>
   <si>
     <t>ICICI Securities Ltd. **</t>
   </si>
   <si>
+    <t>INE763G14F76</t>
+  </si>
+  <si>
     <t>INE763G14H25</t>
   </si>
   <si>
-    <t>INE763G14F76</t>
-[...1 lines deleted...]
-  <si>
     <t>Embassy Office Parks REIT **</t>
   </si>
   <si>
     <t>INE041014080</t>
   </si>
   <si>
     <t>Angel One Ltd. **</t>
   </si>
   <si>
     <t>INE732I14DL7</t>
   </si>
   <si>
+    <t>INE763G14M28</t>
+  </si>
+  <si>
     <t>LIC Housing Finance Ltd. **</t>
   </si>
   <si>
     <t>INE115A14FT0</t>
   </si>
   <si>
+    <t>Small Industries Development Bk of India **</t>
+  </si>
+  <si>
+    <t>INE556F14MP8</t>
+  </si>
+  <si>
     <t>Indostar Capital Finance Ltd. **</t>
   </si>
   <si>
     <t>INE896L14FB0</t>
   </si>
   <si>
     <t>INE896L14FA2</t>
   </si>
   <si>
-    <t>Jamnagar Utilities &amp; Power Pvt. Ltd. **</t>
-[...4 lines deleted...]
-  <si>
     <t>Time Technoplast Ltd. **</t>
   </si>
   <si>
     <t>INE508G14JE7</t>
   </si>
   <si>
     <t>Fedbank Financial Services Ltd. **</t>
   </si>
   <si>
     <t>INE007N14EU3</t>
   </si>
   <si>
     <t>360 One Prime Ltd. **</t>
   </si>
   <si>
     <t>INE248U14TC4</t>
   </si>
   <si>
     <t>Sundaram Finance Ltd. **</t>
   </si>
   <si>
     <t>INE660A14ZB1</t>
   </si>
   <si>
     <t>INE896L14FG9</t>
   </si>
   <si>
-    <t>INE508G14IK6</t>
-[...1 lines deleted...]
-  <si>
     <t>INE508G14IN0</t>
   </si>
   <si>
+    <t>INE508G14JJ6</t>
+  </si>
+  <si>
     <t>INE508G14IU5</t>
   </si>
   <si>
     <t>Treasury Bill</t>
   </si>
   <si>
     <t>182 DAYS TBILL RED 19-11-2026</t>
   </si>
   <si>
     <t>IN002026Y071</t>
   </si>
   <si>
     <t>182 DAYS TBILL RED 17-12-2026</t>
   </si>
   <si>
     <t>IN002026Y113</t>
   </si>
   <si>
     <t>182 DAYS TBILL RED 14-01-2027</t>
   </si>
   <si>
     <t>IN002026Y154</t>
   </si>
   <si>
+    <t>182 DAYS TBILL RED 05-11-2026</t>
+  </si>
+  <si>
+    <t>IN002026Y055</t>
+  </si>
+  <si>
+    <t>182 DAYS TBILL RED 04-02-2027</t>
+  </si>
+  <si>
+    <t>IN002026Y188</t>
+  </si>
+  <si>
     <t>Others</t>
   </si>
   <si>
     <t>Investment in Mutual fund</t>
   </si>
   <si>
     <t>SBI CDMDF--A2</t>
   </si>
   <si>
     <t>INF0RQ622028</t>
   </si>
   <si>
     <t>Treps / Reverse Repo</t>
   </si>
   <si>
     <t>Treps</t>
   </si>
   <si>
     <t>Net Receivables / (Payables)</t>
   </si>
   <si>
     <t>GRAND TOTAL</t>
   </si>
   <si>
     <t>#  Unlisted Security</t>
   </si>
   <si>
     <t>**  Non Traded Security</t>
   </si>
   <si>
     <t>i) Securities in default beyond its maturity date: Nil</t>
   </si>
   <si>
-    <t>ii) Total value and percentage of illiquid equity shares as on July 15, 2026: Nil</t>
+    <t>ii) Total value and percentage of illiquid equity shares as on August 15, 2026: Nil</t>
   </si>
   <si>
     <t>iii)</t>
   </si>
   <si>
     <t>NAV</t>
   </si>
   <si>
     <t>Regular Plan - Growth Option</t>
   </si>
   <si>
     <t>Regular Plan - IDCW Option</t>
   </si>
   <si>
     <t>Direct Plan - Growth Option</t>
   </si>
   <si>
     <t>Direct Plan - IDCW Option</t>
   </si>
   <si>
-    <t>iv) Dividend declared during the month July 15, 2026 under the IDCW Option of the Scheme is Nil.</t>
-[...14 lines deleted...]
-    <t>ix) Funds parked in short term deposit as on July 15, 2026: Nil</t>
+    <t>iv) Dividend declared during the month August 15, 2026 under the IDCW Option of the Scheme is Nil.</t>
+  </si>
+  <si>
+    <t>v) No bonus declared during the period ended August 15, 2026.</t>
+  </si>
+  <si>
+    <t>vi) Total outstanding exposure in derivative instruments as on August 15, 2026 is Nil.</t>
+  </si>
+  <si>
+    <t>vii) Total market value of investments in Foreign Securities/ American Depositary Receipts/ Global Depositary Receipts/ Overseas ETFs as at August 15, 2026 is Nil.</t>
+  </si>
+  <si>
+    <t>viii) Average maturity period: 0.47 Years</t>
+  </si>
+  <si>
+    <t>ix) Funds parked in short term deposit as on August 15, 2026: Nil</t>
   </si>
   <si>
     <t>x) The details of repo transactions of the scheme in corporate debt securities: Nil</t>
   </si>
   <si>
-    <t>xi) LIC MF Arbitrage Fund has invested (inter scheme investments) in LIC MF Money Market Fund. Market value of such investments as on July 15, 2026 is Rs. 3973.65 Lakhs.</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">     LIC MF Equity Savings Fund has invested (inter scheme investments) in LIC MF Money Market Fund. Market value of such investments as on July 15, 2026 is Rs. 50.74 Lakhs.</t>
+    <t>xi) LIC MF Arbitrage Fund has invested (inter scheme investments) in LIC MF Money Market Fund. Market value of such investments as on August 15, 2026 is Rs. 4002.75 Lakhs.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">     LIC MF Equity Savings Fund has invested (inter scheme investments) in LIC MF Money Market Fund. Market value of such investments as on August 15, 2026 is Rs. 51.11 Lakhs.</t>
   </si>
   <si>
     <t>The product is suitable for investors who are seeking*</t>
   </si>
   <si>
     <t>Scheme Riskometer#</t>
   </si>
   <si>
     <t>Benchmark Riskometer (as 
 applicable) #</t>
   </si>
   <si>
     <t>•Income over short term.</t>
   </si>
   <si>
     <t>As per AMFI Tier I Benchmark i . e . NIFTY Money Market Index A-I</t>
   </si>
   <si>
     <t>•Investment in money market instruments with maturity upto one year.</t>
   </si>
   <si>
     <t>*Investors should consult their financial advisers if in doubt about whether the product is suitable for them.</t>
   </si>
   <si>
     <t xml:space="preserve">#The Scheme and Benchmark riskometer disclosed above is latest available riskometer, for any updates please visit the AMC’s website (https://www.licmf.com/downloads/risk-o-meter-disclosure). </t>
@@ -534,60 +543,60 @@
   <si>
     <t>*B-I - A Relatively Low Interest Rate Risk and Moderate Credit Risk.</t>
   </si>
   <si>
     <t>Portfolio Information</t>
   </si>
   <si>
     <t>Scheme Name :</t>
   </si>
   <si>
     <t>LIC MF Money Market Fund</t>
   </si>
   <si>
     <t>Description (if any)</t>
   </si>
   <si>
     <t>Money Market Fund</t>
   </si>
   <si>
     <t>Annualised Portfolio YTM* :</t>
   </si>
   <si>
     <t>Macaulay Duration</t>
   </si>
   <si>
-    <t>0.53 Years</t>
+    <t>0.47 Years</t>
   </si>
   <si>
     <t>Residual Maturity</t>
   </si>
   <si>
     <t xml:space="preserve">As on (Date) </t>
   </si>
   <si>
-    <t>15 July 2026</t>
+    <t>15 August 2026</t>
   </si>
   <si>
     <t>* in case of semi annual YTM, it will be annualised</t>
   </si>
   <si>
     <t>As the Regular and Direct plans have a common portfolio, the Portfolio yield given above is at the Scheme level</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="#,##0.000"/>
     <numFmt numFmtId="165" formatCode="#,##0.00_);\(##,##0\)"/>
     <numFmt numFmtId="166" formatCode="#,##0.00_);\(##,##0.00\)"/>
     <numFmt numFmtId="167" formatCode="0.00%_);\(0.00%\)"/>
     <numFmt numFmtId="168" formatCode="[$-1009]mmmm\ d\,\ yyyy;@"/>
     <numFmt numFmtId="169" formatCode="#,##0.0000"/>
   </numFmts>
   <fonts count="10">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
@@ -682,51 +691,51 @@
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF2E75B6"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD8D8D8"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="25">
+  <borders count="22">
     <border/>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
@@ -857,101 +866,80 @@
       </bottom>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
-    </border>
-[...19 lines deleted...]
-      </bottom>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="90">
+  <cellXfs count="88">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
@@ -1019,263 +1007,257 @@
     </xf>
     <xf xfId="0" fontId="2" numFmtId="164" fillId="2" borderId="6" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="4" fillId="2" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="10" fillId="2" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="10" fillId="2" borderId="6" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="4" fillId="2" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="10" fillId="2" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="164" fillId="2" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="164" fillId="2" borderId="7" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="4" fillId="2" borderId="7" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="10" fillId="2" borderId="7" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="10" fillId="2" borderId="7" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="8" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="9" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="10" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="11" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" quotePrefix="1" numFmtId="168" fillId="2" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="169" fillId="2" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="10" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="12" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" readingOrder="1"/>
+    </xf>
+    <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="13" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" readingOrder="1"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="14" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="7" numFmtId="0" fillId="2" borderId="12" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="8" numFmtId="0" fillId="2" borderId="15" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="8" numFmtId="0" fillId="2" borderId="16" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="9" numFmtId="0" fillId="2" borderId="17" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="7" numFmtId="4" fillId="2" borderId="17" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="18" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="7" numFmtId="0" fillId="2" borderId="17" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
     <xf xfId="0" fontId="1" numFmtId="166" fillId="2" borderId="6" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="167" fillId="2" borderId="6" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf xfId="0" fontId="2" numFmtId="164" fillId="2" borderId="7" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0">
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="19" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3" readingOrder="1"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="13" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3" readingOrder="1"/>
+    </xf>
+    <xf xfId="0" fontId="4" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false" readingOrder="1"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="4" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="4" fillId="2" borderId="7" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0">
-[...45 lines deleted...]
-      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" readingOrder="1"/>
+    <xf xfId="0" fontId="8" numFmtId="0" fillId="2" borderId="20" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="8" numFmtId="0" fillId="2" borderId="15" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="13" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="21" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="16" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="14" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="5" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
-[...29 lines deleted...]
-      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="21" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
-[...43 lines deleted...]
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="24" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false" indent="3" readingOrder="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="16" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false" indent="3" readingOrder="1"/>
     </xf>
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="24" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="21" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3" readingOrder="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="16" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3" readingOrder="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image311.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image512.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image311.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image412.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>352425</xdr:colOff>
-      <xdr:row>120</xdr:row>
+      <xdr:row>127</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2628900" cy="1866900"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>104775</xdr:colOff>
-      <xdr:row>120</xdr:row>
+      <xdr:row>127</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2476500" cy="1914525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 2" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -1554,67 +1536,67 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O145"/>
+  <dimension ref="A1:O152"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
+    <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="true" defaultRowHeight="15.75" defaultColWidth="9.140625" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.5703125" customWidth="true" style="1"/>
     <col min="2" max="2" width="65.5703125" customWidth="true" style="8"/>
     <col min="3" max="3" width="45.5703125" customWidth="true" style="8"/>
     <col min="4" max="4" width="45.5703125" customWidth="true" style="8"/>
     <col min="5" max="5" width="45.5703125" customWidth="true" style="1"/>
     <col min="6" max="6" width="16.42578125" customWidth="true" style="1"/>
     <col min="7" max="7" width="15.28515625" customWidth="true" style="7"/>
-    <col min="8" max="8" width="5.42578125" customWidth="true" style="9"/>
-    <col min="9" max="9" width="9.140625" style="1"/>
+    <col min="8" max="8" width="6" customWidth="true" style="9"/>
+    <col min="9" max="9" width="9.85546875" customWidth="true" style="1"/>
     <col min="10" max="10" width="10.7109375" customWidth="true" style="1"/>
     <col min="11" max="11" width="10.42578125" customWidth="true" style="1"/>
     <col min="12" max="12" width="14.42578125" customWidth="true" style="1"/>
     <col min="13" max="13" width="15.28515625" customWidth="true" style="1"/>
     <col min="14" max="14" width="12.5703125" customWidth="true" style="1"/>
     <col min="15" max="15" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" customHeight="1" ht="15.75">
       <c r="B1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="10" t="s">
         <v>1</v>
       </c>
       <c r="H1" s="2"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="15.75">
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
@@ -1675,97 +1657,97 @@
       <c r="G6" s="27"/>
       <c r="H6" s="28"/>
     </row>
     <row r="7" spans="1:15" customHeight="1" ht="15.75">
       <c r="B7" s="23" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="24"/>
       <c r="D7" s="24"/>
       <c r="E7" s="25"/>
       <c r="F7" s="26"/>
       <c r="G7" s="27"/>
       <c r="H7" s="28"/>
     </row>
     <row r="8" spans="1:15" customHeight="1" ht="15.75">
       <c r="B8" s="24" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="24" t="s">
         <v>13</v>
       </c>
       <c r="D8" s="24" t="s">
         <v>14</v>
       </c>
       <c r="E8" s="25">
-        <v>17500000</v>
+        <v>15000000</v>
       </c>
       <c r="F8" s="26">
-        <v>17859.55</v>
+        <v>15444.34</v>
       </c>
       <c r="G8" s="27">
-        <v>0.0424</v>
+        <v>0.0323</v>
       </c>
       <c r="H8" s="28">
-        <v>0.055078</v>
+        <v>0.058585</v>
       </c>
     </row>
     <row r="9" spans="1:15" customHeight="1" ht="15.75">
       <c r="B9" s="24" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D9" s="24" t="s">
         <v>14</v>
       </c>
       <c r="E9" s="25">
-        <v>15000000</v>
+        <v>2500000</v>
       </c>
       <c r="F9" s="26">
-        <v>15368.66</v>
+        <v>2555.44</v>
       </c>
       <c r="G9" s="27">
-        <v>0.0365</v>
+        <v>0.0054</v>
       </c>
       <c r="H9" s="28">
-        <v>0.058841</v>
+        <v>0.055896</v>
       </c>
     </row>
     <row r="10" spans="1:15" customHeight="1" ht="15.75">
       <c r="B10" s="23" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="23"/>
       <c r="D10" s="23"/>
       <c r="E10" s="29"/>
       <c r="F10" s="30">
-        <v>33228.21</v>
+        <v>17999.78</v>
       </c>
       <c r="G10" s="31">
-        <v>0.0789</v>
+        <v>0.0377</v>
       </c>
       <c r="H10" s="32"/>
     </row>
     <row r="11" spans="1:15" customHeight="1" ht="15.75">
       <c r="B11" s="24"/>
       <c r="C11" s="24"/>
       <c r="D11" s="24"/>
       <c r="E11" s="25"/>
       <c r="F11" s="26"/>
       <c r="G11" s="27"/>
       <c r="H11" s="28"/>
     </row>
     <row r="12" spans="1:15" customHeight="1" ht="15.75">
       <c r="B12" s="23" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="24"/>
       <c r="D12" s="24"/>
       <c r="E12" s="25"/>
       <c r="F12" s="26"/>
       <c r="G12" s="27"/>
       <c r="H12" s="28"/>
     </row>
     <row r="13" spans="1:15" customHeight="1" ht="15.75">
       <c r="B13" s="23" t="s">
@@ -1812,54 +1794,54 @@
       <c r="F16" s="33" t="s">
         <v>19</v>
       </c>
       <c r="G16" s="34" t="s">
         <v>19</v>
       </c>
       <c r="H16" s="28"/>
     </row>
     <row r="17" spans="1:15" customHeight="1" ht="15.75">
       <c r="B17" s="24"/>
       <c r="C17" s="24"/>
       <c r="D17" s="24"/>
       <c r="E17" s="25"/>
       <c r="F17" s="26"/>
       <c r="G17" s="27"/>
       <c r="H17" s="28"/>
     </row>
     <row r="18" spans="1:15" customHeight="1" ht="15.75">
       <c r="B18" s="35" t="s">
         <v>21</v>
       </c>
       <c r="C18" s="35"/>
       <c r="D18" s="35"/>
       <c r="E18" s="36"/>
       <c r="F18" s="30">
-        <v>33228.21</v>
+        <v>17999.78</v>
       </c>
       <c r="G18" s="31">
-        <v>0.0789</v>
+        <v>0.0377</v>
       </c>
       <c r="H18" s="32"/>
     </row>
     <row r="19" spans="1:15" customHeight="1" ht="15.75">
       <c r="B19" s="24"/>
       <c r="C19" s="24"/>
       <c r="D19" s="24"/>
       <c r="E19" s="25"/>
       <c r="F19" s="26"/>
       <c r="G19" s="27"/>
       <c r="H19" s="28"/>
     </row>
     <row r="20" spans="1:15" customHeight="1" ht="15.75">
       <c r="B20" s="23" t="s">
         <v>22</v>
       </c>
       <c r="C20" s="24"/>
       <c r="D20" s="24"/>
       <c r="E20" s="25"/>
       <c r="F20" s="26"/>
       <c r="G20" s="27"/>
       <c r="H20" s="28"/>
     </row>
     <row r="21" spans="1:15" customHeight="1" ht="15.75">
       <c r="B21" s="24"/>
@@ -1873,1914 +1855,2078 @@
     <row r="22" spans="1:15" customHeight="1" ht="15.75">
       <c r="B22" s="23" t="s">
         <v>23</v>
       </c>
       <c r="C22" s="24"/>
       <c r="D22" s="24"/>
       <c r="E22" s="25"/>
       <c r="F22" s="26"/>
       <c r="G22" s="27"/>
       <c r="H22" s="28"/>
     </row>
     <row r="23" spans="1:15" customHeight="1" ht="15.75">
       <c r="B23" s="24" t="s">
         <v>24</v>
       </c>
       <c r="C23" s="24" t="s">
         <v>25</v>
       </c>
       <c r="D23" s="24" t="s">
         <v>26</v>
       </c>
       <c r="E23" s="25">
         <v>3500</v>
       </c>
       <c r="F23" s="26">
-        <v>16859.17</v>
+        <v>16990.8</v>
       </c>
       <c r="G23" s="27">
-        <v>0.04</v>
+        <v>0.0356</v>
       </c>
       <c r="H23" s="28">
-        <v>0.071149</v>
+        <v>0.0667</v>
       </c>
     </row>
     <row r="24" spans="1:15" customHeight="1" ht="15.75">
       <c r="B24" s="24" t="s">
         <v>27</v>
       </c>
       <c r="C24" s="24" t="s">
         <v>28</v>
       </c>
       <c r="D24" s="24" t="s">
         <v>29</v>
       </c>
       <c r="E24" s="25">
         <v>3000</v>
       </c>
       <c r="F24" s="26">
-        <v>14490.5</v>
+        <v>14601.83</v>
       </c>
       <c r="G24" s="27">
-        <v>0.0344</v>
+        <v>0.0306</v>
       </c>
       <c r="H24" s="28">
-        <v>0.071299</v>
+        <v>0.0668</v>
       </c>
     </row>
     <row r="25" spans="1:15" customHeight="1" ht="15.75">
       <c r="B25" s="24" t="s">
         <v>30</v>
       </c>
       <c r="C25" s="24" t="s">
         <v>31</v>
       </c>
       <c r="D25" s="24" t="s">
         <v>26</v>
       </c>
       <c r="E25" s="25">
         <v>3000</v>
       </c>
       <c r="F25" s="26">
-        <v>14382.92</v>
+        <v>14500.61</v>
       </c>
       <c r="G25" s="27">
-        <v>0.0341</v>
+        <v>0.0304</v>
       </c>
       <c r="H25" s="28">
-        <v>0.0725</v>
+        <v>0.067949</v>
       </c>
     </row>
     <row r="26" spans="1:15" customHeight="1" ht="15.75">
       <c r="B26" s="24" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="24" t="s">
         <v>33</v>
       </c>
       <c r="D26" s="24" t="s">
         <v>29</v>
       </c>
       <c r="E26" s="25">
         <v>3000</v>
       </c>
       <c r="F26" s="26">
-        <v>14347.83</v>
+        <v>14466.38</v>
       </c>
       <c r="G26" s="27">
-        <v>0.0341</v>
+        <v>0.0303</v>
       </c>
       <c r="H26" s="28">
-        <v>0.07245</v>
+        <v>0.068</v>
       </c>
     </row>
     <row r="27" spans="1:15" customHeight="1" ht="15.75">
       <c r="B27" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="C27" s="24" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="D27" s="24" t="s">
         <v>26</v>
       </c>
       <c r="E27" s="25">
         <v>2500</v>
       </c>
       <c r="F27" s="26">
-        <v>12045.41</v>
+        <v>12140.64</v>
       </c>
       <c r="G27" s="27">
-        <v>0.0286</v>
+        <v>0.0254</v>
       </c>
       <c r="H27" s="28">
-        <v>0.0725</v>
+        <v>0.06795</v>
       </c>
     </row>
     <row r="28" spans="1:15" customHeight="1" ht="15.75">
       <c r="B28" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="C28" s="24" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="D28" s="24" t="s">
         <v>26</v>
       </c>
       <c r="E28" s="25">
         <v>2500</v>
       </c>
       <c r="F28" s="26">
-        <v>11982.8</v>
+        <v>12079.28</v>
       </c>
       <c r="G28" s="27">
-        <v>0.0284</v>
+        <v>0.0253</v>
       </c>
       <c r="H28" s="28">
-        <v>0.072599</v>
+        <v>0.06835</v>
       </c>
     </row>
     <row r="29" spans="1:15" customHeight="1" ht="15.75">
       <c r="B29" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="C29" s="24" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="D29" s="24" t="s">
         <v>26</v>
       </c>
       <c r="E29" s="25">
-        <v>2000</v>
+        <v>2200</v>
       </c>
       <c r="F29" s="26">
-        <v>9773.47</v>
+        <v>10612.71</v>
       </c>
       <c r="G29" s="27">
-        <v>0.0232</v>
+        <v>0.0222</v>
       </c>
       <c r="H29" s="28">
-        <v>0.0705</v>
+        <v>0.066599</v>
       </c>
     </row>
     <row r="30" spans="1:15" customHeight="1" ht="15.75">
       <c r="B30" s="24" t="s">
         <v>27</v>
       </c>
       <c r="C30" s="24" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D30" s="24" t="s">
         <v>29</v>
       </c>
       <c r="E30" s="25">
         <v>2000</v>
       </c>
       <c r="F30" s="26">
-        <v>9715.96</v>
+        <v>9787.32</v>
       </c>
       <c r="G30" s="27">
-        <v>0.0231</v>
+        <v>0.0205</v>
       </c>
       <c r="H30" s="28">
-        <v>0.070201</v>
+        <v>0.06555</v>
       </c>
     </row>
     <row r="31" spans="1:15" customHeight="1" ht="15.75">
       <c r="B31" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="C31" s="24" t="s">
         <v>41</v>
       </c>
-      <c r="C31" s="24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D31" s="24" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="E31" s="25">
         <v>2000</v>
       </c>
       <c r="F31" s="26">
-        <v>9642.62</v>
+        <v>9709.05</v>
       </c>
       <c r="G31" s="27">
-        <v>0.0229</v>
+        <v>0.0203</v>
       </c>
       <c r="H31" s="28">
-        <v>0.071199</v>
+        <v>0.066696</v>
       </c>
     </row>
     <row r="32" spans="1:15" customHeight="1" ht="15.75">
       <c r="B32" s="24" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="C32" s="24" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="D32" s="24" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="E32" s="25">
         <v>2000</v>
       </c>
       <c r="F32" s="26">
-        <v>9633.56</v>
+        <v>9698.26</v>
       </c>
       <c r="G32" s="27">
-        <v>0.0229</v>
+        <v>0.0203</v>
       </c>
       <c r="H32" s="28">
-        <v>0.071199</v>
+        <v>0.066801</v>
       </c>
     </row>
     <row r="33" spans="1:15" customHeight="1" ht="15.75">
       <c r="B33" s="24" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="C33" s="24" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="D33" s="24" t="s">
         <v>26</v>
       </c>
       <c r="E33" s="25">
         <v>2000</v>
       </c>
       <c r="F33" s="26">
-        <v>9579.27</v>
+        <v>9656.14</v>
       </c>
       <c r="G33" s="27">
-        <v>0.0227</v>
+        <v>0.0202</v>
       </c>
       <c r="H33" s="28">
-        <v>0.07125</v>
+        <v>0.067</v>
       </c>
     </row>
     <row r="34" spans="1:15" customHeight="1" ht="15.75">
       <c r="B34" s="24" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="C34" s="24" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="D34" s="24" t="s">
         <v>26</v>
       </c>
       <c r="E34" s="25">
         <v>2000</v>
       </c>
       <c r="F34" s="26">
-        <v>9571.63</v>
+        <v>9630.14</v>
       </c>
       <c r="G34" s="27">
-        <v>0.0227</v>
+        <v>0.0202</v>
       </c>
       <c r="H34" s="28">
-        <v>0.072601</v>
+        <v>0.06805</v>
       </c>
     </row>
     <row r="35" spans="1:15" customHeight="1" ht="15.75">
       <c r="B35" s="24" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="C35" s="24" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="D35" s="24" t="s">
         <v>26</v>
       </c>
       <c r="E35" s="25">
         <v>2000</v>
       </c>
       <c r="F35" s="26">
-        <v>9550.41</v>
+        <v>9611.82</v>
       </c>
       <c r="G35" s="27">
-        <v>0.0227</v>
+        <v>0.0201</v>
       </c>
       <c r="H35" s="28">
-        <v>0.0725</v>
+        <v>0.0667</v>
       </c>
     </row>
     <row r="36" spans="1:15" customHeight="1" ht="15.75">
       <c r="B36" s="24" t="s">
-        <v>24</v>
+        <v>37</v>
       </c>
       <c r="C36" s="24" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="D36" s="24" t="s">
         <v>26</v>
       </c>
       <c r="E36" s="25">
         <v>2000</v>
       </c>
       <c r="F36" s="26">
-        <v>9531.78</v>
+        <v>9433.85</v>
       </c>
       <c r="G36" s="27">
-        <v>0.0226</v>
+        <v>0.0198</v>
       </c>
       <c r="H36" s="28">
-        <v>0.07115</v>
+        <v>0.0691</v>
       </c>
     </row>
     <row r="37" spans="1:15" customHeight="1" ht="15.75">
       <c r="B37" s="24" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="C37" s="24" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D37" s="24" t="s">
         <v>26</v>
       </c>
       <c r="E37" s="25">
-        <v>2000</v>
+        <v>1500</v>
       </c>
       <c r="F37" s="26">
-        <v>9522.69</v>
+        <v>7286.39</v>
       </c>
       <c r="G37" s="27">
-        <v>0.0226</v>
+        <v>0.0153</v>
       </c>
       <c r="H37" s="28">
-        <v>0.0726</v>
+        <v>0.0673</v>
       </c>
     </row>
     <row r="38" spans="1:15" customHeight="1" ht="15.75">
       <c r="B38" s="24" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="C38" s="24" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="D38" s="24" t="s">
         <v>26</v>
       </c>
       <c r="E38" s="25">
         <v>1500</v>
       </c>
       <c r="F38" s="26">
-        <v>7230.27</v>
+        <v>7268.16</v>
       </c>
       <c r="G38" s="27">
-        <v>0.0172</v>
+        <v>0.0152</v>
       </c>
       <c r="H38" s="28">
-        <v>0.071667</v>
+        <v>0.067299</v>
       </c>
     </row>
     <row r="39" spans="1:15" customHeight="1" ht="15.75">
       <c r="B39" s="24" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="C39" s="24" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="D39" s="24" t="s">
         <v>26</v>
       </c>
       <c r="E39" s="25">
         <v>1500</v>
       </c>
       <c r="F39" s="26">
-        <v>7192.28</v>
+        <v>7249.94</v>
       </c>
       <c r="G39" s="27">
-        <v>0.0171</v>
+        <v>0.0152</v>
       </c>
       <c r="H39" s="28">
-        <v>0.0723</v>
+        <v>0.06805</v>
       </c>
     </row>
     <row r="40" spans="1:15" customHeight="1" ht="15.75">
       <c r="B40" s="24" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="C40" s="24" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="D40" s="24" t="s">
         <v>26</v>
       </c>
       <c r="E40" s="25">
         <v>1500</v>
       </c>
       <c r="F40" s="26">
-        <v>7176.27</v>
+        <v>7235.37</v>
       </c>
       <c r="G40" s="27">
-        <v>0.017</v>
+        <v>0.0152</v>
       </c>
       <c r="H40" s="28">
-        <v>0.07128</v>
+        <v>0.066749</v>
       </c>
     </row>
     <row r="41" spans="1:15" customHeight="1" ht="15.75">
       <c r="B41" s="24" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="C41" s="24" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="D41" s="24" t="s">
         <v>26</v>
       </c>
       <c r="E41" s="25">
-        <v>1000</v>
+        <v>1500</v>
       </c>
       <c r="F41" s="26">
-        <v>4881.21</v>
+        <v>7004</v>
       </c>
       <c r="G41" s="27">
-        <v>0.0116</v>
+        <v>0.0147</v>
       </c>
       <c r="H41" s="28">
-        <v>0.070501</v>
+        <v>0.0718</v>
       </c>
     </row>
     <row r="42" spans="1:15" customHeight="1" ht="15.75">
       <c r="B42" s="24" t="s">
-        <v>58</v>
+        <v>40</v>
       </c>
       <c r="C42" s="24" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="D42" s="24" t="s">
         <v>29</v>
       </c>
       <c r="E42" s="25">
         <v>1000</v>
       </c>
       <c r="F42" s="26">
-        <v>4876.55</v>
+        <v>4912.11</v>
       </c>
       <c r="G42" s="27">
-        <v>0.0116</v>
+        <v>0.0103</v>
       </c>
       <c r="H42" s="28">
-        <v>0.07</v>
+        <v>0.064665</v>
       </c>
     </row>
     <row r="43" spans="1:15" customHeight="1" ht="15.75">
       <c r="B43" s="24" t="s">
-        <v>60</v>
+        <v>27</v>
       </c>
       <c r="C43" s="24" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="D43" s="24" t="s">
         <v>26</v>
       </c>
       <c r="E43" s="25">
         <v>1000</v>
       </c>
       <c r="F43" s="26">
-        <v>4868.54</v>
+        <v>4903.14</v>
       </c>
       <c r="G43" s="27">
-        <v>0.0116</v>
+        <v>0.0103</v>
       </c>
       <c r="H43" s="28">
-        <v>0.069901</v>
+        <v>0.065551</v>
       </c>
     </row>
     <row r="44" spans="1:15" customHeight="1" ht="15.75">
       <c r="B44" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="C44" s="24" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="D44" s="24" t="s">
         <v>29</v>
       </c>
       <c r="E44" s="25">
         <v>1000</v>
       </c>
       <c r="F44" s="26">
-        <v>4862</v>
+        <v>4897.16</v>
       </c>
       <c r="G44" s="27">
-        <v>0.0115</v>
+        <v>0.0103</v>
       </c>
       <c r="H44" s="28">
-        <v>0.07</v>
+        <v>0.065516</v>
       </c>
     </row>
     <row r="45" spans="1:15" customHeight="1" ht="15.75">
       <c r="B45" s="24" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="C45" s="24" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="D45" s="24" t="s">
         <v>26</v>
       </c>
       <c r="E45" s="25">
         <v>1000</v>
       </c>
       <c r="F45" s="26">
-        <v>4853.09</v>
+        <v>4889.05</v>
       </c>
       <c r="G45" s="27">
-        <v>0.0115</v>
+        <v>0.0102</v>
       </c>
       <c r="H45" s="28">
-        <v>0.071286</v>
+        <v>0.0668</v>
       </c>
     </row>
     <row r="46" spans="1:15" customHeight="1" ht="15.75">
       <c r="B46" s="24" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="C46" s="24" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="D46" s="24" t="s">
         <v>26</v>
       </c>
       <c r="E46" s="25">
         <v>1000</v>
       </c>
       <c r="F46" s="26">
-        <v>4814.97</v>
+        <v>4852.58</v>
       </c>
       <c r="G46" s="27">
-        <v>0.0114</v>
+        <v>0.0102</v>
       </c>
       <c r="H46" s="28">
-        <v>0.071199</v>
+        <v>0.066801</v>
       </c>
     </row>
     <row r="47" spans="1:15" customHeight="1" ht="15.75">
       <c r="B47" s="24" t="s">
-        <v>65</v>
+        <v>43</v>
       </c>
       <c r="C47" s="24" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="D47" s="24" t="s">
         <v>26</v>
       </c>
       <c r="E47" s="25">
         <v>1000</v>
       </c>
       <c r="F47" s="26">
-        <v>4802.87</v>
+        <v>4840.08</v>
       </c>
       <c r="G47" s="27">
-        <v>0.0114</v>
+        <v>0.0101</v>
       </c>
       <c r="H47" s="28">
-        <v>0.071001</v>
+        <v>0.067</v>
       </c>
     </row>
     <row r="48" spans="1:15" customHeight="1" ht="15.75">
       <c r="B48" s="24" t="s">
-        <v>58</v>
+        <v>35</v>
       </c>
       <c r="C48" s="24" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="D48" s="24" t="s">
-        <v>68</v>
+        <v>26</v>
       </c>
       <c r="E48" s="25">
-        <v>500</v>
+        <v>1000</v>
       </c>
       <c r="F48" s="26">
-        <v>2432.4</v>
+        <v>4824.73</v>
       </c>
       <c r="G48" s="27">
-        <v>0.0058</v>
+        <v>0.0101</v>
       </c>
       <c r="H48" s="28">
-        <v>0.070449</v>
+        <v>0.06835</v>
       </c>
     </row>
     <row r="49" spans="1:15" customHeight="1" ht="15.75">
       <c r="B49" s="24" t="s">
-        <v>69</v>
+        <v>30</v>
       </c>
       <c r="C49" s="24" t="s">
-        <v>70</v>
+        <v>63</v>
       </c>
       <c r="D49" s="24" t="s">
         <v>26</v>
       </c>
       <c r="E49" s="25">
-        <v>500</v>
+        <v>1000</v>
       </c>
       <c r="F49" s="26">
-        <v>2432.24</v>
+        <v>4809.03</v>
       </c>
       <c r="G49" s="27">
-        <v>0.0058</v>
+        <v>0.0101</v>
       </c>
       <c r="H49" s="28">
-        <v>0.072124</v>
+        <v>0.068051</v>
       </c>
     </row>
     <row r="50" spans="1:15" customHeight="1" ht="15.75">
       <c r="B50" s="24" t="s">
-        <v>71</v>
+        <v>35</v>
       </c>
       <c r="C50" s="24" t="s">
-        <v>72</v>
+        <v>64</v>
       </c>
       <c r="D50" s="24" t="s">
         <v>26</v>
       </c>
       <c r="E50" s="25">
+        <v>1000</v>
+      </c>
+      <c r="F50" s="26">
+        <v>4801.16</v>
+      </c>
+      <c r="G50" s="27">
+        <v>0.0101</v>
+      </c>
+      <c r="H50" s="28">
+        <v>0.0684</v>
+      </c>
+    </row>
+    <row r="51" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B51" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="C51" s="24" t="s">
+        <v>65</v>
+      </c>
+      <c r="D51" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="E51" s="25">
+        <v>1000</v>
+      </c>
+      <c r="F51" s="26">
+        <v>4721.46</v>
+      </c>
+      <c r="G51" s="27">
+        <v>0.0099</v>
+      </c>
+      <c r="H51" s="28">
+        <v>0.069017</v>
+      </c>
+    </row>
+    <row r="52" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B52" s="24" t="s">
+        <v>66</v>
+      </c>
+      <c r="C52" s="24" t="s">
+        <v>67</v>
+      </c>
+      <c r="D52" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="E52" s="25">
         <v>500</v>
       </c>
-      <c r="F50" s="26">
-[...31 lines deleted...]
-      <c r="H52" s="28"/>
+      <c r="F52" s="26">
+        <v>2450.63</v>
+      </c>
+      <c r="G52" s="27">
+        <v>0.0051</v>
+      </c>
+      <c r="H52" s="28">
+        <v>0.066849</v>
+      </c>
     </row>
     <row r="53" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B53" s="23" t="s">
-[...7 lines deleted...]
-      <c r="H53" s="28"/>
+      <c r="B53" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="C53" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="D53" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="E53" s="25">
+        <v>500</v>
+      </c>
+      <c r="F53" s="26">
+        <v>2450.31</v>
+      </c>
+      <c r="G53" s="27">
+        <v>0.0051</v>
+      </c>
+      <c r="H53" s="28">
+        <v>0.0655</v>
+      </c>
     </row>
     <row r="54" spans="1:15" customHeight="1" ht="15.75">
       <c r="B54" s="24" t="s">
-        <v>74</v>
+        <v>48</v>
       </c>
       <c r="C54" s="24" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="D54" s="24" t="s">
         <v>26</v>
       </c>
       <c r="E54" s="25">
-        <v>3000</v>
+        <v>500</v>
       </c>
       <c r="F54" s="26">
-        <v>14707.79</v>
+        <v>2447.03</v>
       </c>
       <c r="G54" s="27">
-        <v>0.0349</v>
+        <v>0.0051</v>
       </c>
       <c r="H54" s="28">
-        <v>0.073998</v>
+        <v>0.06585</v>
       </c>
     </row>
     <row r="55" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B55" s="24" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="B55" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="C55" s="23"/>
+      <c r="D55" s="23"/>
+      <c r="E55" s="29"/>
+      <c r="F55" s="30">
+        <v>254761.16</v>
+      </c>
+      <c r="G55" s="31">
+        <v>0.5335</v>
+      </c>
+      <c r="H55" s="32"/>
     </row>
     <row r="56" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B56" s="24" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="B56" s="24"/>
+      <c r="C56" s="24"/>
+      <c r="D56" s="24"/>
+      <c r="E56" s="25"/>
+      <c r="F56" s="26"/>
+      <c r="G56" s="27"/>
+      <c r="H56" s="28"/>
     </row>
     <row r="57" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B57" s="24" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="B57" s="23" t="s">
+        <v>71</v>
+      </c>
+      <c r="C57" s="24"/>
+      <c r="D57" s="24"/>
+      <c r="E57" s="25"/>
+      <c r="F57" s="26"/>
+      <c r="G57" s="27"/>
+      <c r="H57" s="28"/>
     </row>
     <row r="58" spans="1:15" customHeight="1" ht="15.75">
       <c r="B58" s="24" t="s">
-        <v>81</v>
+        <v>72</v>
       </c>
       <c r="C58" s="24" t="s">
-        <v>82</v>
+        <v>73</v>
       </c>
       <c r="D58" s="24" t="s">
         <v>26</v>
       </c>
       <c r="E58" s="25">
-        <v>2000</v>
+        <v>3500</v>
       </c>
       <c r="F58" s="26">
-        <v>9550.39</v>
+        <v>16884.79</v>
       </c>
       <c r="G58" s="27">
-        <v>0.0227</v>
+        <v>0.0354</v>
       </c>
       <c r="H58" s="28">
-        <v>0.0722</v>
+        <v>0.071501</v>
       </c>
     </row>
     <row r="59" spans="1:15" customHeight="1" ht="15.75">
       <c r="B59" s="24" t="s">
-        <v>83</v>
+        <v>72</v>
       </c>
       <c r="C59" s="24" t="s">
-        <v>84</v>
+        <v>74</v>
       </c>
       <c r="D59" s="24" t="s">
         <v>26</v>
       </c>
       <c r="E59" s="25">
-        <v>1500</v>
+        <v>3000</v>
       </c>
       <c r="F59" s="26">
-        <v>7180.64</v>
+        <v>14814.14</v>
       </c>
       <c r="G59" s="27">
-        <v>0.017</v>
+        <v>0.031</v>
       </c>
       <c r="H59" s="28">
-        <v>0.086349</v>
+        <v>0.06835</v>
       </c>
     </row>
     <row r="60" spans="1:15" customHeight="1" ht="15.75">
       <c r="B60" s="24" t="s">
-        <v>83</v>
+        <v>75</v>
       </c>
       <c r="C60" s="24" t="s">
-        <v>85</v>
+        <v>76</v>
       </c>
       <c r="D60" s="24" t="s">
         <v>26</v>
       </c>
       <c r="E60" s="25">
-        <v>1500</v>
+        <v>3000</v>
       </c>
       <c r="F60" s="26">
-        <v>7167.65</v>
+        <v>14421.83</v>
       </c>
       <c r="G60" s="27">
-        <v>0.017</v>
+        <v>0.0302</v>
       </c>
       <c r="H60" s="28">
-        <v>0.08635</v>
+        <v>0.070351</v>
       </c>
     </row>
     <row r="61" spans="1:15" customHeight="1" ht="15.75">
       <c r="B61" s="24" t="s">
-        <v>86</v>
+        <v>77</v>
       </c>
       <c r="C61" s="24" t="s">
-        <v>87</v>
+        <v>78</v>
       </c>
       <c r="D61" s="24" t="s">
         <v>26</v>
       </c>
       <c r="E61" s="25">
-        <v>1000</v>
+        <v>3000</v>
       </c>
       <c r="F61" s="26">
-        <v>4970.61</v>
+        <v>13995.68</v>
       </c>
       <c r="G61" s="27">
-        <v>0.0118</v>
+        <v>0.0293</v>
       </c>
       <c r="H61" s="28">
-        <v>0.065399</v>
+        <v>0.0876</v>
       </c>
     </row>
     <row r="62" spans="1:15" customHeight="1" ht="15.75">
       <c r="B62" s="24" t="s">
-        <v>88</v>
+        <v>72</v>
       </c>
       <c r="C62" s="24" t="s">
-        <v>89</v>
+        <v>79</v>
       </c>
       <c r="D62" s="24" t="s">
-        <v>68</v>
+        <v>26</v>
       </c>
       <c r="E62" s="25">
-        <v>1000</v>
+        <v>2000</v>
       </c>
       <c r="F62" s="26">
-        <v>4814.18</v>
+        <v>9756.58</v>
       </c>
       <c r="G62" s="27">
-        <v>0.0114</v>
+        <v>0.0204</v>
       </c>
       <c r="H62" s="28">
-        <v>0.08005</v>
+        <v>0.07005</v>
       </c>
     </row>
     <row r="63" spans="1:15" customHeight="1" ht="15.75">
       <c r="B63" s="24" t="s">
-        <v>90</v>
+        <v>80</v>
       </c>
       <c r="C63" s="24" t="s">
-        <v>91</v>
+        <v>81</v>
       </c>
       <c r="D63" s="24" t="s">
         <v>26</v>
       </c>
       <c r="E63" s="25">
-        <v>1000</v>
+        <v>2000</v>
       </c>
       <c r="F63" s="26">
-        <v>4795.16</v>
+        <v>9628.67</v>
       </c>
       <c r="G63" s="27">
-        <v>0.0114</v>
+        <v>0.0202</v>
       </c>
       <c r="H63" s="28">
-        <v>0.07915</v>
+        <v>0.068001</v>
       </c>
     </row>
     <row r="64" spans="1:15" customHeight="1" ht="15.75">
       <c r="B64" s="24" t="s">
-        <v>92</v>
+        <v>82</v>
       </c>
       <c r="C64" s="24" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="D64" s="24" t="s">
-        <v>68</v>
+        <v>26</v>
       </c>
       <c r="E64" s="25">
-        <v>1000</v>
+        <v>2000</v>
       </c>
       <c r="F64" s="26">
-        <v>4765.82</v>
+        <v>9455.65</v>
       </c>
       <c r="G64" s="27">
-        <v>0.0113</v>
+        <v>0.0198</v>
       </c>
       <c r="H64" s="28">
-        <v>0.08265</v>
+        <v>0.070749</v>
       </c>
     </row>
     <row r="65" spans="1:15" customHeight="1" ht="15.75">
       <c r="B65" s="24" t="s">
-        <v>94</v>
+        <v>84</v>
       </c>
       <c r="C65" s="24" t="s">
-        <v>95</v>
+        <v>85</v>
       </c>
       <c r="D65" s="24" t="s">
         <v>26</v>
       </c>
       <c r="E65" s="25">
-        <v>1000</v>
+        <v>1500</v>
       </c>
       <c r="F65" s="26">
-        <v>4707.34</v>
+        <v>7242.68</v>
       </c>
       <c r="G65" s="27">
-        <v>0.0112</v>
+        <v>0.0152</v>
       </c>
       <c r="H65" s="28">
-        <v>0.07615</v>
+        <v>0.082599</v>
       </c>
     </row>
     <row r="66" spans="1:15" customHeight="1" ht="15.75">
       <c r="B66" s="24" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C66" s="24" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="D66" s="24" t="s">
         <v>26</v>
       </c>
       <c r="E66" s="25">
-        <v>1000</v>
+        <v>1500</v>
       </c>
       <c r="F66" s="26">
-        <v>4637.22</v>
+        <v>7230.03</v>
       </c>
       <c r="G66" s="27">
-        <v>0.011</v>
+        <v>0.0151</v>
       </c>
       <c r="H66" s="28">
-        <v>0.09065</v>
+        <v>0.082601</v>
       </c>
     </row>
     <row r="67" spans="1:15" customHeight="1" ht="15.75">
       <c r="B67" s="24" t="s">
+        <v>87</v>
+      </c>
+      <c r="C67" s="24" t="s">
         <v>88</v>
       </c>
-      <c r="C67" s="24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D67" s="24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E67" s="25">
-        <v>800</v>
+        <v>1000</v>
       </c>
       <c r="F67" s="26">
-        <v>3978.18</v>
+        <v>4854.5</v>
       </c>
       <c r="G67" s="27">
-        <v>0.0094</v>
+        <v>0.0102</v>
       </c>
       <c r="H67" s="28">
-        <v>0.069053</v>
+        <v>0.07545</v>
       </c>
     </row>
     <row r="68" spans="1:15" customHeight="1" ht="15.75">
       <c r="B68" s="24" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C68" s="24" t="s">
-        <v>98</v>
+        <v>90</v>
       </c>
       <c r="D68" s="24" t="s">
-        <v>68</v>
+        <v>26</v>
       </c>
       <c r="E68" s="25">
-        <v>700</v>
+        <v>1000</v>
       </c>
       <c r="F68" s="26">
-        <v>3440.93</v>
+        <v>4831.15</v>
       </c>
       <c r="G68" s="27">
-        <v>0.0082</v>
+        <v>0.0101</v>
       </c>
       <c r="H68" s="28">
-        <v>0.077352</v>
+        <v>0.07685</v>
       </c>
       <c r="J68" s="3"/>
     </row>
     <row r="69" spans="1:15" customHeight="1" ht="15.75">
       <c r="B69" s="24" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="C69" s="24" t="s">
-        <v>99</v>
+        <v>92</v>
       </c>
       <c r="D69" s="24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E69" s="25">
-        <v>300</v>
+        <v>1000</v>
       </c>
       <c r="F69" s="26">
-        <v>1470.02</v>
+        <v>4806.74</v>
       </c>
       <c r="G69" s="27">
-        <v>0.0035</v>
+        <v>0.0101</v>
       </c>
       <c r="H69" s="28">
-        <v>0.078348</v>
+        <v>0.0789</v>
       </c>
     </row>
     <row r="70" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B70" s="23" t="s">
-[...11 lines deleted...]
-      <c r="H70" s="32"/>
+      <c r="B70" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="C70" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="D70" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="E70" s="25">
+        <v>1000</v>
+      </c>
+      <c r="F70" s="26">
+        <v>4747.36</v>
+      </c>
+      <c r="G70" s="27">
+        <v>0.0099</v>
+      </c>
+      <c r="H70" s="28">
+        <v>0.07275</v>
+      </c>
       <c r="J70" s="3"/>
     </row>
     <row r="71" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B71" s="24"/>
-[...5 lines deleted...]
-      <c r="H71" s="28"/>
+      <c r="B71" s="24" t="s">
+        <v>84</v>
+      </c>
+      <c r="C71" s="24" t="s">
+        <v>95</v>
+      </c>
+      <c r="D71" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="E71" s="25">
+        <v>1000</v>
+      </c>
+      <c r="F71" s="26">
+        <v>4681.12</v>
+      </c>
+      <c r="G71" s="27">
+        <v>0.0098</v>
+      </c>
+      <c r="H71" s="28">
+        <v>0.08755</v>
+      </c>
       <c r="J71" s="3"/>
     </row>
     <row r="72" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B72" s="23" t="s">
-[...7 lines deleted...]
-      <c r="H72" s="28"/>
+      <c r="B72" s="24" t="s">
+        <v>87</v>
+      </c>
+      <c r="C72" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="D72" s="24" t="s">
+        <v>69</v>
+      </c>
+      <c r="E72" s="25">
+        <v>700</v>
+      </c>
+      <c r="F72" s="26">
+        <v>3465.58</v>
+      </c>
+      <c r="G72" s="27">
+        <v>0.0073</v>
+      </c>
+      <c r="H72" s="28">
+        <v>0.072497</v>
+      </c>
       <c r="J72" s="3"/>
     </row>
     <row r="73" spans="1:15" customHeight="1" ht="15.75">
       <c r="B73" s="24" t="s">
-        <v>101</v>
+        <v>87</v>
       </c>
       <c r="C73" s="24" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="D73" s="24" t="s">
-        <v>14</v>
+        <v>69</v>
       </c>
       <c r="E73" s="25">
-        <v>15000000</v>
+        <v>500</v>
       </c>
       <c r="F73" s="26">
-        <v>14723.75</v>
+        <v>2406.99</v>
       </c>
       <c r="G73" s="27">
-        <v>0.0349</v>
+        <v>0.005</v>
       </c>
       <c r="H73" s="28">
-        <v>0.054352</v>
+        <v>0.0775</v>
       </c>
       <c r="J73" s="3"/>
     </row>
     <row r="74" spans="1:15" customHeight="1" ht="15.75">
       <c r="B74" s="24" t="s">
-        <v>103</v>
+        <v>87</v>
       </c>
       <c r="C74" s="24" t="s">
-        <v>104</v>
+        <v>98</v>
       </c>
       <c r="D74" s="24" t="s">
-        <v>14</v>
+        <v>69</v>
       </c>
       <c r="E74" s="25">
-        <v>10000000</v>
+        <v>300</v>
       </c>
       <c r="F74" s="26">
-        <v>9774.54</v>
+        <v>1481.17</v>
       </c>
       <c r="G74" s="27">
-        <v>0.0232</v>
+        <v>0.0031</v>
       </c>
       <c r="H74" s="28">
-        <v>0.05467</v>
+        <v>0.072499</v>
       </c>
       <c r="J74" s="3"/>
     </row>
     <row r="75" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B75" s="24" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="B75" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="C75" s="23"/>
+      <c r="D75" s="23"/>
+      <c r="E75" s="29"/>
+      <c r="F75" s="30">
+        <v>134704.66</v>
+      </c>
+      <c r="G75" s="31">
+        <v>0.2821</v>
+      </c>
+      <c r="H75" s="32"/>
       <c r="J75" s="5"/>
       <c r="K75" s="5"/>
       <c r="L75" s="6"/>
       <c r="M75" s="6"/>
       <c r="N75" s="5"/>
     </row>
     <row r="76" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B76" s="23" t="s">
-[...11 lines deleted...]
-      <c r="H76" s="32"/>
+      <c r="B76" s="24"/>
+      <c r="C76" s="24"/>
+      <c r="D76" s="24"/>
+      <c r="E76" s="25"/>
+      <c r="F76" s="26"/>
+      <c r="G76" s="27"/>
+      <c r="H76" s="28"/>
     </row>
     <row r="77" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B77" s="24"/>
+      <c r="B77" s="23" t="s">
+        <v>99</v>
+      </c>
       <c r="C77" s="24"/>
       <c r="D77" s="24"/>
       <c r="E77" s="25"/>
       <c r="F77" s="26"/>
       <c r="G77" s="27"/>
       <c r="H77" s="28"/>
     </row>
     <row r="78" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B78" s="35" t="s">
-[...11 lines deleted...]
-      <c r="H78" s="32"/>
+      <c r="B78" s="24" t="s">
+        <v>100</v>
+      </c>
+      <c r="C78" s="24" t="s">
+        <v>101</v>
+      </c>
+      <c r="D78" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="E78" s="25">
+        <v>15000000</v>
+      </c>
+      <c r="F78" s="26">
+        <v>14796.48</v>
+      </c>
+      <c r="G78" s="27">
+        <v>0.031</v>
+      </c>
+      <c r="H78" s="28">
+        <v>0.052849</v>
+      </c>
       <c r="J78" s="7"/>
       <c r="K78" s="7"/>
       <c r="L78" s="7"/>
       <c r="M78" s="7"/>
       <c r="N78" s="7"/>
     </row>
     <row r="79" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B79" s="24"/>
-[...5 lines deleted...]
-      <c r="H79" s="28"/>
+      <c r="B79" s="24" t="s">
+        <v>102</v>
+      </c>
+      <c r="C79" s="24" t="s">
+        <v>103</v>
+      </c>
+      <c r="D79" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="E79" s="25">
+        <v>10000000</v>
+      </c>
+      <c r="F79" s="26">
+        <v>9821.08</v>
+      </c>
+      <c r="G79" s="27">
+        <v>0.0206</v>
+      </c>
+      <c r="H79" s="28">
+        <v>0.054063</v>
+      </c>
       <c r="J79" s="7"/>
       <c r="K79" s="7"/>
       <c r="L79" s="7"/>
       <c r="M79" s="7"/>
       <c r="N79" s="7"/>
     </row>
     <row r="80" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B80" s="24"/>
-[...5 lines deleted...]
-      <c r="H80" s="28"/>
+      <c r="B80" s="24" t="s">
+        <v>104</v>
+      </c>
+      <c r="C80" s="24" t="s">
+        <v>105</v>
+      </c>
+      <c r="D80" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="E80" s="25">
+        <v>10000000</v>
+      </c>
+      <c r="F80" s="26">
+        <v>9778.32</v>
+      </c>
+      <c r="G80" s="27">
+        <v>0.0205</v>
+      </c>
+      <c r="H80" s="28">
+        <v>0.0548</v>
+      </c>
       <c r="J80" s="7"/>
       <c r="K80" s="7"/>
       <c r="L80" s="7"/>
       <c r="M80" s="7"/>
       <c r="N80" s="7"/>
     </row>
     <row r="81" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B81" s="23" t="s">
+      <c r="B81" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="C81" s="24" t="s">
         <v>107</v>
       </c>
-      <c r="C81" s="24"/>
-[...4 lines deleted...]
-      <c r="H81" s="28"/>
+      <c r="D81" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="E81" s="25">
+        <v>5000000</v>
+      </c>
+      <c r="F81" s="26">
+        <v>4942.91</v>
+      </c>
+      <c r="G81" s="27">
+        <v>0.0104</v>
+      </c>
+      <c r="H81" s="28">
+        <v>0.052048</v>
+      </c>
       <c r="J81" s="7"/>
       <c r="K81" s="7"/>
       <c r="L81" s="7"/>
       <c r="M81" s="7"/>
       <c r="N81" s="7"/>
     </row>
     <row r="82" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B82" s="23" t="s">
+      <c r="B82" s="24" t="s">
         <v>108</v>
       </c>
-      <c r="C82" s="24"/>
-[...4 lines deleted...]
-      <c r="H82" s="28"/>
+      <c r="C82" s="24" t="s">
+        <v>109</v>
+      </c>
+      <c r="D82" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="E82" s="25">
+        <v>5000000</v>
+      </c>
+      <c r="F82" s="26">
+        <v>4873.02</v>
+      </c>
+      <c r="G82" s="27">
+        <v>0.0102</v>
+      </c>
+      <c r="H82" s="28">
+        <v>0.055299</v>
+      </c>
       <c r="J82" s="7"/>
       <c r="K82" s="7"/>
       <c r="L82" s="7"/>
       <c r="M82" s="7"/>
       <c r="N82" s="7"/>
     </row>
     <row r="83" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B83" s="24" t="s">
-[...15 lines deleted...]
-      <c r="H83" s="28"/>
+      <c r="B83" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="C83" s="23"/>
+      <c r="D83" s="23"/>
+      <c r="E83" s="29"/>
+      <c r="F83" s="30">
+        <v>44211.81</v>
+      </c>
+      <c r="G83" s="31">
+        <v>0.0926</v>
+      </c>
+      <c r="H83" s="32"/>
       <c r="J83" s="7"/>
       <c r="K83" s="7"/>
       <c r="L83" s="7"/>
       <c r="M83" s="7"/>
       <c r="N83" s="7"/>
     </row>
     <row r="84" spans="1:15" customHeight="1" ht="15.75">
       <c r="B84" s="24"/>
       <c r="C84" s="24"/>
       <c r="D84" s="24"/>
       <c r="E84" s="25"/>
       <c r="F84" s="26"/>
       <c r="G84" s="27"/>
       <c r="H84" s="28"/>
       <c r="J84" s="7"/>
       <c r="K84" s="7"/>
       <c r="L84" s="7"/>
       <c r="M84" s="7"/>
       <c r="N84" s="7"/>
     </row>
     <row r="85" spans="1:15" customHeight="1" ht="15.75">
       <c r="B85" s="35" t="s">
         <v>21</v>
       </c>
       <c r="C85" s="35"/>
       <c r="D85" s="35"/>
       <c r="E85" s="36"/>
       <c r="F85" s="30">
-        <v>1197.25</v>
+        <v>433677.63</v>
       </c>
       <c r="G85" s="31">
-        <v>0.0028</v>
+        <v>0.9082</v>
       </c>
       <c r="H85" s="32"/>
     </row>
     <row r="86" spans="1:15" customHeight="1" ht="15.75">
       <c r="B86" s="24"/>
       <c r="C86" s="24"/>
       <c r="D86" s="24"/>
       <c r="E86" s="25"/>
       <c r="F86" s="26"/>
       <c r="G86" s="27"/>
       <c r="H86" s="28"/>
       <c r="J86" s="3"/>
     </row>
     <row r="87" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B87" s="23" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B87" s="24"/>
       <c r="C87" s="24"/>
       <c r="D87" s="24"/>
       <c r="E87" s="25"/>
       <c r="F87" s="26"/>
       <c r="G87" s="27"/>
       <c r="H87" s="28"/>
     </row>
     <row r="88" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B88" s="24" t="s">
-        <v>112</v>
+      <c r="B88" s="23" t="s">
+        <v>110</v>
       </c>
       <c r="C88" s="24"/>
       <c r="D88" s="24"/>
       <c r="E88" s="25"/>
-      <c r="F88" s="26">
-[...4 lines deleted...]
-      </c>
+      <c r="F88" s="26"/>
+      <c r="G88" s="27"/>
       <c r="H88" s="28"/>
     </row>
     <row r="89" spans="1:15" customHeight="1" ht="15.75">
       <c r="B89" s="23" t="s">
+        <v>111</v>
+      </c>
+      <c r="C89" s="24"/>
+      <c r="D89" s="24"/>
+      <c r="E89" s="25"/>
+      <c r="F89" s="26"/>
+      <c r="G89" s="27"/>
+      <c r="H89" s="28"/>
+    </row>
+    <row r="90" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B90" s="24" t="s">
+        <v>112</v>
+      </c>
+      <c r="C90" s="24" t="s">
+        <v>113</v>
+      </c>
+      <c r="D90" s="24"/>
+      <c r="E90" s="25">
+        <v>10066.98</v>
+      </c>
+      <c r="F90" s="26">
+        <v>1202.98</v>
+      </c>
+      <c r="G90" s="27">
+        <v>0.0025</v>
+      </c>
+      <c r="H90" s="28"/>
+    </row>
+    <row r="91" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B91" s="24"/>
+      <c r="C91" s="24"/>
+      <c r="D91" s="24"/>
+      <c r="E91" s="25"/>
+      <c r="F91" s="26"/>
+      <c r="G91" s="27"/>
+      <c r="H91" s="28"/>
+    </row>
+    <row r="92" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B92" s="35" t="s">
+        <v>21</v>
+      </c>
+      <c r="C92" s="35"/>
+      <c r="D92" s="35"/>
+      <c r="E92" s="36"/>
+      <c r="F92" s="30">
+        <v>1202.98</v>
+      </c>
+      <c r="G92" s="31">
+        <v>0.0025</v>
+      </c>
+      <c r="H92" s="32"/>
+    </row>
+    <row r="93" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B93" s="24"/>
+      <c r="C93" s="24"/>
+      <c r="D93" s="24"/>
+      <c r="E93" s="25"/>
+      <c r="F93" s="26"/>
+      <c r="G93" s="27"/>
+      <c r="H93" s="28"/>
+    </row>
+    <row r="94" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B94" s="23" t="s">
+        <v>114</v>
+      </c>
+      <c r="C94" s="24"/>
+      <c r="D94" s="24"/>
+      <c r="E94" s="25"/>
+      <c r="F94" s="26"/>
+      <c r="G94" s="27"/>
+      <c r="H94" s="28"/>
+    </row>
+    <row r="95" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B95" s="24" t="s">
+        <v>115</v>
+      </c>
+      <c r="C95" s="24"/>
+      <c r="D95" s="24"/>
+      <c r="E95" s="25"/>
+      <c r="F95" s="26">
+        <v>28205.91</v>
+      </c>
+      <c r="G95" s="27">
+        <v>0.0591</v>
+      </c>
+      <c r="H95" s="28"/>
+    </row>
+    <row r="96" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B96" s="23" t="s">
         <v>17</v>
       </c>
-      <c r="C89" s="23"/>
-[...20 lines deleted...]
-      <c r="B91" s="35" t="s">
+      <c r="C96" s="23"/>
+      <c r="D96" s="23"/>
+      <c r="E96" s="29"/>
+      <c r="F96" s="30">
+        <v>28205.91</v>
+      </c>
+      <c r="G96" s="31">
+        <v>0.0591</v>
+      </c>
+      <c r="H96" s="32"/>
+    </row>
+    <row r="97" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B97" s="24"/>
+      <c r="C97" s="24"/>
+      <c r="D97" s="24"/>
+      <c r="E97" s="25"/>
+      <c r="F97" s="26"/>
+      <c r="G97" s="27"/>
+      <c r="H97" s="28"/>
+    </row>
+    <row r="98" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B98" s="35" t="s">
         <v>21</v>
       </c>
-      <c r="C91" s="35"/>
-[...35 lines deleted...]
-      <c r="G93" s="42">
+      <c r="C98" s="35"/>
+      <c r="D98" s="35"/>
+      <c r="E98" s="36"/>
+      <c r="F98" s="30">
+        <v>28205.91</v>
+      </c>
+      <c r="G98" s="31">
+        <v>0.0591</v>
+      </c>
+      <c r="H98" s="32"/>
+    </row>
+    <row r="99" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B99" s="24" t="s">
+        <v>116</v>
+      </c>
+      <c r="C99" s="24"/>
+      <c r="D99" s="24"/>
+      <c r="E99" s="25"/>
+      <c r="F99" s="67">
+        <v>-3569.71</v>
+      </c>
+      <c r="G99" s="68">
+        <v>-0.0075000000000001</v>
+      </c>
+      <c r="H99" s="28"/>
+    </row>
+    <row r="100" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B100" s="37" t="s">
+        <v>117</v>
+      </c>
+      <c r="C100" s="37"/>
+      <c r="D100" s="37"/>
+      <c r="E100" s="38"/>
+      <c r="F100" s="39">
+        <v>477516.59</v>
+      </c>
+      <c r="G100" s="40">
         <v>1</v>
       </c>
-      <c r="H93" s="43"/>
-[...28 lines deleted...]
-      <c r="B100" s="46" t="s">
+      <c r="H100" s="41"/>
+      <c r="I100" s="74"/>
+      <c r="J100" s="74"/>
+      <c r="K100" s="74"/>
+    </row>
+    <row r="101" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B101" s="2"/>
+    </row>
+    <row r="102" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B102" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="C100" s="52"/>
-[...8 lines deleted...]
-      <c r="B101" s="46" t="s">
+    </row>
+    <row r="103" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B103" s="12" t="s">
         <v>119</v>
       </c>
-      <c r="C101" s="52"/>
-[...22 lines deleted...]
-      <c r="B103" s="53" t="s">
+    </row>
+    <row r="106" spans="1:15" customHeight="1" ht="15.75">
+      <c r="A106" s="7"/>
+      <c r="B106" s="42" t="s">
         <v>120</v>
       </c>
-      <c r="C103" s="49"/>
-[...8 lines deleted...]
-      <c r="B104" s="53" t="s">
+      <c r="C106" s="63"/>
+      <c r="D106" s="63"/>
+      <c r="E106" s="63"/>
+      <c r="F106" s="63"/>
+      <c r="G106" s="63"/>
+      <c r="H106" s="43"/>
+    </row>
+    <row r="107" spans="1:15" customHeight="1" ht="15.75">
+      <c r="A107" s="7"/>
+      <c r="B107" s="44" t="s">
         <v>121</v>
       </c>
-      <c r="C104" s="51">
-[...56 lines deleted...]
-      <c r="H107" s="47"/>
+      <c r="C107" s="64"/>
+      <c r="D107" s="64"/>
+      <c r="E107" s="64"/>
+      <c r="F107" s="64"/>
+      <c r="G107" s="64"/>
+      <c r="H107" s="45"/>
     </row>
     <row r="108" spans="1:15" customHeight="1" ht="15.75">
       <c r="A108" s="7"/>
-      <c r="B108" s="46" t="s">
-[...7 lines deleted...]
-      <c r="H108" s="47"/>
+      <c r="B108" s="44" t="s">
+        <v>122</v>
+      </c>
+      <c r="C108" s="64"/>
+      <c r="D108" s="64"/>
+      <c r="E108" s="64"/>
+      <c r="F108" s="64"/>
+      <c r="G108" s="64"/>
+      <c r="H108" s="45"/>
     </row>
     <row r="109" spans="1:15" customHeight="1" ht="15.75">
       <c r="A109" s="7"/>
-      <c r="B109" s="46" t="s">
-[...7 lines deleted...]
-      <c r="H109" s="47"/>
+      <c r="B109" s="65"/>
+      <c r="C109" s="46">
+        <v>46248</v>
+      </c>
+      <c r="D109" s="46">
+        <v>46234</v>
+      </c>
+      <c r="E109" s="64"/>
+      <c r="F109" s="64"/>
+      <c r="G109" s="64"/>
+      <c r="H109" s="45"/>
     </row>
     <row r="110" spans="1:15" customHeight="1" ht="15.75">
       <c r="A110" s="7"/>
-      <c r="B110" s="46" t="s">
+      <c r="B110" s="65" t="s">
+        <v>123</v>
+      </c>
+      <c r="C110" s="47"/>
+      <c r="D110" s="47"/>
+      <c r="E110" s="64"/>
+      <c r="F110" s="64"/>
+      <c r="G110" s="64"/>
+      <c r="H110" s="45"/>
+    </row>
+    <row r="111" spans="1:15" customHeight="1" ht="15.75">
+      <c r="A111" s="48"/>
+      <c r="B111" s="65" t="s">
+        <v>124</v>
+      </c>
+      <c r="C111" s="49">
+        <v>1276.5908</v>
+      </c>
+      <c r="D111" s="49">
+        <v>1272.3548</v>
+      </c>
+      <c r="E111" s="64"/>
+      <c r="F111" s="64"/>
+      <c r="G111" s="64"/>
+      <c r="H111" s="45"/>
+    </row>
+    <row r="112" spans="1:15" customHeight="1" ht="15.75">
+      <c r="A112" s="48"/>
+      <c r="B112" s="65" t="s">
+        <v>125</v>
+      </c>
+      <c r="C112" s="49">
+        <v>1276.5908</v>
+      </c>
+      <c r="D112" s="49">
+        <v>1272.3548</v>
+      </c>
+      <c r="E112" s="64"/>
+      <c r="F112" s="64"/>
+      <c r="G112" s="64"/>
+      <c r="H112" s="45"/>
+    </row>
+    <row r="113" spans="1:15" customHeight="1" ht="15.75">
+      <c r="A113" s="48"/>
+      <c r="B113" s="65" t="s">
+        <v>126</v>
+      </c>
+      <c r="C113" s="49">
+        <v>1296.2447</v>
+      </c>
+      <c r="D113" s="49">
+        <v>1291.837</v>
+      </c>
+      <c r="E113" s="64"/>
+      <c r="F113" s="64"/>
+      <c r="G113" s="64"/>
+      <c r="H113" s="45"/>
+    </row>
+    <row r="114" spans="1:15" customHeight="1" ht="15.75">
+      <c r="A114" s="48"/>
+      <c r="B114" s="65" t="s">
         <v>127</v>
       </c>
-      <c r="C110" s="52"/>
-[...52 lines deleted...]
-      <c r="H114" s="47"/>
+      <c r="C114" s="49">
+        <v>1296.2447</v>
+      </c>
+      <c r="D114" s="49">
+        <v>1291.8369</v>
+      </c>
+      <c r="E114" s="64"/>
+      <c r="F114" s="64"/>
+      <c r="G114" s="64"/>
+      <c r="H114" s="45"/>
     </row>
     <row r="115" spans="1:15" customHeight="1" ht="15.75">
       <c r="A115" s="7"/>
-      <c r="B115" s="46" t="s">
-[...7 lines deleted...]
-      <c r="H115" s="47"/>
+      <c r="B115" s="44" t="s">
+        <v>128</v>
+      </c>
+      <c r="C115" s="64"/>
+      <c r="D115" s="64"/>
+      <c r="E115" s="64"/>
+      <c r="F115" s="64"/>
+      <c r="G115" s="64"/>
+      <c r="H115" s="45"/>
     </row>
     <row r="116" spans="1:15" customHeight="1" ht="15.75">
       <c r="A116" s="7"/>
-      <c r="B116" s="69" t="s">
+      <c r="B116" s="44" t="s">
+        <v>129</v>
+      </c>
+      <c r="C116" s="64"/>
+      <c r="D116" s="64"/>
+      <c r="E116" s="64"/>
+      <c r="F116" s="64"/>
+      <c r="G116" s="64"/>
+      <c r="H116" s="45"/>
+    </row>
+    <row r="117" spans="1:15" customHeight="1" ht="15.75">
+      <c r="A117" s="7"/>
+      <c r="B117" s="44" t="s">
+        <v>130</v>
+      </c>
+      <c r="C117" s="64"/>
+      <c r="D117" s="64"/>
+      <c r="E117" s="64"/>
+      <c r="F117" s="64"/>
+      <c r="G117" s="64"/>
+      <c r="H117" s="45"/>
+    </row>
+    <row r="118" spans="1:15" customHeight="1" ht="15.75">
+      <c r="A118" s="7"/>
+      <c r="B118" s="50" t="s">
+        <v>131</v>
+      </c>
+      <c r="C118" s="64"/>
+      <c r="D118" s="64"/>
+      <c r="E118" s="64"/>
+      <c r="F118" s="64"/>
+      <c r="G118" s="64"/>
+      <c r="H118" s="45"/>
+    </row>
+    <row r="119" spans="1:15" customHeight="1" ht="15.75">
+      <c r="A119" s="7"/>
+      <c r="B119" s="44" t="s">
+        <v>132</v>
+      </c>
+      <c r="C119" s="7"/>
+      <c r="D119" s="7"/>
+      <c r="E119" s="7"/>
+      <c r="F119" s="7"/>
+      <c r="G119" s="7"/>
+      <c r="H119" s="45"/>
+    </row>
+    <row r="120" spans="1:15" customHeight="1" ht="15.75">
+      <c r="A120" s="7"/>
+      <c r="B120" s="44" t="s">
         <v>133</v>
       </c>
-      <c r="C116" s="70"/>
-[...8 lines deleted...]
-      <c r="B119" s="55" t="s">
+      <c r="C120" s="64"/>
+      <c r="D120" s="64"/>
+      <c r="E120" s="64"/>
+      <c r="F120" s="64"/>
+      <c r="G120" s="64"/>
+      <c r="H120" s="45"/>
+    </row>
+    <row r="121" spans="1:15" customHeight="1" ht="15.75">
+      <c r="A121" s="7"/>
+      <c r="B121" s="44" t="s">
         <v>134</v>
       </c>
-      <c r="C119" s="56" t="s">
+      <c r="C121" s="64"/>
+      <c r="D121" s="64"/>
+      <c r="E121" s="64"/>
+      <c r="F121" s="64"/>
+      <c r="G121" s="64"/>
+      <c r="H121" s="45"/>
+    </row>
+    <row r="122" spans="1:15" customHeight="1" ht="15.75">
+      <c r="A122" s="7"/>
+      <c r="B122" s="44" t="s">
         <v>135</v>
       </c>
-      <c r="D119" s="56" t="s">
+      <c r="C122" s="64"/>
+      <c r="D122" s="64"/>
+      <c r="E122" s="64"/>
+      <c r="F122" s="64"/>
+      <c r="G122" s="64"/>
+      <c r="H122" s="45"/>
+    </row>
+    <row r="123" spans="1:15" customHeight="1" ht="15.75">
+      <c r="A123" s="7"/>
+      <c r="B123" s="44" t="s">
         <v>136</v>
       </c>
-      <c r="E119" s="2"/>
-[...2 lines deleted...]
-      <c r="B120" s="72" t="s">
+      <c r="C123" s="64"/>
+      <c r="D123" s="64"/>
+      <c r="E123" s="64"/>
+      <c r="F123" s="64"/>
+      <c r="G123" s="64"/>
+      <c r="H123" s="45"/>
+    </row>
+    <row r="125" spans="1:15" customHeight="1" ht="15.75"/>
+    <row r="126" spans="1:15" customHeight="1" ht="39.75">
+      <c r="B126" s="51" t="s">
         <v>137</v>
       </c>
-      <c r="C120" s="79"/>
-      <c r="D120" s="73" t="s">
+      <c r="C126" s="52" t="s">
         <v>138</v>
       </c>
-      <c r="E120" s="2"/>
-[...2 lines deleted...]
-      <c r="B121" s="86" t="s">
+      <c r="D126" s="52" t="s">
         <v>139</v>
       </c>
-      <c r="C121" s="80"/>
-[...22 lines deleted...]
-      <c r="B125" s="9" t="s">
+      <c r="E126" s="2"/>
+    </row>
+    <row r="127" spans="1:15" customHeight="1" ht="39.75">
+      <c r="B127" s="69" t="s">
         <v>140</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B126" s="9" t="s">
+      <c r="C127" s="77"/>
+      <c r="D127" s="70" t="s">
         <v>141</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B127" s="9" t="s">
+      <c r="E127" s="2"/>
+    </row>
+    <row r="128" spans="1:15" customHeight="1" ht="39.75">
+      <c r="B128" s="84" t="s">
         <v>142</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B129" s="82" t="s">
+      <c r="C128" s="78"/>
+      <c r="D128" s="86"/>
+      <c r="E128" s="2"/>
+    </row>
+    <row r="129" spans="1:15" customHeight="1" ht="39.75">
+      <c r="B129" s="84"/>
+      <c r="C129" s="78"/>
+      <c r="D129" s="86"/>
+      <c r="E129" s="2"/>
+    </row>
+    <row r="130" spans="1:15" customHeight="1" ht="39.75">
+      <c r="B130" s="84"/>
+      <c r="C130" s="78"/>
+      <c r="D130" s="86"/>
+      <c r="E130" s="2"/>
+    </row>
+    <row r="131" spans="1:15" customHeight="1" ht="39.75">
+      <c r="B131" s="85"/>
+      <c r="C131" s="79"/>
+      <c r="D131" s="87"/>
+      <c r="E131" s="2"/>
+    </row>
+    <row r="132" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B132" s="9" t="s">
         <v>143</v>
       </c>
-      <c r="C129" s="83"/>
-[...4 lines deleted...]
-      <c r="B130" s="58" t="s">
+    </row>
+    <row r="133" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B133" s="9" t="s">
         <v>144</v>
       </c>
-      <c r="C130" s="84" t="s">
+    </row>
+    <row r="134" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B134" s="9" t="s">
         <v>145</v>
       </c>
-      <c r="D130" s="84" t="s">
+    </row>
+    <row r="136" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B136" s="80" t="s">
         <v>146</v>
       </c>
-      <c r="E130" s="84" t="s">
+      <c r="C136" s="81"/>
+      <c r="D136" s="81"/>
+      <c r="E136" s="81"/>
+    </row>
+    <row r="137" spans="1:15" customHeight="1" ht="30">
+      <c r="B137" s="54" t="s">
         <v>147</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B131" s="58" t="s">
+      <c r="C137" s="82" t="s">
         <v>148</v>
       </c>
-      <c r="C131" s="85"/>
-[...4 lines deleted...]
-      <c r="B132" s="58" t="s">
+      <c r="D137" s="82" t="s">
         <v>149</v>
       </c>
-      <c r="C132" s="59"/>
-      <c r="D132" s="74" t="s">
+      <c r="E137" s="82" t="s">
         <v>150</v>
       </c>
-      <c r="E132" s="57"/>
-[...2 lines deleted...]
-      <c r="B133" s="58" t="s">
+    </row>
+    <row r="138" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B138" s="54" t="s">
         <v>151</v>
       </c>
-      <c r="C133" s="57"/>
-[...4 lines deleted...]
-      <c r="B134" s="58" t="s">
+      <c r="C138" s="83"/>
+      <c r="D138" s="83"/>
+      <c r="E138" s="83"/>
+    </row>
+    <row r="139" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B139" s="54" t="s">
         <v>152</v>
       </c>
-      <c r="C134" s="57"/>
-[...4 lines deleted...]
-      <c r="B135" s="11" t="s">
+      <c r="C139" s="55"/>
+      <c r="D139" s="71" t="s">
         <v>153</v>
       </c>
-      <c r="C135" s="61"/>
-[...6 lines deleted...]
-      <c r="C137" s="63" t="s">
+      <c r="E139" s="53"/>
+    </row>
+    <row r="140" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B140" s="54" t="s">
         <v>154</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B138" s="64" t="s">
+      <c r="C140" s="53"/>
+      <c r="D140" s="72"/>
+      <c r="E140" s="53"/>
+    </row>
+    <row r="141" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B141" s="54" t="s">
         <v>155</v>
       </c>
-      <c r="C138" s="68" t="s">
+      <c r="C141" s="53"/>
+      <c r="D141" s="73"/>
+      <c r="E141" s="53"/>
+    </row>
+    <row r="142" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B142" s="11" t="s">
         <v>156</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B139" s="64" t="s">
+      <c r="C142" s="57"/>
+      <c r="D142" s="56"/>
+      <c r="E142" s="56"/>
+    </row>
+    <row r="143" spans="1:15" customHeight="1" ht="15.75"/>
+    <row r="144" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B144" s="58"/>
+      <c r="C144" s="59" t="s">
         <v>157</v>
       </c>
-      <c r="C139" s="65" t="s">
+    </row>
+    <row r="145" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B145" s="60" t="s">
         <v>158</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B140" s="64" t="s">
+      <c r="C145" s="66" t="s">
         <v>159</v>
       </c>
-      <c r="C140" s="66">
-[...4 lines deleted...]
-      <c r="B141" s="64" t="s">
+    </row>
+    <row r="146" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B146" s="60" t="s">
         <v>160</v>
       </c>
-      <c r="C141" s="66" t="s">
+      <c r="C146" s="61" t="s">
         <v>161</v>
       </c>
     </row>
-    <row r="142" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B142" s="64" t="s">
+    <row r="147" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B147" s="60" t="s">
         <v>162</v>
       </c>
-      <c r="C142" s="66" t="s">
-[...4 lines deleted...]
-      <c r="B143" s="64" t="s">
+      <c r="C147" s="62">
+        <v>6.68</v>
+      </c>
+    </row>
+    <row r="148" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B148" s="60" t="s">
         <v>163</v>
       </c>
-      <c r="C143" s="66" t="s">
+      <c r="C148" s="62" t="s">
         <v>164</v>
       </c>
     </row>
-    <row r="144" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B144" s="77" t="s">
+    <row r="149" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B149" s="60" t="s">
         <v>165</v>
       </c>
-      <c r="C144" s="78"/>
-[...2 lines deleted...]
-      <c r="B145" s="77" t="s">
+      <c r="C149" s="62" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="150" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B150" s="60" t="s">
         <v>166</v>
       </c>
-      <c r="C145" s="78"/>
+      <c r="C150" s="62" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="151" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B151" s="75" t="s">
+        <v>168</v>
+      </c>
+      <c r="C151" s="76"/>
+    </row>
+    <row r="152" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B152" s="75" t="s">
+        <v>169</v>
+      </c>
+      <c r="C152" s="76"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
-    <mergeCell ref="B144:C144"/>
-[...7 lines deleted...]
-    <mergeCell ref="E130:E131"/>
+    <mergeCell ref="B151:C151"/>
+    <mergeCell ref="B152:C152"/>
+    <mergeCell ref="C127:C131"/>
+    <mergeCell ref="B128:B131"/>
+    <mergeCell ref="D128:D131"/>
+    <mergeCell ref="B136:E136"/>
+    <mergeCell ref="C137:C138"/>
+    <mergeCell ref="D137:D138"/>
+    <mergeCell ref="E137:E138"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G1" location="'Sheet1'!A1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader>&amp;L&amp;"Arial"&amp;9&amp;K0078D7 INTERNAL&amp;1#_x000D_</oddHeader>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>