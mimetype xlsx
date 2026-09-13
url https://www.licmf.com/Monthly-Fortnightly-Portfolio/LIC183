--- v2 (2026-08-24)
+++ v3 (2026-09-13)
@@ -9,98 +9,98 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LDMNMF" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LDGETF'!$J$68:$N$83</definedName>
+    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LDGETF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LDGSEC'!$J$68:$N$84</definedName>
-    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LDINPF'!$J$16:$N$32</definedName>
+    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LDINPF'!$J$20:$N$35</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LDMIPF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LDMNMF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="1">'LDONTF'!$J$68:$N$84</definedName>
-    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="2">'LDSAPF'!$J$68:$N$84</definedName>
+    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="2">'LDSAPF'!$J$44:$N$46</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="3">'LDSTDF'!$J$68:$N$84</definedName>
-    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="4">'LDUSTF'!$J$68:$N$84</definedName>
+    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="4">'LDUSTF'!$J$49:$N$65</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="5">'LLIQDF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL">'LDBOND'!$J$68:$N$84</definedName>
-    <definedName name="JPM_Footer_disp" localSheetId="0">'LDGETF'!$J$73:$N$83</definedName>
+    <definedName name="JPM_Footer_disp" localSheetId="0">'LDGETF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LDGSEC'!$J$74:$N$84</definedName>
-    <definedName name="JPM_Footer_disp" localSheetId="0">'LDINPF'!$J$22:$N$32</definedName>
+    <definedName name="JPM_Footer_disp" localSheetId="0">'LDINPF'!$J$26:$N$35</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LDMIPF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LDMNMF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="1">'LDONTF'!$J$74:$N$84</definedName>
-    <definedName name="JPM_Footer_disp" localSheetId="2">'LDSAPF'!$J$74:$N$84</definedName>
+    <definedName name="JPM_Footer_disp" localSheetId="2">'LDSAPF'!$J$44:$N$46</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="3">'LDSTDF'!$J$74:$N$84</definedName>
-    <definedName name="JPM_Footer_disp" localSheetId="4">'LDUSTF'!$J$74:$N$84</definedName>
+    <definedName name="JPM_Footer_disp" localSheetId="4">'LDUSTF'!$J$55:$N$65</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="5">'LLIQDF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp">'LDBOND'!$J$74:$N$84</definedName>
-    <definedName name="JPM_Footer_disp12" localSheetId="0">'LDGETF'!$J$68:$N$85</definedName>
+    <definedName name="JPM_Footer_disp12" localSheetId="0">'LDGETF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LDGSEC'!$J$68:$N$86</definedName>
-    <definedName name="JPM_Footer_disp12" localSheetId="0">'LDINPF'!$J$16:$N$34</definedName>
+    <definedName name="JPM_Footer_disp12" localSheetId="0">'LDINPF'!$J$20:$N$37</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LDMIPF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LDMNMF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="1">'LDONTF'!$J$68:$N$86</definedName>
-    <definedName name="JPM_Footer_disp12" localSheetId="2">'LDSAPF'!$J$68:$N$86</definedName>
+    <definedName name="JPM_Footer_disp12" localSheetId="2">'LDSAPF'!$J$44:$N$48</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="3">'LDSTDF'!$J$68:$N$86</definedName>
-    <definedName name="JPM_Footer_disp12" localSheetId="4">'LDUSTF'!$J$68:$N$86</definedName>
+    <definedName name="JPM_Footer_disp12" localSheetId="4">'LDUSTF'!$J$49:$N$67</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="5">'LLIQDF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12">'LDBOND'!$J$68:$N$86</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="170">
   <si>
     <t>LIC MF MONEY MARKET FUND</t>
   </si>
   <si>
     <t>Index</t>
   </si>
   <si>
-    <t>Fortnightly Portfolio Statement as on August 15,2026</t>
+    <t>Monthly Portfolio Statement as on August 31,2026</t>
   </si>
   <si>
     <t>Name of the Instrument</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>Industry / Rating</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Market/Fair Value (Rounded, Rs. In Lacs)</t>
   </si>
   <si>
     <t>Rounded, % to Net Assets</t>
   </si>
   <si>
     <t>Yield</t>
   </si>
   <si>
     <t>Debt Instruments</t>
   </si>
@@ -122,245 +122,245 @@
   <si>
     <t>IN2920210316</t>
   </si>
   <si>
     <t>Sub Total</t>
   </si>
   <si>
     <t>(b)Privately Placed/Unlisted</t>
   </si>
   <si>
     <t>NIL</t>
   </si>
   <si>
     <t>(c)Securitised Debt Instruments</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>Money Market Instruments</t>
   </si>
   <si>
     <t>Certificate of Deposit</t>
   </si>
   <si>
+    <t>ICICI Bank Ltd. #</t>
+  </si>
+  <si>
+    <t>INE090AD6279</t>
+  </si>
+  <si>
+    <t>CRISIL A1+</t>
+  </si>
+  <si>
+    <t>Indian Bank ** #</t>
+  </si>
+  <si>
+    <t>INE562A16QE7</t>
+  </si>
+  <si>
+    <t>FITCH A1+</t>
+  </si>
+  <si>
+    <t>Canara Bank ** #</t>
+  </si>
+  <si>
+    <t>INE476A16G28</t>
+  </si>
+  <si>
+    <t>National Bk for Agriculture &amp; Rural Dev. #</t>
+  </si>
+  <si>
+    <t>INE261F16AK6</t>
+  </si>
+  <si>
+    <t>National Bk for Financing Infra and Dev ** #</t>
+  </si>
+  <si>
+    <t>INE0KUG16012</t>
+  </si>
+  <si>
+    <t>National Bk for Agriculture &amp; Rural Dev. ** #</t>
+  </si>
+  <si>
+    <t>INE261F16AF6</t>
+  </si>
+  <si>
+    <t>Small Industries Development Bk of India #</t>
+  </si>
+  <si>
+    <t>INE556F16CB4</t>
+  </si>
+  <si>
+    <t>Canara Bank #</t>
+  </si>
+  <si>
+    <t>INE476A16H43</t>
+  </si>
+  <si>
+    <t>INE562A16QN8</t>
+  </si>
+  <si>
+    <t>Bank of Baroda ** #</t>
+  </si>
+  <si>
+    <t>INE028A16LC4</t>
+  </si>
+  <si>
+    <t>Axis Bank Ltd. #</t>
+  </si>
+  <si>
+    <t>INE238AD6CP1</t>
+  </si>
+  <si>
+    <t>INE261F16AO8</t>
+  </si>
+  <si>
     <t>ICICI Bank Ltd. ** #</t>
   </si>
   <si>
-    <t>INE090AD6279</t>
-[...26 lines deleted...]
-    <t>INE261F16AF6</t>
+    <t>INE090AD6337</t>
+  </si>
+  <si>
+    <t>INE476A16K22</t>
+  </si>
+  <si>
+    <t>HDFC Bank Ltd. ** #</t>
+  </si>
+  <si>
+    <t>INE040A16IK8</t>
+  </si>
+  <si>
+    <t>Punjab National Bank #</t>
+  </si>
+  <si>
+    <t>INE160A16UE2</t>
+  </si>
+  <si>
+    <t>Punjab National Bank ** #</t>
+  </si>
+  <si>
+    <t>INE160A16UM5</t>
   </si>
   <si>
     <t>Small Industries Development Bk of India ** #</t>
   </si>
   <si>
-    <t>INE556F16CB4</t>
-[...17 lines deleted...]
-    <t>INE476A16G44</t>
+    <t>INE556F16CF5</t>
+  </si>
+  <si>
+    <t>INE028A16KT0</t>
+  </si>
+  <si>
+    <t>INE556F16BU6</t>
   </si>
   <si>
     <t>Axis Bank Ltd. ** #</t>
   </si>
   <si>
-    <t>INE238AD6CP1</t>
-[...49 lines deleted...]
-  <si>
     <t>INE238AD6CO4</t>
   </si>
   <si>
     <t>INE556F16CC2</t>
   </si>
   <si>
     <t>INE261F16AP5</t>
   </si>
   <si>
     <t>INE556F16CD0</t>
   </si>
   <si>
     <t>INE562A16RI6</t>
   </si>
   <si>
     <t>UCO Bank ** #</t>
   </si>
   <si>
     <t>INE691A16MA1</t>
   </si>
   <si>
-    <t>INE028A16MQ2</t>
+    <t>HDFC Bank Ltd. #</t>
+  </si>
+  <si>
+    <t>INE040A16IJ0</t>
+  </si>
+  <si>
+    <t>Commercial Paper</t>
+  </si>
+  <si>
+    <t>ICICI Securities Ltd. **</t>
+  </si>
+  <si>
+    <t>INE763G14F76</t>
+  </si>
+  <si>
+    <t>Embassy Office Parks REIT **</t>
+  </si>
+  <si>
+    <t>INE041014080</t>
+  </si>
+  <si>
+    <t>Angel One Ltd. **</t>
+  </si>
+  <si>
+    <t>INE732I14DL7</t>
+  </si>
+  <si>
+    <t>INE763G14M28</t>
+  </si>
+  <si>
+    <t>LIC Housing Finance Ltd. **</t>
+  </si>
+  <si>
+    <t>INE115A14FT0</t>
+  </si>
+  <si>
+    <t>Small Industries Development Bk of India **</t>
+  </si>
+  <si>
+    <t>INE556F14MP8</t>
+  </si>
+  <si>
+    <t>Indostar Capital Finance Ltd. **</t>
+  </si>
+  <si>
+    <t>INE896L14FB0</t>
+  </si>
+  <si>
+    <t>INE896L14FA2</t>
+  </si>
+  <si>
+    <t>Time Technoplast Ltd. **</t>
+  </si>
+  <si>
+    <t>INE508G14JE7</t>
   </si>
   <si>
     <t>ICRA A1+</t>
   </si>
   <si>
-    <t>INE040A16IJ0</t>
-[...55 lines deleted...]
-  <si>
     <t>Fedbank Financial Services Ltd. **</t>
   </si>
   <si>
     <t>INE007N14EU3</t>
   </si>
   <si>
     <t>360 One Prime Ltd. **</t>
   </si>
   <si>
     <t>INE248U14TC4</t>
   </si>
   <si>
     <t>Sundaram Finance Ltd. **</t>
   </si>
   <si>
     <t>INE660A14ZB1</t>
   </si>
   <si>
     <t>INE896L14FG9</t>
   </si>
   <si>
     <t>INE508G14IN0</t>
   </si>
   <si>
     <t>INE508G14JJ6</t>
@@ -413,96 +413,96 @@
   <si>
     <t>INF0RQ622028</t>
   </si>
   <si>
     <t>Treps / Reverse Repo</t>
   </si>
   <si>
     <t>Treps</t>
   </si>
   <si>
     <t>Net Receivables / (Payables)</t>
   </si>
   <si>
     <t>GRAND TOTAL</t>
   </si>
   <si>
     <t>#  Unlisted Security</t>
   </si>
   <si>
     <t>**  Non Traded Security</t>
   </si>
   <si>
     <t>i) Securities in default beyond its maturity date: Nil</t>
   </si>
   <si>
-    <t>ii) Total value and percentage of illiquid equity shares as on August 15, 2026: Nil</t>
+    <t>ii) Total value and percentage of illiquid equity shares as on August 31, 2026: Nil</t>
   </si>
   <si>
     <t>iii)</t>
   </si>
   <si>
     <t>NAV</t>
   </si>
   <si>
     <t>Regular Plan - Growth Option</t>
   </si>
   <si>
     <t>Regular Plan - IDCW Option</t>
   </si>
   <si>
     <t>Direct Plan - Growth Option</t>
   </si>
   <si>
     <t>Direct Plan - IDCW Option</t>
   </si>
   <si>
-    <t>iv) Dividend declared during the month August 15, 2026 under the IDCW Option of the Scheme is Nil.</t>
-[...8 lines deleted...]
-    <t>vii) Total market value of investments in Foreign Securities/ American Depositary Receipts/ Global Depositary Receipts/ Overseas ETFs as at August 15, 2026 is Nil.</t>
+    <t>iv) Dividend declared during the month August 31, 2026 under the IDCW Option of the Scheme is Nil.</t>
+  </si>
+  <si>
+    <t>v) No bonus declared during the period ended August 31, 2026.</t>
+  </si>
+  <si>
+    <t>vi) Total outstanding exposure in derivative instruments as on August 31, 2026 is Nil.</t>
+  </si>
+  <si>
+    <t>vii) Total market value of investments in Foreign Securities/ American Depositary Receipts/ Global Depositary Receipts/ Overseas ETFs as at August 31, 2026 is Nil.</t>
   </si>
   <si>
     <t>viii) Average maturity period: 0.47 Years</t>
   </si>
   <si>
-    <t>ix) Funds parked in short term deposit as on August 15, 2026: Nil</t>
+    <t>ix) Funds parked in short term deposit as on August 31, 2026: Nil</t>
   </si>
   <si>
     <t>x) The details of repo transactions of the scheme in corporate debt securities: Nil</t>
   </si>
   <si>
-    <t>xi) LIC MF Arbitrage Fund has invested (inter scheme investments) in LIC MF Money Market Fund. Market value of such investments as on August 15, 2026 is Rs. 4002.75 Lakhs.</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">     LIC MF Equity Savings Fund has invested (inter scheme investments) in LIC MF Money Market Fund. Market value of such investments as on August 15, 2026 is Rs. 51.11 Lakhs.</t>
+    <t>xi) LIC MF Arbitrage Fund has invested (inter scheme investments) in LIC MF Money Market Fund. Market value of such investments as on August 31, 2026 is Rs. 4012.07 Lakhs.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">     LIC MF Equity Savings Fund has invested (inter scheme investments) in LIC MF Money Market Fund. Market value of such investments as on August 31, 2026 is Rs. 51.23 Lakhs.</t>
   </si>
   <si>
     <t>The product is suitable for investors who are seeking*</t>
   </si>
   <si>
     <t>Scheme Riskometer#</t>
   </si>
   <si>
     <t>Benchmark Riskometer (as 
 applicable) #</t>
   </si>
   <si>
     <t>•Income over short term.</t>
   </si>
   <si>
     <t>As per AMFI Tier I Benchmark i . e . NIFTY Money Market Index A-I</t>
   </si>
   <si>
     <t>•Investment in money market instruments with maturity upto one year.</t>
   </si>
   <si>
     <t>*Investors should consult their financial advisers if in doubt about whether the product is suitable for them.</t>
   </si>
   <si>
     <t xml:space="preserve">#The Scheme and Benchmark riskometer disclosed above is latest available riskometer, for any updates please visit the AMC’s website (https://www.licmf.com/downloads/risk-o-meter-disclosure). </t>
@@ -552,51 +552,51 @@
   <si>
     <t>LIC MF Money Market Fund</t>
   </si>
   <si>
     <t>Description (if any)</t>
   </si>
   <si>
     <t>Money Market Fund</t>
   </si>
   <si>
     <t>Annualised Portfolio YTM* :</t>
   </si>
   <si>
     <t>Macaulay Duration</t>
   </si>
   <si>
     <t>0.47 Years</t>
   </si>
   <si>
     <t>Residual Maturity</t>
   </si>
   <si>
     <t xml:space="preserve">As on (Date) </t>
   </si>
   <si>
-    <t>15 August 2026</t>
+    <t>31 August 2026</t>
   </si>
   <si>
     <t>* in case of semi annual YTM, it will be annualised</t>
   </si>
   <si>
     <t>As the Regular and Direct plans have a common portfolio, the Portfolio yield given above is at the Scheme level</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="#,##0.000"/>
     <numFmt numFmtId="165" formatCode="#,##0.00_);\(##,##0\)"/>
     <numFmt numFmtId="166" formatCode="#,##0.00_);\(##,##0.00\)"/>
     <numFmt numFmtId="167" formatCode="0.00%_);\(0.00%\)"/>
     <numFmt numFmtId="168" formatCode="[$-1009]mmmm\ d\,\ yyyy;@"/>
     <numFmt numFmtId="169" formatCode="#,##0.0000"/>
   </numFmts>
   <fonts count="10">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
@@ -895,51 +895,51 @@
       </left>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="88">
+  <cellXfs count="87">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
@@ -1085,85 +1085,82 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="7" numFmtId="0" fillId="2" borderId="12" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="8" numFmtId="0" fillId="2" borderId="15" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="8" numFmtId="0" fillId="2" borderId="16" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="9" numFmtId="0" fillId="2" borderId="17" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="7" numFmtId="4" fillId="2" borderId="17" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="1" numFmtId="166" fillId="2" borderId="6" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="167" fillId="2" borderId="6" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="18" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="7" numFmtId="0" fillId="2" borderId="17" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="1" numFmtId="166" fillId="2" borderId="6" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0">
-[...4 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="19" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3" readingOrder="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="13" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3" readingOrder="1"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false" readingOrder="1"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="8" numFmtId="0" fillId="2" borderId="20" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="8" numFmtId="0" fillId="2" borderId="15" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="13" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="21" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="16" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="5" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
@@ -1183,81 +1180,81 @@
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3" readingOrder="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image311.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image412.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>352425</xdr:colOff>
-      <xdr:row>127</xdr:row>
+      <xdr:row>121</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2628900" cy="1866900"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>104775</xdr:colOff>
-      <xdr:row>127</xdr:row>
+      <xdr:row>121</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2476500" cy="1914525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 2" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -1536,67 +1533,67 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O152"/>
+  <dimension ref="A1:O146"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="true" defaultRowHeight="15.75" defaultColWidth="9.140625" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.5703125" customWidth="true" style="1"/>
     <col min="2" max="2" width="65.5703125" customWidth="true" style="8"/>
     <col min="3" max="3" width="45.5703125" customWidth="true" style="8"/>
     <col min="4" max="4" width="45.5703125" customWidth="true" style="8"/>
     <col min="5" max="5" width="45.5703125" customWidth="true" style="1"/>
     <col min="6" max="6" width="16.42578125" customWidth="true" style="1"/>
     <col min="7" max="7" width="15.28515625" customWidth="true" style="7"/>
-    <col min="8" max="8" width="6" customWidth="true" style="9"/>
-    <col min="9" max="9" width="9.85546875" customWidth="true" style="1"/>
+    <col min="8" max="8" width="5.42578125" customWidth="true" style="9"/>
+    <col min="9" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="10.7109375" customWidth="true" style="1"/>
     <col min="11" max="11" width="10.42578125" customWidth="true" style="1"/>
     <col min="12" max="12" width="14.42578125" customWidth="true" style="1"/>
     <col min="13" max="13" width="15.28515625" customWidth="true" style="1"/>
     <col min="14" max="14" width="12.5703125" customWidth="true" style="1"/>
     <col min="15" max="15" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" customHeight="1" ht="15.75">
       <c r="B1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="10" t="s">
         <v>1</v>
       </c>
       <c r="H1" s="2"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="15.75">
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
@@ -1660,94 +1657,94 @@
     <row r="7" spans="1:15" customHeight="1" ht="15.75">
       <c r="B7" s="23" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="24"/>
       <c r="D7" s="24"/>
       <c r="E7" s="25"/>
       <c r="F7" s="26"/>
       <c r="G7" s="27"/>
       <c r="H7" s="28"/>
     </row>
     <row r="8" spans="1:15" customHeight="1" ht="15.75">
       <c r="B8" s="24" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="24" t="s">
         <v>13</v>
       </c>
       <c r="D8" s="24" t="s">
         <v>14</v>
       </c>
       <c r="E8" s="25">
         <v>15000000</v>
       </c>
       <c r="F8" s="26">
-        <v>15444.34</v>
+        <v>15471.82</v>
       </c>
       <c r="G8" s="27">
-        <v>0.0323</v>
+        <v>0.0367</v>
       </c>
       <c r="H8" s="28">
-        <v>0.058585</v>
+        <v>0.059699</v>
       </c>
     </row>
     <row r="9" spans="1:15" customHeight="1" ht="15.75">
       <c r="B9" s="24" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D9" s="24" t="s">
         <v>14</v>
       </c>
       <c r="E9" s="25">
         <v>2500000</v>
       </c>
       <c r="F9" s="26">
-        <v>2555.44</v>
+        <v>2561.46</v>
       </c>
       <c r="G9" s="27">
-        <v>0.0054</v>
+        <v>0.0061</v>
       </c>
       <c r="H9" s="28">
-        <v>0.055896</v>
+        <v>0.056388</v>
       </c>
     </row>
     <row r="10" spans="1:15" customHeight="1" ht="15.75">
       <c r="B10" s="23" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="23"/>
       <c r="D10" s="23"/>
       <c r="E10" s="29"/>
       <c r="F10" s="30">
-        <v>17999.78</v>
+        <v>18033.28</v>
       </c>
       <c r="G10" s="31">
-        <v>0.0377</v>
+        <v>0.0428</v>
       </c>
       <c r="H10" s="32"/>
     </row>
     <row r="11" spans="1:15" customHeight="1" ht="15.75">
       <c r="B11" s="24"/>
       <c r="C11" s="24"/>
       <c r="D11" s="24"/>
       <c r="E11" s="25"/>
       <c r="F11" s="26"/>
       <c r="G11" s="27"/>
       <c r="H11" s="28"/>
     </row>
     <row r="12" spans="1:15" customHeight="1" ht="15.75">
       <c r="B12" s="23" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="24"/>
       <c r="D12" s="24"/>
       <c r="E12" s="25"/>
       <c r="F12" s="26"/>
       <c r="G12" s="27"/>
       <c r="H12" s="28"/>
     </row>
     <row r="13" spans="1:15" customHeight="1" ht="15.75">
       <c r="B13" s="23" t="s">
@@ -1794,54 +1791,54 @@
       <c r="F16" s="33" t="s">
         <v>19</v>
       </c>
       <c r="G16" s="34" t="s">
         <v>19</v>
       </c>
       <c r="H16" s="28"/>
     </row>
     <row r="17" spans="1:15" customHeight="1" ht="15.75">
       <c r="B17" s="24"/>
       <c r="C17" s="24"/>
       <c r="D17" s="24"/>
       <c r="E17" s="25"/>
       <c r="F17" s="26"/>
       <c r="G17" s="27"/>
       <c r="H17" s="28"/>
     </row>
     <row r="18" spans="1:15" customHeight="1" ht="15.75">
       <c r="B18" s="35" t="s">
         <v>21</v>
       </c>
       <c r="C18" s="35"/>
       <c r="D18" s="35"/>
       <c r="E18" s="36"/>
       <c r="F18" s="30">
-        <v>17999.78</v>
+        <v>18033.28</v>
       </c>
       <c r="G18" s="31">
-        <v>0.0377</v>
+        <v>0.0428</v>
       </c>
       <c r="H18" s="32"/>
     </row>
     <row r="19" spans="1:15" customHeight="1" ht="15.75">
       <c r="B19" s="24"/>
       <c r="C19" s="24"/>
       <c r="D19" s="24"/>
       <c r="E19" s="25"/>
       <c r="F19" s="26"/>
       <c r="G19" s="27"/>
       <c r="H19" s="28"/>
     </row>
     <row r="20" spans="1:15" customHeight="1" ht="15.75">
       <c r="B20" s="23" t="s">
         <v>22</v>
       </c>
       <c r="C20" s="24"/>
       <c r="D20" s="24"/>
       <c r="E20" s="25"/>
       <c r="F20" s="26"/>
       <c r="G20" s="27"/>
       <c r="H20" s="28"/>
     </row>
     <row r="21" spans="1:15" customHeight="1" ht="15.75">
       <c r="B21" s="24"/>
@@ -1855,2078 +1852,1937 @@
     <row r="22" spans="1:15" customHeight="1" ht="15.75">
       <c r="B22" s="23" t="s">
         <v>23</v>
       </c>
       <c r="C22" s="24"/>
       <c r="D22" s="24"/>
       <c r="E22" s="25"/>
       <c r="F22" s="26"/>
       <c r="G22" s="27"/>
       <c r="H22" s="28"/>
     </row>
     <row r="23" spans="1:15" customHeight="1" ht="15.75">
       <c r="B23" s="24" t="s">
         <v>24</v>
       </c>
       <c r="C23" s="24" t="s">
         <v>25</v>
       </c>
       <c r="D23" s="24" t="s">
         <v>26</v>
       </c>
       <c r="E23" s="25">
         <v>3500</v>
       </c>
       <c r="F23" s="26">
-        <v>16990.8</v>
+        <v>17035.81</v>
       </c>
       <c r="G23" s="27">
-        <v>0.0356</v>
+        <v>0.0404</v>
       </c>
       <c r="H23" s="28">
-        <v>0.0667</v>
+        <v>0.067199</v>
       </c>
     </row>
     <row r="24" spans="1:15" customHeight="1" ht="15.75">
       <c r="B24" s="24" t="s">
         <v>27</v>
       </c>
       <c r="C24" s="24" t="s">
         <v>28</v>
       </c>
       <c r="D24" s="24" t="s">
         <v>29</v>
       </c>
       <c r="E24" s="25">
         <v>3000</v>
       </c>
       <c r="F24" s="26">
-        <v>14601.83</v>
+        <v>14640.18</v>
       </c>
       <c r="G24" s="27">
-        <v>0.0306</v>
+        <v>0.0347</v>
       </c>
       <c r="H24" s="28">
-        <v>0.0668</v>
+        <v>0.06745</v>
       </c>
     </row>
     <row r="25" spans="1:15" customHeight="1" ht="15.75">
       <c r="B25" s="24" t="s">
         <v>30</v>
       </c>
       <c r="C25" s="24" t="s">
         <v>31</v>
       </c>
       <c r="D25" s="24" t="s">
         <v>26</v>
       </c>
       <c r="E25" s="25">
         <v>3000</v>
       </c>
       <c r="F25" s="26">
-        <v>14500.61</v>
+        <v>14599.13</v>
       </c>
       <c r="G25" s="27">
-        <v>0.0304</v>
+        <v>0.0346</v>
       </c>
       <c r="H25" s="28">
-        <v>0.067949</v>
+        <v>0.067265</v>
       </c>
     </row>
     <row r="26" spans="1:15" customHeight="1" ht="15.75">
       <c r="B26" s="24" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="24" t="s">
         <v>33</v>
       </c>
       <c r="D26" s="24" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="E26" s="25">
         <v>3000</v>
       </c>
       <c r="F26" s="26">
-        <v>14466.38</v>
+        <v>14538.24</v>
       </c>
       <c r="G26" s="27">
-        <v>0.0303</v>
+        <v>0.0345</v>
       </c>
       <c r="H26" s="28">
-        <v>0.068</v>
+        <v>0.068598</v>
       </c>
     </row>
     <row r="27" spans="1:15" customHeight="1" ht="15.75">
       <c r="B27" s="24" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="C27" s="24" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D27" s="24" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="E27" s="25">
-        <v>2500</v>
+        <v>3000</v>
       </c>
       <c r="F27" s="26">
-        <v>12140.64</v>
+        <v>14503.53</v>
       </c>
       <c r="G27" s="27">
-        <v>0.0254</v>
+        <v>0.0344</v>
       </c>
       <c r="H27" s="28">
-        <v>0.06795</v>
+        <v>0.068651</v>
       </c>
     </row>
     <row r="28" spans="1:15" customHeight="1" ht="15.75">
       <c r="B28" s="24" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C28" s="24" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D28" s="24" t="s">
         <v>26</v>
       </c>
       <c r="E28" s="25">
         <v>2500</v>
       </c>
       <c r="F28" s="26">
-        <v>12079.28</v>
+        <v>12173.3</v>
       </c>
       <c r="G28" s="27">
-        <v>0.0253</v>
+        <v>0.0289</v>
       </c>
       <c r="H28" s="28">
-        <v>0.06835</v>
+        <v>0.068501</v>
       </c>
     </row>
     <row r="29" spans="1:15" customHeight="1" ht="15.75">
       <c r="B29" s="24" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C29" s="24" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D29" s="24" t="s">
         <v>26</v>
       </c>
       <c r="E29" s="25">
-        <v>2200</v>
+        <v>2500</v>
       </c>
       <c r="F29" s="26">
-        <v>10612.71</v>
+        <v>12110.8</v>
       </c>
       <c r="G29" s="27">
-        <v>0.0222</v>
+        <v>0.0287</v>
       </c>
       <c r="H29" s="28">
-        <v>0.066599</v>
+        <v>0.068999</v>
       </c>
     </row>
     <row r="30" spans="1:15" customHeight="1" ht="15.75">
       <c r="B30" s="24" t="s">
-        <v>27</v>
+        <v>40</v>
       </c>
       <c r="C30" s="24" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D30" s="24" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="E30" s="25">
-        <v>2000</v>
+        <v>2200</v>
       </c>
       <c r="F30" s="26">
-        <v>9787.32</v>
+        <v>10638.01</v>
       </c>
       <c r="G30" s="27">
-        <v>0.0205</v>
+        <v>0.0252</v>
       </c>
       <c r="H30" s="28">
-        <v>0.06555</v>
+        <v>0.067501</v>
       </c>
     </row>
     <row r="31" spans="1:15" customHeight="1" ht="15.75">
       <c r="B31" s="24" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="C31" s="24" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D31" s="24" t="s">
         <v>29</v>
       </c>
       <c r="E31" s="25">
         <v>2000</v>
       </c>
       <c r="F31" s="26">
-        <v>9709.05</v>
+        <v>9816.73</v>
       </c>
       <c r="G31" s="27">
-        <v>0.0203</v>
+        <v>0.0233</v>
       </c>
       <c r="H31" s="28">
-        <v>0.066696</v>
+        <v>0.064899</v>
       </c>
     </row>
     <row r="32" spans="1:15" customHeight="1" ht="15.75">
       <c r="B32" s="24" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="C32" s="24" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="D32" s="24" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="E32" s="25">
         <v>2000</v>
       </c>
       <c r="F32" s="26">
-        <v>9698.26</v>
+        <v>9734.17</v>
       </c>
       <c r="G32" s="27">
-        <v>0.0203</v>
+        <v>0.0231</v>
       </c>
       <c r="H32" s="28">
-        <v>0.066801</v>
+        <v>0.06735</v>
       </c>
     </row>
     <row r="33" spans="1:15" customHeight="1" ht="15.75">
       <c r="B33" s="24" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="C33" s="24" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D33" s="24" t="s">
         <v>26</v>
       </c>
       <c r="E33" s="25">
         <v>2000</v>
       </c>
       <c r="F33" s="26">
-        <v>9656.14</v>
+        <v>9680.4</v>
       </c>
       <c r="G33" s="27">
-        <v>0.0202</v>
+        <v>0.023</v>
       </c>
       <c r="H33" s="28">
-        <v>0.067</v>
+        <v>0.0677</v>
       </c>
     </row>
     <row r="34" spans="1:15" customHeight="1" ht="15.75">
       <c r="B34" s="24" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="C34" s="24" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D34" s="24" t="s">
         <v>26</v>
       </c>
       <c r="E34" s="25">
         <v>2000</v>
       </c>
       <c r="F34" s="26">
-        <v>9630.14</v>
+        <v>9654.13</v>
       </c>
       <c r="G34" s="27">
-        <v>0.0202</v>
+        <v>0.0229</v>
       </c>
       <c r="H34" s="28">
-        <v>0.06805</v>
+        <v>0.068824</v>
       </c>
     </row>
     <row r="35" spans="1:15" customHeight="1" ht="15.75">
       <c r="B35" s="24" t="s">
-        <v>24</v>
+        <v>48</v>
       </c>
       <c r="C35" s="24" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="D35" s="24" t="s">
         <v>26</v>
       </c>
       <c r="E35" s="25">
         <v>2000</v>
       </c>
       <c r="F35" s="26">
-        <v>9611.82</v>
+        <v>9636.3</v>
       </c>
       <c r="G35" s="27">
-        <v>0.0201</v>
+        <v>0.0229</v>
       </c>
       <c r="H35" s="28">
-        <v>0.0667</v>
+        <v>0.0672</v>
       </c>
     </row>
     <row r="36" spans="1:15" customHeight="1" ht="15.75">
       <c r="B36" s="24" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="C36" s="24" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="D36" s="24" t="s">
         <v>26</v>
       </c>
       <c r="E36" s="25">
         <v>2000</v>
       </c>
       <c r="F36" s="26">
-        <v>9433.85</v>
+        <v>9439.52</v>
       </c>
       <c r="G36" s="27">
-        <v>0.0198</v>
+        <v>0.0224</v>
       </c>
       <c r="H36" s="28">
-        <v>0.0691</v>
+        <v>0.072001</v>
       </c>
     </row>
     <row r="37" spans="1:15" customHeight="1" ht="15.75">
       <c r="B37" s="24" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="C37" s="24" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="D37" s="24" t="s">
         <v>26</v>
       </c>
       <c r="E37" s="25">
         <v>1500</v>
       </c>
       <c r="F37" s="26">
-        <v>7286.39</v>
+        <v>7305.65</v>
       </c>
       <c r="G37" s="27">
-        <v>0.0153</v>
+        <v>0.0173</v>
       </c>
       <c r="H37" s="28">
-        <v>0.0673</v>
+        <v>0.067901</v>
       </c>
     </row>
     <row r="38" spans="1:15" customHeight="1" ht="15.75">
       <c r="B38" s="24" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="C38" s="24" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="D38" s="24" t="s">
         <v>26</v>
       </c>
       <c r="E38" s="25">
         <v>1500</v>
       </c>
       <c r="F38" s="26">
-        <v>7268.16</v>
+        <v>7288.14</v>
       </c>
       <c r="G38" s="27">
-        <v>0.0152</v>
+        <v>0.0173</v>
       </c>
       <c r="H38" s="28">
-        <v>0.067299</v>
+        <v>0.067581</v>
       </c>
     </row>
     <row r="39" spans="1:15" customHeight="1" ht="15.75">
       <c r="B39" s="24" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="C39" s="24" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="D39" s="24" t="s">
         <v>26</v>
       </c>
       <c r="E39" s="25">
         <v>1500</v>
       </c>
       <c r="F39" s="26">
-        <v>7249.94</v>
+        <v>7253.19</v>
       </c>
       <c r="G39" s="27">
-        <v>0.0152</v>
+        <v>0.0172</v>
       </c>
       <c r="H39" s="28">
-        <v>0.06805</v>
+        <v>0.067501</v>
       </c>
     </row>
     <row r="40" spans="1:15" customHeight="1" ht="15.75">
       <c r="B40" s="24" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="C40" s="24" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="D40" s="24" t="s">
         <v>26</v>
       </c>
       <c r="E40" s="25">
         <v>1500</v>
       </c>
       <c r="F40" s="26">
-        <v>7235.37</v>
+        <v>7004.4</v>
       </c>
       <c r="G40" s="27">
-        <v>0.0152</v>
+        <v>0.0166</v>
       </c>
       <c r="H40" s="28">
-        <v>0.066749</v>
+        <v>0.075075</v>
       </c>
     </row>
     <row r="41" spans="1:15" customHeight="1" ht="15.75">
       <c r="B41" s="24" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="C41" s="24" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="D41" s="24" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="E41" s="25">
-        <v>1500</v>
+        <v>1000</v>
       </c>
       <c r="F41" s="26">
-        <v>7004</v>
+        <v>4912.11</v>
       </c>
       <c r="G41" s="27">
-        <v>0.0147</v>
+        <v>0.0117</v>
       </c>
       <c r="H41" s="28">
-        <v>0.0718</v>
+        <v>0.064663</v>
       </c>
     </row>
     <row r="42" spans="1:15" customHeight="1" ht="15.75">
       <c r="B42" s="24" t="s">
-        <v>40</v>
+        <v>57</v>
       </c>
       <c r="C42" s="24" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="D42" s="24" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="E42" s="25">
         <v>1000</v>
       </c>
       <c r="F42" s="26">
-        <v>4912.11</v>
+        <v>4905.23</v>
       </c>
       <c r="G42" s="27">
-        <v>0.0103</v>
+        <v>0.0116</v>
       </c>
       <c r="H42" s="28">
-        <v>0.064665</v>
+        <v>0.065299</v>
       </c>
     </row>
     <row r="43" spans="1:15" customHeight="1" ht="15.75">
       <c r="B43" s="24" t="s">
-        <v>27</v>
+        <v>61</v>
       </c>
       <c r="C43" s="24" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="D43" s="24" t="s">
         <v>26</v>
       </c>
       <c r="E43" s="25">
         <v>1000</v>
       </c>
       <c r="F43" s="26">
-        <v>4903.14</v>
+        <v>4852.4</v>
       </c>
       <c r="G43" s="27">
-        <v>0.0103</v>
+        <v>0.0115</v>
       </c>
       <c r="H43" s="28">
-        <v>0.065551</v>
+        <v>0.067701</v>
       </c>
     </row>
     <row r="44" spans="1:15" customHeight="1" ht="15.75">
       <c r="B44" s="24" t="s">
-        <v>40</v>
+        <v>57</v>
       </c>
       <c r="C44" s="24" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="D44" s="24" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="E44" s="25">
         <v>1000</v>
       </c>
       <c r="F44" s="26">
-        <v>4897.16</v>
+        <v>4837.24</v>
       </c>
       <c r="G44" s="27">
-        <v>0.0103</v>
+        <v>0.0115</v>
       </c>
       <c r="H44" s="28">
-        <v>0.065516</v>
+        <v>0.068999</v>
       </c>
     </row>
     <row r="45" spans="1:15" customHeight="1" ht="15.75">
       <c r="B45" s="24" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="C45" s="24" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="D45" s="24" t="s">
         <v>26</v>
       </c>
       <c r="E45" s="25">
         <v>1000</v>
       </c>
       <c r="F45" s="26">
-        <v>4889.05</v>
+        <v>4819.73</v>
       </c>
       <c r="G45" s="27">
-        <v>0.0102</v>
+        <v>0.0114</v>
       </c>
       <c r="H45" s="28">
-        <v>0.0668</v>
+        <v>0.069299</v>
       </c>
     </row>
     <row r="46" spans="1:15" customHeight="1" ht="15.75">
       <c r="B46" s="24" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C46" s="24" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="D46" s="24" t="s">
         <v>26</v>
       </c>
       <c r="E46" s="25">
         <v>1000</v>
       </c>
       <c r="F46" s="26">
-        <v>4852.58</v>
+        <v>4813.46</v>
       </c>
       <c r="G46" s="27">
-        <v>0.0102</v>
+        <v>0.0114</v>
       </c>
       <c r="H46" s="28">
-        <v>0.066801</v>
+        <v>0.069001</v>
       </c>
     </row>
     <row r="47" spans="1:15" customHeight="1" ht="15.75">
       <c r="B47" s="24" t="s">
-        <v>43</v>
+        <v>27</v>
       </c>
       <c r="C47" s="24" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="D47" s="24" t="s">
         <v>26</v>
       </c>
       <c r="E47" s="25">
         <v>1000</v>
       </c>
       <c r="F47" s="26">
-        <v>4840.08</v>
+        <v>4727.06</v>
       </c>
       <c r="G47" s="27">
-        <v>0.0101</v>
+        <v>0.0112</v>
       </c>
       <c r="H47" s="28">
-        <v>0.067</v>
+        <v>0.0712</v>
       </c>
     </row>
     <row r="48" spans="1:15" customHeight="1" ht="15.75">
       <c r="B48" s="24" t="s">
-        <v>35</v>
+        <v>67</v>
       </c>
       <c r="C48" s="24" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="D48" s="24" t="s">
         <v>26</v>
       </c>
       <c r="E48" s="25">
-        <v>1000</v>
+        <v>500</v>
       </c>
       <c r="F48" s="26">
-        <v>4824.73</v>
+        <v>2458.03</v>
       </c>
       <c r="G48" s="27">
-        <v>0.0101</v>
+        <v>0.0058</v>
       </c>
       <c r="H48" s="28">
-        <v>0.06835</v>
+        <v>0.066298</v>
       </c>
     </row>
     <row r="49" spans="1:15" customHeight="1" ht="15.75">
       <c r="B49" s="24" t="s">
-        <v>30</v>
+        <v>69</v>
       </c>
       <c r="C49" s="24" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="D49" s="24" t="s">
         <v>26</v>
       </c>
       <c r="E49" s="25">
-        <v>1000</v>
+        <v>500</v>
       </c>
       <c r="F49" s="26">
-        <v>4809.03</v>
+        <v>2454.54</v>
       </c>
       <c r="G49" s="27">
-        <v>0.0101</v>
+        <v>0.0058</v>
       </c>
       <c r="H49" s="28">
-        <v>0.068051</v>
+        <v>0.065001</v>
       </c>
     </row>
     <row r="50" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B50" s="24" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="B50" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="C50" s="23"/>
+      <c r="D50" s="23"/>
+      <c r="E50" s="29"/>
+      <c r="F50" s="30">
+        <v>235831.43</v>
+      </c>
+      <c r="G50" s="31">
+        <v>0.5594</v>
+      </c>
+      <c r="H50" s="32"/>
     </row>
     <row r="51" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B51" s="24" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="B51" s="24"/>
+      <c r="C51" s="24"/>
+      <c r="D51" s="24"/>
+      <c r="E51" s="25"/>
+      <c r="F51" s="26"/>
+      <c r="G51" s="27"/>
+      <c r="H51" s="28"/>
     </row>
     <row r="52" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B52" s="24" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="B52" s="23" t="s">
+        <v>71</v>
+      </c>
+      <c r="C52" s="24"/>
+      <c r="D52" s="24"/>
+      <c r="E52" s="25"/>
+      <c r="F52" s="26"/>
+      <c r="G52" s="27"/>
+      <c r="H52" s="28"/>
     </row>
     <row r="53" spans="1:15" customHeight="1" ht="15.75">
       <c r="B53" s="24" t="s">
-        <v>40</v>
+        <v>72</v>
       </c>
       <c r="C53" s="24" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="D53" s="24" t="s">
-        <v>69</v>
+        <v>26</v>
       </c>
       <c r="E53" s="25">
-        <v>500</v>
+        <v>3500</v>
       </c>
       <c r="F53" s="26">
-        <v>2450.31</v>
+        <v>16920</v>
       </c>
       <c r="G53" s="27">
-        <v>0.0051</v>
+        <v>0.0401</v>
       </c>
       <c r="H53" s="28">
-        <v>0.0655</v>
+        <v>0.073599</v>
       </c>
     </row>
     <row r="54" spans="1:15" customHeight="1" ht="15.75">
       <c r="B54" s="24" t="s">
-        <v>48</v>
+        <v>74</v>
       </c>
       <c r="C54" s="24" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="D54" s="24" t="s">
         <v>26</v>
       </c>
       <c r="E54" s="25">
-        <v>500</v>
+        <v>3000</v>
       </c>
       <c r="F54" s="26">
-        <v>2447.03</v>
+        <v>14457.77</v>
       </c>
       <c r="G54" s="27">
-        <v>0.0051</v>
+        <v>0.0343</v>
       </c>
       <c r="H54" s="28">
-        <v>0.06585</v>
+        <v>0.071299</v>
       </c>
     </row>
     <row r="55" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B55" s="23" t="s">
-[...11 lines deleted...]
-      <c r="H55" s="32"/>
+      <c r="B55" s="24" t="s">
+        <v>76</v>
+      </c>
+      <c r="C55" s="24" t="s">
+        <v>77</v>
+      </c>
+      <c r="D55" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="E55" s="25">
+        <v>3000</v>
+      </c>
+      <c r="F55" s="26">
+        <v>14028.18</v>
+      </c>
+      <c r="G55" s="27">
+        <v>0.0333</v>
+      </c>
+      <c r="H55" s="28">
+        <v>0.08935</v>
+      </c>
     </row>
     <row r="56" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B56" s="24"/>
-[...5 lines deleted...]
-      <c r="H56" s="28"/>
+      <c r="B56" s="24" t="s">
+        <v>72</v>
+      </c>
+      <c r="C56" s="24" t="s">
+        <v>78</v>
+      </c>
+      <c r="D56" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="E56" s="25">
+        <v>2000</v>
+      </c>
+      <c r="F56" s="26">
+        <v>9781.27</v>
+      </c>
+      <c r="G56" s="27">
+        <v>0.0232</v>
+      </c>
+      <c r="H56" s="28">
+        <v>0.0716</v>
+      </c>
     </row>
     <row r="57" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B57" s="23" t="s">
-[...7 lines deleted...]
-      <c r="H57" s="28"/>
+      <c r="B57" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="C57" s="24" t="s">
+        <v>80</v>
+      </c>
+      <c r="D57" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="E57" s="25">
+        <v>2000</v>
+      </c>
+      <c r="F57" s="26">
+        <v>9652.73</v>
+      </c>
+      <c r="G57" s="27">
+        <v>0.0229</v>
+      </c>
+      <c r="H57" s="28">
+        <v>0.068751</v>
+      </c>
     </row>
     <row r="58" spans="1:15" customHeight="1" ht="15.75">
       <c r="B58" s="24" t="s">
-        <v>72</v>
+        <v>81</v>
       </c>
       <c r="C58" s="24" t="s">
-        <v>73</v>
+        <v>82</v>
       </c>
       <c r="D58" s="24" t="s">
         <v>26</v>
       </c>
       <c r="E58" s="25">
-        <v>3500</v>
+        <v>2000</v>
       </c>
       <c r="F58" s="26">
-        <v>16884.79</v>
+        <v>9465.14</v>
       </c>
       <c r="G58" s="27">
-        <v>0.0354</v>
+        <v>0.0225</v>
       </c>
       <c r="H58" s="28">
-        <v>0.071501</v>
+        <v>0.073401</v>
       </c>
     </row>
     <row r="59" spans="1:15" customHeight="1" ht="15.75">
       <c r="B59" s="24" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="C59" s="24" t="s">
-        <v>74</v>
+        <v>84</v>
       </c>
       <c r="D59" s="24" t="s">
         <v>26</v>
       </c>
       <c r="E59" s="25">
-        <v>3000</v>
+        <v>1500</v>
       </c>
       <c r="F59" s="26">
-        <v>14814.14</v>
+        <v>7255.19</v>
       </c>
       <c r="G59" s="27">
-        <v>0.031</v>
+        <v>0.0172</v>
       </c>
       <c r="H59" s="28">
-        <v>0.06835</v>
+        <v>0.08735</v>
       </c>
     </row>
     <row r="60" spans="1:15" customHeight="1" ht="15.75">
       <c r="B60" s="24" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
       <c r="C60" s="24" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="D60" s="24" t="s">
         <v>26</v>
       </c>
       <c r="E60" s="25">
-        <v>3000</v>
+        <v>1500</v>
       </c>
       <c r="F60" s="26">
-        <v>14421.83</v>
+        <v>7241.78</v>
       </c>
       <c r="G60" s="27">
-        <v>0.0302</v>
+        <v>0.0172</v>
       </c>
       <c r="H60" s="28">
-        <v>0.070351</v>
+        <v>0.087349</v>
       </c>
     </row>
     <row r="61" spans="1:15" customHeight="1" ht="15.75">
       <c r="B61" s="24" t="s">
-        <v>77</v>
+        <v>86</v>
       </c>
       <c r="C61" s="24" t="s">
-        <v>78</v>
+        <v>87</v>
       </c>
       <c r="D61" s="24" t="s">
-        <v>26</v>
+        <v>88</v>
       </c>
       <c r="E61" s="25">
-        <v>3000</v>
+        <v>1000</v>
       </c>
       <c r="F61" s="26">
-        <v>13995.68</v>
+        <v>4865.7</v>
       </c>
       <c r="G61" s="27">
-        <v>0.0293</v>
+        <v>0.0115</v>
       </c>
       <c r="H61" s="28">
-        <v>0.0876</v>
+        <v>0.0781</v>
       </c>
     </row>
     <row r="62" spans="1:15" customHeight="1" ht="15.75">
       <c r="B62" s="24" t="s">
-        <v>72</v>
+        <v>89</v>
       </c>
       <c r="C62" s="24" t="s">
-        <v>79</v>
+        <v>90</v>
       </c>
       <c r="D62" s="24" t="s">
         <v>26</v>
       </c>
       <c r="E62" s="25">
-        <v>2000</v>
+        <v>1000</v>
       </c>
       <c r="F62" s="26">
-        <v>9756.58</v>
+        <v>4843.55</v>
       </c>
       <c r="G62" s="27">
-        <v>0.0204</v>
+        <v>0.0115</v>
       </c>
       <c r="H62" s="28">
-        <v>0.07005</v>
+        <v>0.0786</v>
       </c>
     </row>
     <row r="63" spans="1:15" customHeight="1" ht="15.75">
       <c r="B63" s="24" t="s">
-        <v>80</v>
+        <v>91</v>
       </c>
       <c r="C63" s="24" t="s">
-        <v>81</v>
+        <v>92</v>
       </c>
       <c r="D63" s="24" t="s">
-        <v>26</v>
+        <v>88</v>
       </c>
       <c r="E63" s="25">
-        <v>2000</v>
+        <v>1000</v>
       </c>
       <c r="F63" s="26">
-        <v>9628.67</v>
+        <v>4818.77</v>
       </c>
       <c r="G63" s="27">
-        <v>0.0202</v>
+        <v>0.0114</v>
       </c>
       <c r="H63" s="28">
-        <v>0.068001</v>
+        <v>0.08075</v>
       </c>
     </row>
     <row r="64" spans="1:15" customHeight="1" ht="15.75">
       <c r="B64" s="24" t="s">
-        <v>82</v>
+        <v>93</v>
       </c>
       <c r="C64" s="24" t="s">
-        <v>83</v>
+        <v>94</v>
       </c>
       <c r="D64" s="24" t="s">
         <v>26</v>
       </c>
       <c r="E64" s="25">
-        <v>2000</v>
+        <v>1000</v>
       </c>
       <c r="F64" s="26">
-        <v>9455.65</v>
+        <v>4755.24</v>
       </c>
       <c r="G64" s="27">
-        <v>0.0198</v>
+        <v>0.0113</v>
       </c>
       <c r="H64" s="28">
-        <v>0.070749</v>
+        <v>0.07485</v>
       </c>
     </row>
     <row r="65" spans="1:15" customHeight="1" ht="15.75">
       <c r="B65" s="24" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="C65" s="24" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="D65" s="24" t="s">
         <v>26</v>
       </c>
       <c r="E65" s="25">
-        <v>1500</v>
+        <v>1000</v>
       </c>
       <c r="F65" s="26">
-        <v>7242.68</v>
+        <v>4691.2</v>
       </c>
       <c r="G65" s="27">
-        <v>0.0152</v>
+        <v>0.0111</v>
       </c>
       <c r="H65" s="28">
-        <v>0.082599</v>
+        <v>0.08965</v>
       </c>
     </row>
     <row r="66" spans="1:15" customHeight="1" ht="15.75">
       <c r="B66" s="24" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="C66" s="24" t="s">
-        <v>86</v>
+        <v>96</v>
       </c>
       <c r="D66" s="24" t="s">
-        <v>26</v>
+        <v>88</v>
       </c>
       <c r="E66" s="25">
-        <v>1500</v>
+        <v>700</v>
       </c>
       <c r="F66" s="26">
-        <v>7230.03</v>
+        <v>3476.67</v>
       </c>
       <c r="G66" s="27">
-        <v>0.0151</v>
+        <v>0.0082</v>
       </c>
       <c r="H66" s="28">
-        <v>0.082601</v>
+        <v>0.072047</v>
       </c>
     </row>
     <row r="67" spans="1:15" customHeight="1" ht="15.75">
       <c r="B67" s="24" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="C67" s="24" t="s">
+        <v>97</v>
+      </c>
+      <c r="D67" s="24" t="s">
         <v>88</v>
       </c>
-      <c r="D67" s="24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E67" s="25">
-        <v>1000</v>
+        <v>500</v>
       </c>
       <c r="F67" s="26">
-        <v>4854.5</v>
+        <v>2413.25</v>
       </c>
       <c r="G67" s="27">
-        <v>0.0102</v>
+        <v>0.0057</v>
       </c>
       <c r="H67" s="28">
-        <v>0.07545</v>
+        <v>0.0781</v>
       </c>
     </row>
     <row r="68" spans="1:15" customHeight="1" ht="15.75">
       <c r="B68" s="24" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="C68" s="24" t="s">
-        <v>90</v>
+        <v>98</v>
       </c>
       <c r="D68" s="24" t="s">
-        <v>26</v>
+        <v>88</v>
       </c>
       <c r="E68" s="25">
-        <v>1000</v>
+        <v>300</v>
       </c>
       <c r="F68" s="26">
-        <v>4831.15</v>
+        <v>1485.92</v>
       </c>
       <c r="G68" s="27">
-        <v>0.0101</v>
+        <v>0.0035</v>
       </c>
       <c r="H68" s="28">
-        <v>0.07685</v>
+        <v>0.072049</v>
       </c>
       <c r="J68" s="3"/>
     </row>
     <row r="69" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B69" s="24" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="B69" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="C69" s="23"/>
+      <c r="D69" s="23"/>
+      <c r="E69" s="29"/>
+      <c r="F69" s="30">
+        <v>120152.36</v>
+      </c>
+      <c r="G69" s="31">
+        <v>0.285</v>
+      </c>
+      <c r="H69" s="32"/>
     </row>
     <row r="70" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B70" s="24" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="B70" s="24"/>
+      <c r="C70" s="24"/>
+      <c r="D70" s="24"/>
+      <c r="E70" s="25"/>
+      <c r="F70" s="26"/>
+      <c r="G70" s="27"/>
+      <c r="H70" s="28"/>
       <c r="J70" s="3"/>
     </row>
     <row r="71" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B71" s="24" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="B71" s="23" t="s">
+        <v>99</v>
+      </c>
+      <c r="C71" s="24"/>
+      <c r="D71" s="24"/>
+      <c r="E71" s="25"/>
+      <c r="F71" s="26"/>
+      <c r="G71" s="27"/>
+      <c r="H71" s="28"/>
       <c r="J71" s="3"/>
     </row>
     <row r="72" spans="1:15" customHeight="1" ht="15.75">
       <c r="B72" s="24" t="s">
-        <v>87</v>
+        <v>100</v>
       </c>
       <c r="C72" s="24" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="D72" s="24" t="s">
-        <v>69</v>
+        <v>14</v>
       </c>
       <c r="E72" s="25">
-        <v>700</v>
+        <v>15000000</v>
       </c>
       <c r="F72" s="26">
-        <v>3465.58</v>
+        <v>14831.15</v>
       </c>
       <c r="G72" s="27">
-        <v>0.0073</v>
+        <v>0.0352</v>
       </c>
       <c r="H72" s="28">
-        <v>0.072497</v>
+        <v>0.052602</v>
       </c>
       <c r="J72" s="3"/>
     </row>
     <row r="73" spans="1:15" customHeight="1" ht="15.75">
       <c r="B73" s="24" t="s">
-        <v>87</v>
+        <v>102</v>
       </c>
       <c r="C73" s="24" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="D73" s="24" t="s">
-        <v>69</v>
+        <v>14</v>
       </c>
       <c r="E73" s="25">
-        <v>500</v>
+        <v>10000000</v>
       </c>
       <c r="F73" s="26">
-        <v>2406.99</v>
+        <v>9847.01</v>
       </c>
       <c r="G73" s="27">
-        <v>0.005</v>
+        <v>0.0234</v>
       </c>
       <c r="H73" s="28">
-        <v>0.0775</v>
+        <v>0.052999</v>
       </c>
       <c r="J73" s="3"/>
     </row>
     <row r="74" spans="1:15" customHeight="1" ht="15.75">
       <c r="B74" s="24" t="s">
-        <v>87</v>
+        <v>104</v>
       </c>
       <c r="C74" s="24" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="D74" s="24" t="s">
-        <v>69</v>
+        <v>14</v>
       </c>
       <c r="E74" s="25">
-        <v>300</v>
+        <v>10000000</v>
       </c>
       <c r="F74" s="26">
-        <v>1481.17</v>
+        <v>9798.16</v>
       </c>
       <c r="G74" s="27">
-        <v>0.0031</v>
+        <v>0.0232</v>
       </c>
       <c r="H74" s="28">
-        <v>0.072499</v>
+        <v>0.055696</v>
       </c>
       <c r="J74" s="3"/>
     </row>
     <row r="75" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B75" s="23" t="s">
-[...11 lines deleted...]
-      <c r="H75" s="32"/>
+      <c r="B75" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="C75" s="24" t="s">
+        <v>107</v>
+      </c>
+      <c r="D75" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="E75" s="25">
+        <v>5000000</v>
+      </c>
+      <c r="F75" s="26">
+        <v>4953.73</v>
+      </c>
+      <c r="G75" s="27">
+        <v>0.0118</v>
+      </c>
+      <c r="H75" s="28">
+        <v>0.052459</v>
+      </c>
       <c r="J75" s="5"/>
       <c r="K75" s="5"/>
       <c r="L75" s="6"/>
       <c r="M75" s="6"/>
       <c r="N75" s="5"/>
     </row>
     <row r="76" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B76" s="24"/>
-[...5 lines deleted...]
-      <c r="H76" s="28"/>
+      <c r="B76" s="24" t="s">
+        <v>108</v>
+      </c>
+      <c r="C76" s="24" t="s">
+        <v>109</v>
+      </c>
+      <c r="D76" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="E76" s="25">
+        <v>5000000</v>
+      </c>
+      <c r="F76" s="26">
+        <v>4883.16</v>
+      </c>
+      <c r="G76" s="27">
+        <v>0.0116</v>
+      </c>
+      <c r="H76" s="28">
+        <v>0.055985</v>
+      </c>
     </row>
     <row r="77" spans="1:15" customHeight="1" ht="15.75">
       <c r="B77" s="23" t="s">
-        <v>99</v>
-[...6 lines deleted...]
-      <c r="H77" s="28"/>
+        <v>17</v>
+      </c>
+      <c r="C77" s="23"/>
+      <c r="D77" s="23"/>
+      <c r="E77" s="29"/>
+      <c r="F77" s="30">
+        <v>44313.21</v>
+      </c>
+      <c r="G77" s="31">
+        <v>0.1051</v>
+      </c>
+      <c r="H77" s="32"/>
     </row>
     <row r="78" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B78" s="24" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="B78" s="24"/>
+      <c r="C78" s="24"/>
+      <c r="D78" s="24"/>
+      <c r="E78" s="25"/>
+      <c r="F78" s="26"/>
+      <c r="G78" s="27"/>
+      <c r="H78" s="28"/>
       <c r="J78" s="7"/>
       <c r="K78" s="7"/>
       <c r="L78" s="7"/>
       <c r="M78" s="7"/>
       <c r="N78" s="7"/>
     </row>
     <row r="79" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B79" s="24" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="B79" s="35" t="s">
+        <v>21</v>
+      </c>
+      <c r="C79" s="35"/>
+      <c r="D79" s="35"/>
+      <c r="E79" s="36"/>
+      <c r="F79" s="30">
+        <v>400297</v>
+      </c>
+      <c r="G79" s="31">
+        <v>0.9495</v>
+      </c>
+      <c r="H79" s="32"/>
       <c r="J79" s="7"/>
       <c r="K79" s="7"/>
       <c r="L79" s="7"/>
       <c r="M79" s="7"/>
       <c r="N79" s="7"/>
     </row>
     <row r="80" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B80" s="24" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="B80" s="24"/>
+      <c r="C80" s="24"/>
+      <c r="D80" s="24"/>
+      <c r="E80" s="25"/>
+      <c r="F80" s="26"/>
+      <c r="G80" s="27"/>
+      <c r="H80" s="28"/>
       <c r="J80" s="7"/>
       <c r="K80" s="7"/>
       <c r="L80" s="7"/>
       <c r="M80" s="7"/>
       <c r="N80" s="7"/>
     </row>
     <row r="81" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B81" s="24" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="B81" s="24"/>
+      <c r="C81" s="24"/>
+      <c r="D81" s="24"/>
+      <c r="E81" s="25"/>
+      <c r="F81" s="26"/>
+      <c r="G81" s="27"/>
+      <c r="H81" s="28"/>
       <c r="J81" s="7"/>
       <c r="K81" s="7"/>
       <c r="L81" s="7"/>
       <c r="M81" s="7"/>
       <c r="N81" s="7"/>
     </row>
     <row r="82" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B82" s="24" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="B82" s="23" t="s">
+        <v>110</v>
+      </c>
+      <c r="C82" s="24"/>
+      <c r="D82" s="24"/>
+      <c r="E82" s="25"/>
+      <c r="F82" s="26"/>
+      <c r="G82" s="27"/>
+      <c r="H82" s="28"/>
       <c r="J82" s="7"/>
       <c r="K82" s="7"/>
       <c r="L82" s="7"/>
       <c r="M82" s="7"/>
       <c r="N82" s="7"/>
     </row>
     <row r="83" spans="1:15" customHeight="1" ht="15.75">
       <c r="B83" s="23" t="s">
-        <v>17</v>
-[...10 lines deleted...]
-      <c r="H83" s="32"/>
+        <v>111</v>
+      </c>
+      <c r="C83" s="24"/>
+      <c r="D83" s="24"/>
+      <c r="E83" s="25"/>
+      <c r="F83" s="26"/>
+      <c r="G83" s="27"/>
+      <c r="H83" s="28"/>
       <c r="J83" s="7"/>
       <c r="K83" s="7"/>
       <c r="L83" s="7"/>
       <c r="M83" s="7"/>
       <c r="N83" s="7"/>
     </row>
     <row r="84" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B84" s="24"/>
-      <c r="C84" s="24"/>
+      <c r="B84" s="24" t="s">
+        <v>112</v>
+      </c>
+      <c r="C84" s="24" t="s">
+        <v>113</v>
+      </c>
       <c r="D84" s="24"/>
-      <c r="E84" s="25"/>
-[...1 lines deleted...]
-      <c r="G84" s="27"/>
+      <c r="E84" s="25">
+        <v>10066.98</v>
+      </c>
+      <c r="F84" s="26">
+        <v>1205.08</v>
+      </c>
+      <c r="G84" s="27">
+        <v>0.0029</v>
+      </c>
       <c r="H84" s="28"/>
       <c r="J84" s="7"/>
       <c r="K84" s="7"/>
       <c r="L84" s="7"/>
       <c r="M84" s="7"/>
       <c r="N84" s="7"/>
     </row>
     <row r="85" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B85" s="35" t="s">
+      <c r="B85" s="24"/>
+      <c r="C85" s="24"/>
+      <c r="D85" s="24"/>
+      <c r="E85" s="25"/>
+      <c r="F85" s="26"/>
+      <c r="G85" s="27"/>
+      <c r="H85" s="28"/>
+    </row>
+    <row r="86" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B86" s="35" t="s">
         <v>21</v>
       </c>
-      <c r="C85" s="35"/>
-[...17 lines deleted...]
-      <c r="H86" s="28"/>
+      <c r="C86" s="35"/>
+      <c r="D86" s="35"/>
+      <c r="E86" s="36"/>
+      <c r="F86" s="30">
+        <v>1205.08</v>
+      </c>
+      <c r="G86" s="31">
+        <v>0.0029</v>
+      </c>
+      <c r="H86" s="32"/>
       <c r="J86" s="3"/>
     </row>
     <row r="87" spans="1:15" customHeight="1" ht="15.75">
       <c r="B87" s="24"/>
       <c r="C87" s="24"/>
       <c r="D87" s="24"/>
       <c r="E87" s="25"/>
       <c r="F87" s="26"/>
       <c r="G87" s="27"/>
       <c r="H87" s="28"/>
     </row>
     <row r="88" spans="1:15" customHeight="1" ht="15.75">
       <c r="B88" s="23" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="C88" s="24"/>
       <c r="D88" s="24"/>
       <c r="E88" s="25"/>
       <c r="F88" s="26"/>
       <c r="G88" s="27"/>
       <c r="H88" s="28"/>
     </row>
     <row r="89" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B89" s="23" t="s">
-        <v>111</v>
+      <c r="B89" s="24" t="s">
+        <v>115</v>
       </c>
       <c r="C89" s="24"/>
       <c r="D89" s="24"/>
       <c r="E89" s="25"/>
-      <c r="F89" s="26"/>
-      <c r="G89" s="27"/>
+      <c r="F89" s="26">
+        <v>6172.3</v>
+      </c>
+      <c r="G89" s="27">
+        <v>0.0146</v>
+      </c>
       <c r="H89" s="28"/>
     </row>
     <row r="90" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B90" s="24" t="s">
-[...15 lines deleted...]
-      <c r="H90" s="28"/>
+      <c r="B90" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="C90" s="23"/>
+      <c r="D90" s="23"/>
+      <c r="E90" s="29"/>
+      <c r="F90" s="30">
+        <v>6172.3</v>
+      </c>
+      <c r="G90" s="31">
+        <v>0.0146</v>
+      </c>
+      <c r="H90" s="32"/>
     </row>
     <row r="91" spans="1:15" customHeight="1" ht="15.75">
       <c r="B91" s="24"/>
       <c r="C91" s="24"/>
       <c r="D91" s="24"/>
       <c r="E91" s="25"/>
       <c r="F91" s="26"/>
       <c r="G91" s="27"/>
       <c r="H91" s="28"/>
     </row>
     <row r="92" spans="1:15" customHeight="1" ht="15.75">
       <c r="B92" s="35" t="s">
         <v>21</v>
       </c>
       <c r="C92" s="35"/>
       <c r="D92" s="35"/>
       <c r="E92" s="36"/>
       <c r="F92" s="30">
-        <v>1202.98</v>
+        <v>6172.3</v>
       </c>
       <c r="G92" s="31">
-        <v>0.0025</v>
+        <v>0.0146</v>
       </c>
       <c r="H92" s="32"/>
     </row>
     <row r="93" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B93" s="24"/>
+      <c r="B93" s="24" t="s">
+        <v>116</v>
+      </c>
       <c r="C93" s="24"/>
       <c r="D93" s="24"/>
       <c r="E93" s="25"/>
-      <c r="F93" s="26"/>
-      <c r="G93" s="27"/>
+      <c r="F93" s="63">
+        <v>-4130.12</v>
+      </c>
+      <c r="G93" s="64">
+        <v>-0.0098</v>
+      </c>
       <c r="H93" s="28"/>
     </row>
     <row r="94" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B94" s="23" t="s">
-[...7 lines deleted...]
-      <c r="H94" s="28"/>
+      <c r="B94" s="37" t="s">
+        <v>117</v>
+      </c>
+      <c r="C94" s="37"/>
+      <c r="D94" s="37"/>
+      <c r="E94" s="38"/>
+      <c r="F94" s="39">
+        <v>421577.54</v>
+      </c>
+      <c r="G94" s="40">
+        <v>1</v>
+      </c>
+      <c r="H94" s="41"/>
     </row>
     <row r="95" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B95" s="24" t="s">
-[...11 lines deleted...]
-      <c r="H95" s="28"/>
+      <c r="B95" s="2"/>
     </row>
     <row r="96" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B96" s="23" t="s">
-[...11 lines deleted...]
-      <c r="H96" s="32"/>
+      <c r="B96" s="12" t="s">
+        <v>118</v>
+      </c>
     </row>
     <row r="97" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B97" s="24"/>
-[...35 lines deleted...]
-      <c r="H99" s="28"/>
+      <c r="B97" s="12" t="s">
+        <v>119</v>
+      </c>
     </row>
     <row r="100" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B100" s="37" t="s">
-[...14 lines deleted...]
-      <c r="K100" s="74"/>
+      <c r="A100" s="7"/>
+      <c r="B100" s="42" t="s">
+        <v>120</v>
+      </c>
+      <c r="C100" s="65"/>
+      <c r="D100" s="65"/>
+      <c r="E100" s="65"/>
+      <c r="F100" s="65"/>
+      <c r="G100" s="65"/>
+      <c r="H100" s="43"/>
     </row>
     <row r="101" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B101" s="2"/>
+      <c r="A101" s="7"/>
+      <c r="B101" s="44" t="s">
+        <v>121</v>
+      </c>
+      <c r="C101" s="66"/>
+      <c r="D101" s="66"/>
+      <c r="E101" s="66"/>
+      <c r="F101" s="66"/>
+      <c r="G101" s="66"/>
+      <c r="H101" s="45"/>
     </row>
     <row r="102" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B102" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A102" s="7"/>
+      <c r="B102" s="44" t="s">
+        <v>122</v>
+      </c>
+      <c r="C102" s="66"/>
+      <c r="D102" s="66"/>
+      <c r="E102" s="66"/>
+      <c r="F102" s="66"/>
+      <c r="G102" s="66"/>
+      <c r="H102" s="45"/>
     </row>
     <row r="103" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B103" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A103" s="7"/>
+      <c r="B103" s="67"/>
+      <c r="C103" s="46">
+        <v>46265</v>
+      </c>
+      <c r="D103" s="46">
+        <v>46248</v>
+      </c>
+      <c r="E103" s="66"/>
+      <c r="F103" s="66"/>
+      <c r="G103" s="66"/>
+      <c r="H103" s="45"/>
+    </row>
+    <row r="104" spans="1:15" customHeight="1" ht="15.75">
+      <c r="A104" s="7"/>
+      <c r="B104" s="67" t="s">
+        <v>123</v>
+      </c>
+      <c r="C104" s="47"/>
+      <c r="D104" s="47"/>
+      <c r="E104" s="66"/>
+      <c r="F104" s="66"/>
+      <c r="G104" s="66"/>
+      <c r="H104" s="45"/>
+    </row>
+    <row r="105" spans="1:15" customHeight="1" ht="15.75">
+      <c r="A105" s="48"/>
+      <c r="B105" s="67" t="s">
+        <v>124</v>
+      </c>
+      <c r="C105" s="49">
+        <v>1279.6483</v>
+      </c>
+      <c r="D105" s="49">
+        <v>1276.5908</v>
+      </c>
+      <c r="E105" s="66"/>
+      <c r="F105" s="66"/>
+      <c r="G105" s="66"/>
+      <c r="H105" s="45"/>
     </row>
     <row r="106" spans="1:15" customHeight="1" ht="15.75">
-      <c r="A106" s="7"/>
-[...8 lines deleted...]
-      <c r="H106" s="43"/>
+      <c r="A106" s="48"/>
+      <c r="B106" s="67" t="s">
+        <v>125</v>
+      </c>
+      <c r="C106" s="49">
+        <v>1279.6483</v>
+      </c>
+      <c r="D106" s="49">
+        <v>1276.5908</v>
+      </c>
+      <c r="E106" s="66"/>
+      <c r="F106" s="66"/>
+      <c r="G106" s="66"/>
+      <c r="H106" s="45"/>
     </row>
     <row r="107" spans="1:15" customHeight="1" ht="15.75">
-      <c r="A107" s="7"/>
-[...7 lines deleted...]
-      <c r="G107" s="64"/>
+      <c r="A107" s="48"/>
+      <c r="B107" s="67" t="s">
+        <v>126</v>
+      </c>
+      <c r="C107" s="49">
+        <v>1299.4904</v>
+      </c>
+      <c r="D107" s="49">
+        <v>1296.2447</v>
+      </c>
+      <c r="E107" s="66"/>
+      <c r="F107" s="66"/>
+      <c r="G107" s="66"/>
       <c r="H107" s="45"/>
     </row>
     <row r="108" spans="1:15" customHeight="1" ht="15.75">
-      <c r="A108" s="7"/>
-[...7 lines deleted...]
-      <c r="G108" s="64"/>
+      <c r="A108" s="48"/>
+      <c r="B108" s="67" t="s">
+        <v>127</v>
+      </c>
+      <c r="C108" s="49">
+        <v>1299.4904</v>
+      </c>
+      <c r="D108" s="49">
+        <v>1296.2447</v>
+      </c>
+      <c r="E108" s="66"/>
+      <c r="F108" s="66"/>
+      <c r="G108" s="66"/>
       <c r="H108" s="45"/>
     </row>
     <row r="109" spans="1:15" customHeight="1" ht="15.75">
       <c r="A109" s="7"/>
-      <c r="B109" s="65"/>
-[...8 lines deleted...]
-      <c r="G109" s="64"/>
+      <c r="B109" s="44" t="s">
+        <v>128</v>
+      </c>
+      <c r="C109" s="66"/>
+      <c r="D109" s="66"/>
+      <c r="E109" s="66"/>
+      <c r="F109" s="66"/>
+      <c r="G109" s="66"/>
       <c r="H109" s="45"/>
     </row>
     <row r="110" spans="1:15" customHeight="1" ht="15.75">
       <c r="A110" s="7"/>
-      <c r="B110" s="65" t="s">
-[...6 lines deleted...]
-      <c r="G110" s="64"/>
+      <c r="B110" s="44" t="s">
+        <v>129</v>
+      </c>
+      <c r="C110" s="66"/>
+      <c r="D110" s="66"/>
+      <c r="E110" s="66"/>
+      <c r="F110" s="66"/>
+      <c r="G110" s="66"/>
       <c r="H110" s="45"/>
     </row>
     <row r="111" spans="1:15" customHeight="1" ht="15.75">
-      <c r="A111" s="48"/>
-[...11 lines deleted...]
-      <c r="G111" s="64"/>
+      <c r="A111" s="7"/>
+      <c r="B111" s="44" t="s">
+        <v>130</v>
+      </c>
+      <c r="C111" s="66"/>
+      <c r="D111" s="66"/>
+      <c r="E111" s="66"/>
+      <c r="F111" s="66"/>
+      <c r="G111" s="66"/>
       <c r="H111" s="45"/>
     </row>
     <row r="112" spans="1:15" customHeight="1" ht="15.75">
-      <c r="A112" s="48"/>
-[...11 lines deleted...]
-      <c r="G112" s="64"/>
+      <c r="A112" s="7"/>
+      <c r="B112" s="50" t="s">
+        <v>131</v>
+      </c>
+      <c r="C112" s="66"/>
+      <c r="D112" s="66"/>
+      <c r="E112" s="66"/>
+      <c r="F112" s="66"/>
+      <c r="G112" s="66"/>
       <c r="H112" s="45"/>
     </row>
     <row r="113" spans="1:15" customHeight="1" ht="15.75">
-      <c r="A113" s="48"/>
-[...11 lines deleted...]
-      <c r="G113" s="64"/>
+      <c r="A113" s="7"/>
+      <c r="B113" s="44" t="s">
+        <v>132</v>
+      </c>
+      <c r="C113" s="7"/>
+      <c r="D113" s="7"/>
+      <c r="E113" s="7"/>
+      <c r="F113" s="7"/>
+      <c r="G113" s="7"/>
       <c r="H113" s="45"/>
     </row>
     <row r="114" spans="1:15" customHeight="1" ht="15.75">
-      <c r="A114" s="48"/>
-[...11 lines deleted...]
-      <c r="G114" s="64"/>
+      <c r="A114" s="7"/>
+      <c r="B114" s="44" t="s">
+        <v>133</v>
+      </c>
+      <c r="C114" s="66"/>
+      <c r="D114" s="66"/>
+      <c r="E114" s="66"/>
+      <c r="F114" s="66"/>
+      <c r="G114" s="66"/>
       <c r="H114" s="45"/>
     </row>
     <row r="115" spans="1:15" customHeight="1" ht="15.75">
       <c r="A115" s="7"/>
       <c r="B115" s="44" t="s">
-        <v>128</v>
-[...5 lines deleted...]
-      <c r="G115" s="64"/>
+        <v>134</v>
+      </c>
+      <c r="C115" s="66"/>
+      <c r="D115" s="66"/>
+      <c r="E115" s="66"/>
+      <c r="F115" s="66"/>
+      <c r="G115" s="66"/>
       <c r="H115" s="45"/>
     </row>
     <row r="116" spans="1:15" customHeight="1" ht="15.75">
       <c r="A116" s="7"/>
       <c r="B116" s="44" t="s">
-        <v>129</v>
-[...5 lines deleted...]
-      <c r="G116" s="64"/>
+        <v>135</v>
+      </c>
+      <c r="C116" s="66"/>
+      <c r="D116" s="66"/>
+      <c r="E116" s="66"/>
+      <c r="F116" s="66"/>
+      <c r="G116" s="66"/>
       <c r="H116" s="45"/>
     </row>
     <row r="117" spans="1:15" customHeight="1" ht="15.75">
       <c r="A117" s="7"/>
       <c r="B117" s="44" t="s">
-        <v>130</v>
-[...5 lines deleted...]
-      <c r="G117" s="64"/>
+        <v>136</v>
+      </c>
+      <c r="C117" s="66"/>
+      <c r="D117" s="66"/>
+      <c r="E117" s="66"/>
+      <c r="F117" s="66"/>
+      <c r="G117" s="66"/>
       <c r="H117" s="45"/>
     </row>
-    <row r="118" spans="1:15" customHeight="1" ht="15.75">
-[...73 lines deleted...]
-      <c r="B126" s="51" t="s">
+    <row r="119" spans="1:15" customHeight="1" ht="15.75"/>
+    <row r="120" spans="1:15" customHeight="1" ht="39.75">
+      <c r="B120" s="51" t="s">
         <v>137</v>
       </c>
-      <c r="C126" s="52" t="s">
+      <c r="C120" s="52" t="s">
         <v>138</v>
       </c>
-      <c r="D126" s="52" t="s">
+      <c r="D120" s="52" t="s">
         <v>139</v>
       </c>
-      <c r="E126" s="2"/>
-[...2 lines deleted...]
-      <c r="B127" s="69" t="s">
+      <c r="E120" s="2"/>
+    </row>
+    <row r="121" spans="1:15" customHeight="1" ht="39.75">
+      <c r="B121" s="69" t="s">
         <v>140</v>
       </c>
-      <c r="C127" s="77"/>
-      <c r="D127" s="70" t="s">
+      <c r="C121" s="76"/>
+      <c r="D121" s="70" t="s">
         <v>141</v>
       </c>
-      <c r="E127" s="2"/>
-[...2 lines deleted...]
-      <c r="B128" s="84" t="s">
+      <c r="E121" s="2"/>
+    </row>
+    <row r="122" spans="1:15" customHeight="1" ht="39.75">
+      <c r="B122" s="83" t="s">
         <v>142</v>
       </c>
-      <c r="C128" s="78"/>
-[...19 lines deleted...]
-      <c r="E131" s="2"/>
+      <c r="C122" s="77"/>
+      <c r="D122" s="85"/>
+      <c r="E122" s="2"/>
+    </row>
+    <row r="123" spans="1:15" customHeight="1" ht="39.75">
+      <c r="B123" s="83"/>
+      <c r="C123" s="77"/>
+      <c r="D123" s="85"/>
+      <c r="E123" s="2"/>
+    </row>
+    <row r="124" spans="1:15" customHeight="1" ht="39.75">
+      <c r="B124" s="83"/>
+      <c r="C124" s="77"/>
+      <c r="D124" s="85"/>
+      <c r="E124" s="2"/>
+    </row>
+    <row r="125" spans="1:15" customHeight="1" ht="39.75">
+      <c r="B125" s="84"/>
+      <c r="C125" s="78"/>
+      <c r="D125" s="86"/>
+      <c r="E125" s="2"/>
+    </row>
+    <row r="126" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B126" s="9" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="127" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B127" s="9" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="128" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B128" s="9" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="130" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B130" s="79" t="s">
+        <v>146</v>
+      </c>
+      <c r="C130" s="80"/>
+      <c r="D130" s="80"/>
+      <c r="E130" s="80"/>
+    </row>
+    <row r="131" spans="1:15" customHeight="1" ht="30">
+      <c r="B131" s="54" t="s">
+        <v>147</v>
+      </c>
+      <c r="C131" s="81" t="s">
+        <v>148</v>
+      </c>
+      <c r="D131" s="81" t="s">
+        <v>149</v>
+      </c>
+      <c r="E131" s="81" t="s">
+        <v>150</v>
+      </c>
     </row>
     <row r="132" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B132" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B132" s="54" t="s">
+        <v>151</v>
+      </c>
+      <c r="C132" s="82"/>
+      <c r="D132" s="82"/>
+      <c r="E132" s="82"/>
     </row>
     <row r="133" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B133" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B133" s="54" t="s">
+        <v>152</v>
+      </c>
+      <c r="C133" s="55"/>
+      <c r="D133" s="71" t="s">
+        <v>153</v>
+      </c>
+      <c r="E133" s="53"/>
     </row>
     <row r="134" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B134" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B134" s="54" t="s">
+        <v>154</v>
+      </c>
+      <c r="C134" s="53"/>
+      <c r="D134" s="72"/>
+      <c r="E134" s="53"/>
+    </row>
+    <row r="135" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B135" s="54" t="s">
+        <v>155</v>
+      </c>
+      <c r="C135" s="53"/>
+      <c r="D135" s="73"/>
+      <c r="E135" s="53"/>
     </row>
     <row r="136" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B136" s="80" t="s">
-[...19 lines deleted...]
-    </row>
+      <c r="B136" s="11" t="s">
+        <v>156</v>
+      </c>
+      <c r="C136" s="57"/>
+      <c r="D136" s="56"/>
+      <c r="E136" s="56"/>
+    </row>
+    <row r="137" spans="1:15" customHeight="1" ht="15.75"/>
     <row r="138" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B138" s="54" t="s">
-[...4 lines deleted...]
-      <c r="E138" s="83"/>
+      <c r="B138" s="58"/>
+      <c r="C138" s="59" t="s">
+        <v>157</v>
+      </c>
     </row>
     <row r="139" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B139" s="54" t="s">
-[...6 lines deleted...]
-      <c r="E139" s="53"/>
+      <c r="B139" s="60" t="s">
+        <v>158</v>
+      </c>
+      <c r="C139" s="68" t="s">
+        <v>159</v>
+      </c>
     </row>
     <row r="140" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B140" s="54" t="s">
-[...4 lines deleted...]
-      <c r="E140" s="53"/>
+      <c r="B140" s="60" t="s">
+        <v>160</v>
+      </c>
+      <c r="C140" s="61" t="s">
+        <v>161</v>
+      </c>
     </row>
     <row r="141" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B141" s="54" t="s">
-[...4 lines deleted...]
-      <c r="E141" s="53"/>
+      <c r="B141" s="60" t="s">
+        <v>162</v>
+      </c>
+      <c r="C141" s="62">
+        <v>6.86</v>
+      </c>
     </row>
     <row r="142" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B142" s="11" t="s">
-[...6 lines deleted...]
-    <row r="143" spans="1:15" customHeight="1" ht="15.75"/>
+      <c r="B142" s="60" t="s">
+        <v>163</v>
+      </c>
+      <c r="C142" s="62" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="143" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B143" s="60" t="s">
+        <v>165</v>
+      </c>
+      <c r="C143" s="62" t="s">
+        <v>164</v>
+      </c>
+    </row>
     <row r="144" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B144" s="58"/>
-[...1 lines deleted...]
-        <v>157</v>
+      <c r="B144" s="60" t="s">
+        <v>166</v>
+      </c>
+      <c r="C144" s="62" t="s">
+        <v>167</v>
       </c>
     </row>
     <row r="145" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B145" s="60" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B145" s="74" t="s">
+        <v>168</v>
+      </c>
+      <c r="C145" s="75"/>
     </row>
     <row r="146" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B146" s="60" t="s">
-[...45 lines deleted...]
-      <c r="B152" s="75" t="s">
+      <c r="B146" s="74" t="s">
         <v>169</v>
       </c>
-      <c r="C152" s="76"/>
+      <c r="C146" s="75"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
-    <mergeCell ref="B151:C151"/>
-[...7 lines deleted...]
-    <mergeCell ref="E137:E138"/>
+    <mergeCell ref="B145:C145"/>
+    <mergeCell ref="B146:C146"/>
+    <mergeCell ref="C121:C125"/>
+    <mergeCell ref="B122:B125"/>
+    <mergeCell ref="D122:D125"/>
+    <mergeCell ref="B130:E130"/>
+    <mergeCell ref="C131:C132"/>
+    <mergeCell ref="D131:D132"/>
+    <mergeCell ref="E131:E132"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G1" location="'Sheet1'!A1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader>&amp;L&amp;"Arial"&amp;9&amp;K0078D7 INTERNAL&amp;1#_x000D_</oddHeader>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>