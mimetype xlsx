--- v3 (2026-09-13)
+++ v4 (2026-10-03)
@@ -9,98 +9,98 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LDMNMF" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LDGETF'!$J$68:$N$84</definedName>
+    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LDGETF'!$J$68:$N$83</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LDGSEC'!$J$68:$N$84</definedName>
-    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LDINPF'!$J$20:$N$35</definedName>
+    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LDINPF'!$J$21:$N$36</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LDMIPF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LDMNMF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="1">'LDONTF'!$J$68:$N$84</definedName>
-    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="2">'LDSAPF'!$J$44:$N$46</definedName>
+    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="2">'LDSAPF'!$J$29:$N$45</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="3">'LDSTDF'!$J$68:$N$84</definedName>
-    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="4">'LDUSTF'!$J$49:$N$65</definedName>
+    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="4">'LDUSTF'!$J$48:$N$64</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="5">'LLIQDF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL">'LDBOND'!$J$68:$N$84</definedName>
-    <definedName name="JPM_Footer_disp" localSheetId="0">'LDGETF'!$J$74:$N$84</definedName>
+    <definedName name="JPM_Footer_disp" localSheetId="0">'LDGETF'!$J$73:$N$83</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LDGSEC'!$J$74:$N$84</definedName>
-    <definedName name="JPM_Footer_disp" localSheetId="0">'LDINPF'!$J$26:$N$35</definedName>
+    <definedName name="JPM_Footer_disp" localSheetId="0">'LDINPF'!$J$27:$N$36</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LDMIPF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LDMNMF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="1">'LDONTF'!$J$74:$N$84</definedName>
-    <definedName name="JPM_Footer_disp" localSheetId="2">'LDSAPF'!$J$44:$N$46</definedName>
+    <definedName name="JPM_Footer_disp" localSheetId="2">'LDSAPF'!$J$35:$N$45</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="3">'LDSTDF'!$J$74:$N$84</definedName>
-    <definedName name="JPM_Footer_disp" localSheetId="4">'LDUSTF'!$J$55:$N$65</definedName>
+    <definedName name="JPM_Footer_disp" localSheetId="4">'LDUSTF'!$J$54:$N$64</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="5">'LLIQDF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp">'LDBOND'!$J$74:$N$84</definedName>
-    <definedName name="JPM_Footer_disp12" localSheetId="0">'LDGETF'!$J$68:$N$86</definedName>
+    <definedName name="JPM_Footer_disp12" localSheetId="0">'LDGETF'!$J$68:$N$85</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LDGSEC'!$J$68:$N$86</definedName>
-    <definedName name="JPM_Footer_disp12" localSheetId="0">'LDINPF'!$J$20:$N$37</definedName>
+    <definedName name="JPM_Footer_disp12" localSheetId="0">'LDINPF'!$J$21:$N$38</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LDMIPF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LDMNMF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="1">'LDONTF'!$J$68:$N$86</definedName>
-    <definedName name="JPM_Footer_disp12" localSheetId="2">'LDSAPF'!$J$44:$N$48</definedName>
+    <definedName name="JPM_Footer_disp12" localSheetId="2">'LDSAPF'!$J$29:$N$47</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="3">'LDSTDF'!$J$68:$N$86</definedName>
-    <definedName name="JPM_Footer_disp12" localSheetId="4">'LDUSTF'!$J$49:$N$67</definedName>
+    <definedName name="JPM_Footer_disp12" localSheetId="4">'LDUSTF'!$J$48:$N$66</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="5">'LLIQDF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12">'LDBOND'!$J$68:$N$86</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="170">
   <si>
     <t>LIC MF MONEY MARKET FUND</t>
   </si>
   <si>
     <t>Index</t>
   </si>
   <si>
-    <t>Monthly Portfolio Statement as on August 31,2026</t>
+    <t>Fortnightly Portfolio Statement as on September 15,2026</t>
   </si>
   <si>
     <t>Name of the Instrument</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>Industry / Rating</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Market/Fair Value (Rounded, Rs. In Lacs)</t>
   </si>
   <si>
     <t>Rounded, % to Net Assets</t>
   </si>
   <si>
     <t>Yield</t>
   </si>
   <si>
     <t>Debt Instruments</t>
   </si>
@@ -140,218 +140,212 @@
   <si>
     <t>Money Market Instruments</t>
   </si>
   <si>
     <t>Certificate of Deposit</t>
   </si>
   <si>
     <t>ICICI Bank Ltd. #</t>
   </si>
   <si>
     <t>INE090AD6279</t>
   </si>
   <si>
     <t>CRISIL A1+</t>
   </si>
   <si>
     <t>Indian Bank ** #</t>
   </si>
   <si>
     <t>INE562A16QE7</t>
   </si>
   <si>
     <t>FITCH A1+</t>
   </si>
   <si>
+    <t>Canara Bank #</t>
+  </si>
+  <si>
+    <t>INE476A16G28</t>
+  </si>
+  <si>
+    <t>National Bk for Agriculture &amp; Rural Dev. ** #</t>
+  </si>
+  <si>
+    <t>INE261F16AK6</t>
+  </si>
+  <si>
+    <t>National Bk for Financing Infra and Dev ** #</t>
+  </si>
+  <si>
+    <t>INE0KUG16012</t>
+  </si>
+  <si>
+    <t>INE261F16AF6</t>
+  </si>
+  <si>
+    <t>Small Industries Development Bk of India ** #</t>
+  </si>
+  <si>
+    <t>INE556F16CB4</t>
+  </si>
+  <si>
     <t>Canara Bank ** #</t>
   </si>
   <si>
-    <t>INE476A16G28</t>
-[...17 lines deleted...]
-    <t>INE261F16AF6</t>
+    <t>INE476A16H43</t>
+  </si>
+  <si>
+    <t>Bank of Baroda ** #</t>
+  </si>
+  <si>
+    <t>INE028A16LC4</t>
+  </si>
+  <si>
+    <t>Axis Bank Ltd. ** #</t>
+  </si>
+  <si>
+    <t>INE238AD6CP1</t>
+  </si>
+  <si>
+    <t>INE261F16AO8</t>
+  </si>
+  <si>
+    <t>ICICI Bank Ltd. ** #</t>
+  </si>
+  <si>
+    <t>INE090AD6337</t>
+  </si>
+  <si>
+    <t>HDFC Bank Ltd. ** #</t>
+  </si>
+  <si>
+    <t>INE040A16IK8</t>
+  </si>
+  <si>
+    <t>Punjab National Bank #</t>
+  </si>
+  <si>
+    <t>INE160A16UE2</t>
+  </si>
+  <si>
+    <t>Punjab National Bank ** #</t>
+  </si>
+  <si>
+    <t>INE160A16UM5</t>
   </si>
   <si>
     <t>Small Industries Development Bk of India #</t>
   </si>
   <si>
-    <t>INE556F16CB4</t>
-[...29 lines deleted...]
-    <t>INE090AD6337</t>
+    <t>INE556F16CF5</t>
+  </si>
+  <si>
+    <t>Bank of Baroda #</t>
+  </si>
+  <si>
+    <t>INE028A16KT0</t>
+  </si>
+  <si>
+    <t>INE556F16BU6</t>
+  </si>
+  <si>
+    <t>INE238AD6CO4</t>
+  </si>
+  <si>
+    <t>INE556F16CC2</t>
+  </si>
+  <si>
+    <t>INE261F16AP5</t>
+  </si>
+  <si>
+    <t>INE556F16CD0</t>
   </si>
   <si>
     <t>INE476A16K22</t>
   </si>
   <si>
-    <t>HDFC Bank Ltd. ** #</t>
-[...41 lines deleted...]
-    <t>INE556F16CD0</t>
+    <t>UCO Bank ** #</t>
+  </si>
+  <si>
+    <t>INE691A16MA1</t>
+  </si>
+  <si>
+    <t>HDFC Bank Ltd. #</t>
+  </si>
+  <si>
+    <t>INE040A16IJ0</t>
   </si>
   <si>
     <t>INE562A16RI6</t>
   </si>
   <si>
-    <t>UCO Bank ** #</t>
-[...10 lines deleted...]
-  <si>
     <t>Commercial Paper</t>
   </si>
   <si>
     <t>ICICI Securities Ltd. **</t>
   </si>
   <si>
     <t>INE763G14F76</t>
   </si>
   <si>
     <t>Embassy Office Parks REIT **</t>
   </si>
   <si>
     <t>INE041014080</t>
   </si>
   <si>
     <t>Angel One Ltd. **</t>
   </si>
   <si>
     <t>INE732I14DL7</t>
   </si>
   <si>
     <t>INE763G14M28</t>
   </si>
   <si>
     <t>LIC Housing Finance Ltd. **</t>
   </si>
   <si>
     <t>INE115A14FT0</t>
   </si>
   <si>
+    <t>Indostar Capital Finance Ltd. **</t>
+  </si>
+  <si>
+    <t>INE896L14FB0</t>
+  </si>
+  <si>
+    <t>INE896L14FA2</t>
+  </si>
+  <si>
     <t>Small Industries Development Bk of India **</t>
   </si>
   <si>
     <t>INE556F14MP8</t>
   </si>
   <si>
-    <t>Indostar Capital Finance Ltd. **</t>
-[...7 lines deleted...]
-  <si>
     <t>Time Technoplast Ltd. **</t>
   </si>
   <si>
     <t>INE508G14JE7</t>
   </si>
   <si>
     <t>ICRA A1+</t>
   </si>
   <si>
     <t>Fedbank Financial Services Ltd. **</t>
   </si>
   <si>
     <t>INE007N14EU3</t>
   </si>
   <si>
     <t>360 One Prime Ltd. **</t>
   </si>
   <si>
     <t>INE248U14TC4</t>
   </si>
   <si>
     <t>Sundaram Finance Ltd. **</t>
   </si>
   <si>
     <t>INE660A14ZB1</t>
@@ -380,129 +374,135 @@
   <si>
     <t>182 DAYS TBILL RED 17-12-2026</t>
   </si>
   <si>
     <t>IN002026Y113</t>
   </si>
   <si>
     <t>182 DAYS TBILL RED 14-01-2027</t>
   </si>
   <si>
     <t>IN002026Y154</t>
   </si>
   <si>
     <t>182 DAYS TBILL RED 05-11-2026</t>
   </si>
   <si>
     <t>IN002026Y055</t>
   </si>
   <si>
     <t>182 DAYS TBILL RED 04-02-2027</t>
   </si>
   <si>
     <t>IN002026Y188</t>
   </si>
   <si>
+    <t>364 DAYS TBILL RED 10-12-2026</t>
+  </si>
+  <si>
+    <t>IN002025Z377</t>
+  </si>
+  <si>
     <t>Others</t>
   </si>
   <si>
     <t>Investment in Mutual fund</t>
   </si>
   <si>
     <t>SBI CDMDF--A2</t>
   </si>
   <si>
     <t>INF0RQ622028</t>
   </si>
   <si>
     <t>Treps / Reverse Repo</t>
   </si>
   <si>
     <t>Treps</t>
   </si>
   <si>
     <t>Net Receivables / (Payables)</t>
   </si>
   <si>
     <t>GRAND TOTAL</t>
   </si>
   <si>
     <t>#  Unlisted Security</t>
   </si>
   <si>
     <t>**  Non Traded Security</t>
   </si>
   <si>
     <t>i) Securities in default beyond its maturity date: Nil</t>
   </si>
   <si>
-    <t>ii) Total value and percentage of illiquid equity shares as on August 31, 2026: Nil</t>
+    <t>ii) Total value and percentage of illiquid equity shares as on September 15, 2026: Nil</t>
   </si>
   <si>
     <t>iii)</t>
   </si>
   <si>
     <t>NAV</t>
   </si>
   <si>
     <t>Regular Plan - Growth Option</t>
   </si>
   <si>
     <t>Regular Plan - IDCW Option</t>
   </si>
   <si>
     <t>Direct Plan - Growth Option</t>
   </si>
   <si>
     <t>Direct Plan - IDCW Option</t>
   </si>
   <si>
-    <t>iv) Dividend declared during the month August 31, 2026 under the IDCW Option of the Scheme is Nil.</t>
-[...14 lines deleted...]
-    <t>ix) Funds parked in short term deposit as on August 31, 2026: Nil</t>
+    <t>iv) Dividend declared during the month September 15, 2026 under the IDCW Option of the Scheme is Nil.</t>
+  </si>
+  <si>
+    <t>v) No bonus declared during the period ended September 15, 2026.</t>
+  </si>
+  <si>
+    <t>vi) Total outstanding exposure in derivative instruments as on September 15, 2026 is Nil.</t>
+  </si>
+  <si>
+    <t>vii) Total market value of investments in Foreign Securities/ American Depositary Receipts/ Global Depositary Receipts/ Overseas ETFs as at September 15, 2026 is Nil.</t>
+  </si>
+  <si>
+    <t>viii) Average maturity period: 0.4 Years</t>
+  </si>
+  <si>
+    <t>ix) Funds parked in short term deposit as on September 15, 2026: Nil</t>
   </si>
   <si>
     <t>x) The details of repo transactions of the scheme in corporate debt securities: Nil</t>
   </si>
   <si>
-    <t>xi) LIC MF Arbitrage Fund has invested (inter scheme investments) in LIC MF Money Market Fund. Market value of such investments as on August 31, 2026 is Rs. 4012.07 Lakhs.</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">     LIC MF Equity Savings Fund has invested (inter scheme investments) in LIC MF Money Market Fund. Market value of such investments as on August 31, 2026 is Rs. 51.23 Lakhs.</t>
+    <t>xi) LIC MF Arbitrage Fund has invested (inter scheme investments) in LIC MF Money Market Fund. Market value of such investments as on September 15, 2026 is Rs. 4023.24 Lakhs.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">     LIC MF Equity Savings Fund has invested (inter scheme investments) in LIC MF Money Market Fund. Market value of such investments as on September 15, 2026 is Rs. 51.37 Lakhs.</t>
   </si>
   <si>
     <t>The product is suitable for investors who are seeking*</t>
   </si>
   <si>
     <t>Scheme Riskometer#</t>
   </si>
   <si>
     <t>Benchmark Riskometer (as 
 applicable) #</t>
   </si>
   <si>
     <t>•Income over short term.</t>
   </si>
   <si>
     <t>As per AMFI Tier I Benchmark i . e . NIFTY Money Market Index A-I</t>
   </si>
   <si>
     <t>•Investment in money market instruments with maturity upto one year.</t>
   </si>
   <si>
     <t>*Investors should consult their financial advisers if in doubt about whether the product is suitable for them.</t>
   </si>
   <si>
     <t xml:space="preserve">#The Scheme and Benchmark riskometer disclosed above is latest available riskometer, for any updates please visit the AMC’s website (https://www.licmf.com/downloads/risk-o-meter-disclosure). </t>
@@ -543,60 +543,60 @@
   <si>
     <t>*B-I - A Relatively Low Interest Rate Risk and Moderate Credit Risk.</t>
   </si>
   <si>
     <t>Portfolio Information</t>
   </si>
   <si>
     <t>Scheme Name :</t>
   </si>
   <si>
     <t>LIC MF Money Market Fund</t>
   </si>
   <si>
     <t>Description (if any)</t>
   </si>
   <si>
     <t>Money Market Fund</t>
   </si>
   <si>
     <t>Annualised Portfolio YTM* :</t>
   </si>
   <si>
     <t>Macaulay Duration</t>
   </si>
   <si>
-    <t>0.47 Years</t>
+    <t>0.4 Years</t>
   </si>
   <si>
     <t>Residual Maturity</t>
   </si>
   <si>
     <t xml:space="preserve">As on (Date) </t>
   </si>
   <si>
-    <t>31 August 2026</t>
+    <t>15 September 2026</t>
   </si>
   <si>
     <t>* in case of semi annual YTM, it will be annualised</t>
   </si>
   <si>
     <t>As the Regular and Direct plans have a common portfolio, the Portfolio yield given above is at the Scheme level</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="#,##0.000"/>
     <numFmt numFmtId="165" formatCode="#,##0.00_);\(##,##0\)"/>
     <numFmt numFmtId="166" formatCode="#,##0.00_);\(##,##0.00\)"/>
     <numFmt numFmtId="167" formatCode="0.00%_);\(0.00%\)"/>
     <numFmt numFmtId="168" formatCode="[$-1009]mmmm\ d\,\ yyyy;@"/>
     <numFmt numFmtId="169" formatCode="#,##0.0000"/>
   </numFmts>
   <fonts count="10">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
@@ -691,51 +691,51 @@
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF2E75B6"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD8D8D8"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="22">
+  <borders count="23">
     <border/>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
@@ -871,75 +871,80 @@
       </left>
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
+    </border>
+    <border>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="87">
+  <cellXfs count="89">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
@@ -1085,179 +1090,185 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="7" numFmtId="0" fillId="2" borderId="12" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="8" numFmtId="0" fillId="2" borderId="15" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="8" numFmtId="0" fillId="2" borderId="16" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="9" numFmtId="0" fillId="2" borderId="17" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="7" numFmtId="4" fillId="2" borderId="17" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="1" numFmtId="166" fillId="2" borderId="6" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0">
-[...4 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="18" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="7" numFmtId="0" fillId="2" borderId="17" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="19" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3" readingOrder="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="13" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3" readingOrder="1"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false" readingOrder="1"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="8" numFmtId="0" fillId="2" borderId="20" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="20" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="20" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="20" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="10" fillId="2" borderId="20" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="8" numFmtId="0" fillId="2" borderId="21" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="8" numFmtId="0" fillId="2" borderId="15" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="13" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="21" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="22" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="16" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="5" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="21" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="22" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false" indent="3" readingOrder="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="16" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false" indent="3" readingOrder="1"/>
     </xf>
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="21" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="22" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3" readingOrder="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="16" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3" readingOrder="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image311.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image412.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>352425</xdr:colOff>
       <xdr:row>121</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="2628900" cy="1866900"/>
+    <xdr:ext cx="2628900" cy="1857375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>104775</xdr:colOff>
       <xdr:row>121</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="2476500" cy="1914525"/>
+    <xdr:ext cx="2466975" cy="1905000"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 2" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
@@ -1539,67 +1550,67 @@
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O146"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr customHeight="true" defaultRowHeight="15.75" defaultColWidth="9.140625" outlineLevelRow="0" outlineLevelCol="0"/>
+  <sheetFormatPr customHeight="true" defaultRowHeight="15.75" defaultColWidth="9.1796875" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="3.5703125" customWidth="true" style="1"/>
-[...13 lines deleted...]
-    <col min="15" max="15" width="9.140625" style="1"/>
+    <col min="1" max="1" width="3.7265625" customWidth="true" style="1"/>
+    <col min="2" max="2" width="65.7265625" customWidth="true" style="8"/>
+    <col min="3" max="3" width="45.7265625" customWidth="true" style="8"/>
+    <col min="4" max="4" width="45.7265625" customWidth="true" style="8"/>
+    <col min="5" max="5" width="45.7265625" customWidth="true" style="1"/>
+    <col min="6" max="6" width="16.453125" customWidth="true" style="1"/>
+    <col min="7" max="7" width="15.453125" customWidth="true" style="7"/>
+    <col min="8" max="8" width="6" customWidth="true" style="9"/>
+    <col min="9" max="9" width="9.1796875" style="1"/>
+    <col min="10" max="10" width="10.7265625" customWidth="true" style="1"/>
+    <col min="11" max="11" width="10.453125" customWidth="true" style="1"/>
+    <col min="12" max="12" width="14.453125" customWidth="true" style="1"/>
+    <col min="13" max="13" width="15.26953125" customWidth="true" style="1"/>
+    <col min="14" max="14" width="12.54296875" customWidth="true" style="1"/>
+    <col min="15" max="15" width="9.1796875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" customHeight="1" ht="15.75">
       <c r="B1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="10" t="s">
         <v>1</v>
       </c>
       <c r="H1" s="2"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="15.75">
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="2"/>
     </row>
     <row r="3" spans="1:15" customHeight="1" ht="15.75">
@@ -1657,94 +1668,94 @@
     <row r="7" spans="1:15" customHeight="1" ht="15.75">
       <c r="B7" s="23" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="24"/>
       <c r="D7" s="24"/>
       <c r="E7" s="25"/>
       <c r="F7" s="26"/>
       <c r="G7" s="27"/>
       <c r="H7" s="28"/>
     </row>
     <row r="8" spans="1:15" customHeight="1" ht="15.75">
       <c r="B8" s="24" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="24" t="s">
         <v>13</v>
       </c>
       <c r="D8" s="24" t="s">
         <v>14</v>
       </c>
       <c r="E8" s="25">
         <v>15000000</v>
       </c>
       <c r="F8" s="26">
-        <v>15471.82</v>
+        <v>15510.3</v>
       </c>
       <c r="G8" s="27">
-        <v>0.0367</v>
+        <v>0.0362</v>
       </c>
       <c r="H8" s="28">
-        <v>0.059699</v>
+        <v>0.059561</v>
       </c>
     </row>
     <row r="9" spans="1:15" customHeight="1" ht="15.75">
       <c r="B9" s="24" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D9" s="24" t="s">
         <v>14</v>
       </c>
       <c r="E9" s="25">
         <v>2500000</v>
       </c>
       <c r="F9" s="26">
-        <v>2561.46</v>
+        <v>2567.46</v>
       </c>
       <c r="G9" s="27">
-        <v>0.0061</v>
+        <v>0.006</v>
       </c>
       <c r="H9" s="28">
-        <v>0.056388</v>
+        <v>0.055206</v>
       </c>
     </row>
     <row r="10" spans="1:15" customHeight="1" ht="15.75">
       <c r="B10" s="23" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="23"/>
       <c r="D10" s="23"/>
       <c r="E10" s="29"/>
       <c r="F10" s="30">
-        <v>18033.28</v>
+        <v>18077.76</v>
       </c>
       <c r="G10" s="31">
-        <v>0.0428</v>
+        <v>0.0422</v>
       </c>
       <c r="H10" s="32"/>
     </row>
     <row r="11" spans="1:15" customHeight="1" ht="15.75">
       <c r="B11" s="24"/>
       <c r="C11" s="24"/>
       <c r="D11" s="24"/>
       <c r="E11" s="25"/>
       <c r="F11" s="26"/>
       <c r="G11" s="27"/>
       <c r="H11" s="28"/>
     </row>
     <row r="12" spans="1:15" customHeight="1" ht="15.75">
       <c r="B12" s="23" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="24"/>
       <c r="D12" s="24"/>
       <c r="E12" s="25"/>
       <c r="F12" s="26"/>
       <c r="G12" s="27"/>
       <c r="H12" s="28"/>
     </row>
     <row r="13" spans="1:15" customHeight="1" ht="15.75">
       <c r="B13" s="23" t="s">
@@ -1791,54 +1802,54 @@
       <c r="F16" s="33" t="s">
         <v>19</v>
       </c>
       <c r="G16" s="34" t="s">
         <v>19</v>
       </c>
       <c r="H16" s="28"/>
     </row>
     <row r="17" spans="1:15" customHeight="1" ht="15.75">
       <c r="B17" s="24"/>
       <c r="C17" s="24"/>
       <c r="D17" s="24"/>
       <c r="E17" s="25"/>
       <c r="F17" s="26"/>
       <c r="G17" s="27"/>
       <c r="H17" s="28"/>
     </row>
     <row r="18" spans="1:15" customHeight="1" ht="15.75">
       <c r="B18" s="35" t="s">
         <v>21</v>
       </c>
       <c r="C18" s="35"/>
       <c r="D18" s="35"/>
       <c r="E18" s="36"/>
       <c r="F18" s="30">
-        <v>18033.28</v>
+        <v>18077.76</v>
       </c>
       <c r="G18" s="31">
-        <v>0.0428</v>
+        <v>0.0422</v>
       </c>
       <c r="H18" s="32"/>
     </row>
     <row r="19" spans="1:15" customHeight="1" ht="15.75">
       <c r="B19" s="24"/>
       <c r="C19" s="24"/>
       <c r="D19" s="24"/>
       <c r="E19" s="25"/>
       <c r="F19" s="26"/>
       <c r="G19" s="27"/>
       <c r="H19" s="28"/>
     </row>
     <row r="20" spans="1:15" customHeight="1" ht="15.75">
       <c r="B20" s="23" t="s">
         <v>22</v>
       </c>
       <c r="C20" s="24"/>
       <c r="D20" s="24"/>
       <c r="E20" s="25"/>
       <c r="F20" s="26"/>
       <c r="G20" s="27"/>
       <c r="H20" s="28"/>
     </row>
     <row r="21" spans="1:15" customHeight="1" ht="15.75">
       <c r="B21" s="24"/>
@@ -1852,1262 +1863,1262 @@
     <row r="22" spans="1:15" customHeight="1" ht="15.75">
       <c r="B22" s="23" t="s">
         <v>23</v>
       </c>
       <c r="C22" s="24"/>
       <c r="D22" s="24"/>
       <c r="E22" s="25"/>
       <c r="F22" s="26"/>
       <c r="G22" s="27"/>
       <c r="H22" s="28"/>
     </row>
     <row r="23" spans="1:15" customHeight="1" ht="15.75">
       <c r="B23" s="24" t="s">
         <v>24</v>
       </c>
       <c r="C23" s="24" t="s">
         <v>25</v>
       </c>
       <c r="D23" s="24" t="s">
         <v>26</v>
       </c>
       <c r="E23" s="25">
         <v>3500</v>
       </c>
       <c r="F23" s="26">
-        <v>17035.81</v>
+        <v>17085.99</v>
       </c>
       <c r="G23" s="27">
-        <v>0.0404</v>
+        <v>0.0399</v>
       </c>
       <c r="H23" s="28">
-        <v>0.067199</v>
+        <v>0.066499</v>
       </c>
     </row>
     <row r="24" spans="1:15" customHeight="1" ht="15.75">
       <c r="B24" s="24" t="s">
         <v>27</v>
       </c>
       <c r="C24" s="24" t="s">
         <v>28</v>
       </c>
       <c r="D24" s="24" t="s">
         <v>29</v>
       </c>
       <c r="E24" s="25">
         <v>3000</v>
       </c>
       <c r="F24" s="26">
-        <v>14640.18</v>
+        <v>14678.33</v>
       </c>
       <c r="G24" s="27">
-        <v>0.0347</v>
+        <v>0.0343</v>
       </c>
       <c r="H24" s="28">
-        <v>0.06745</v>
+        <v>0.067788</v>
       </c>
     </row>
     <row r="25" spans="1:15" customHeight="1" ht="15.75">
       <c r="B25" s="24" t="s">
         <v>30</v>
       </c>
       <c r="C25" s="24" t="s">
         <v>31</v>
       </c>
       <c r="D25" s="24" t="s">
         <v>26</v>
       </c>
       <c r="E25" s="25">
         <v>3000</v>
       </c>
       <c r="F25" s="26">
-        <v>14599.13</v>
+        <v>14639.9</v>
       </c>
       <c r="G25" s="27">
-        <v>0.0346</v>
+        <v>0.0342</v>
       </c>
       <c r="H25" s="28">
-        <v>0.067265</v>
+        <v>0.067001</v>
       </c>
     </row>
     <row r="26" spans="1:15" customHeight="1" ht="15.75">
       <c r="B26" s="24" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="24" t="s">
         <v>33</v>
       </c>
       <c r="D26" s="24" t="s">
         <v>26</v>
       </c>
       <c r="E26" s="25">
         <v>3000</v>
       </c>
       <c r="F26" s="26">
-        <v>14538.24</v>
+        <v>14576.27</v>
       </c>
       <c r="G26" s="27">
-        <v>0.0345</v>
+        <v>0.0341</v>
       </c>
       <c r="H26" s="28">
-        <v>0.068598</v>
+        <v>0.0689</v>
       </c>
     </row>
     <row r="27" spans="1:15" customHeight="1" ht="15.75">
       <c r="B27" s="24" t="s">
         <v>34</v>
       </c>
       <c r="C27" s="24" t="s">
         <v>35</v>
       </c>
       <c r="D27" s="24" t="s">
         <v>29</v>
       </c>
       <c r="E27" s="25">
         <v>3000</v>
       </c>
       <c r="F27" s="26">
-        <v>14503.53</v>
+        <v>14541.27</v>
       </c>
       <c r="G27" s="27">
-        <v>0.0344</v>
+        <v>0.034</v>
       </c>
       <c r="H27" s="28">
-        <v>0.068651</v>
+        <v>0.068951</v>
       </c>
     </row>
     <row r="28" spans="1:15" customHeight="1" ht="15.75">
       <c r="B28" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="C28" s="24" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="D28" s="24" t="s">
         <v>26</v>
       </c>
       <c r="E28" s="25">
         <v>2500</v>
       </c>
       <c r="F28" s="26">
-        <v>12173.3</v>
+        <v>12207.19</v>
       </c>
       <c r="G28" s="27">
-        <v>0.0289</v>
+        <v>0.0285</v>
       </c>
       <c r="H28" s="28">
-        <v>0.068501</v>
+        <v>0.068402</v>
       </c>
     </row>
     <row r="29" spans="1:15" customHeight="1" ht="15.75">
       <c r="B29" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="C29" s="24" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="D29" s="24" t="s">
         <v>26</v>
       </c>
       <c r="E29" s="25">
         <v>2500</v>
       </c>
       <c r="F29" s="26">
-        <v>12110.8</v>
+        <v>12144.16</v>
       </c>
       <c r="G29" s="27">
-        <v>0.0287</v>
+        <v>0.0284</v>
       </c>
       <c r="H29" s="28">
         <v>0.068999</v>
       </c>
     </row>
     <row r="30" spans="1:15" customHeight="1" ht="15.75">
       <c r="B30" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="C30" s="24" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="D30" s="24" t="s">
         <v>26</v>
       </c>
       <c r="E30" s="25">
         <v>2200</v>
       </c>
       <c r="F30" s="26">
-        <v>10638.01</v>
+        <v>10666.16</v>
       </c>
       <c r="G30" s="27">
-        <v>0.0252</v>
+        <v>0.0249</v>
       </c>
       <c r="H30" s="28">
-        <v>0.067501</v>
+        <v>0.067599</v>
       </c>
     </row>
     <row r="31" spans="1:15" customHeight="1" ht="15.75">
       <c r="B31" s="24" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="C31" s="24" t="s">
         <v>42</v>
       </c>
       <c r="D31" s="24" t="s">
         <v>29</v>
       </c>
       <c r="E31" s="25">
         <v>2000</v>
       </c>
       <c r="F31" s="26">
-        <v>9816.73</v>
+        <v>9760.18</v>
       </c>
       <c r="G31" s="27">
-        <v>0.0233</v>
+        <v>0.0228</v>
       </c>
       <c r="H31" s="28">
-        <v>0.064899</v>
+        <v>0.067432</v>
       </c>
     </row>
     <row r="32" spans="1:15" customHeight="1" ht="15.75">
       <c r="B32" s="24" t="s">
         <v>43</v>
       </c>
       <c r="C32" s="24" t="s">
         <v>44</v>
       </c>
       <c r="D32" s="24" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="E32" s="25">
         <v>2000</v>
       </c>
       <c r="F32" s="26">
-        <v>9734.17</v>
+        <v>9706.12</v>
       </c>
       <c r="G32" s="27">
-        <v>0.0231</v>
+        <v>0.0227</v>
       </c>
       <c r="H32" s="28">
-        <v>0.06735</v>
+        <v>0.0678</v>
       </c>
     </row>
     <row r="33" spans="1:15" customHeight="1" ht="15.75">
       <c r="B33" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="C33" s="24" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="D33" s="24" t="s">
         <v>26</v>
       </c>
       <c r="E33" s="25">
         <v>2000</v>
       </c>
       <c r="F33" s="26">
-        <v>9680.4</v>
+        <v>9680</v>
       </c>
       <c r="G33" s="27">
-        <v>0.023</v>
+        <v>0.0226</v>
       </c>
       <c r="H33" s="28">
-        <v>0.0677</v>
+        <v>0.06895</v>
       </c>
     </row>
     <row r="34" spans="1:15" customHeight="1" ht="15.75">
       <c r="B34" s="24" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="C34" s="24" t="s">
         <v>47</v>
       </c>
       <c r="D34" s="24" t="s">
         <v>26</v>
       </c>
       <c r="E34" s="25">
         <v>2000</v>
       </c>
       <c r="F34" s="26">
-        <v>9654.13</v>
+        <v>9661.77</v>
       </c>
       <c r="G34" s="27">
-        <v>0.0229</v>
+        <v>0.0226</v>
       </c>
       <c r="H34" s="28">
-        <v>0.068824</v>
+        <v>0.06725</v>
       </c>
     </row>
     <row r="35" spans="1:15" customHeight="1" ht="15.75">
       <c r="B35" s="24" t="s">
         <v>48</v>
       </c>
       <c r="C35" s="24" t="s">
         <v>49</v>
       </c>
       <c r="D35" s="24" t="s">
         <v>26</v>
       </c>
       <c r="E35" s="25">
-        <v>2000</v>
+        <v>1500</v>
       </c>
       <c r="F35" s="26">
-        <v>9636.3</v>
+        <v>7325.06</v>
       </c>
       <c r="G35" s="27">
-        <v>0.0229</v>
+        <v>0.0171</v>
       </c>
       <c r="H35" s="28">
-        <v>0.0672</v>
+        <v>0.068101</v>
       </c>
     </row>
     <row r="36" spans="1:15" customHeight="1" ht="15.75">
       <c r="B36" s="24" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="C36" s="24" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D36" s="24" t="s">
         <v>26</v>
       </c>
       <c r="E36" s="25">
-        <v>2000</v>
+        <v>1500</v>
       </c>
       <c r="F36" s="26">
-        <v>9439.52</v>
+        <v>7308.09</v>
       </c>
       <c r="G36" s="27">
-        <v>0.0224</v>
+        <v>0.0171</v>
       </c>
       <c r="H36" s="28">
-        <v>0.072001</v>
+        <v>0.067499</v>
       </c>
     </row>
     <row r="37" spans="1:15" customHeight="1" ht="15.75">
       <c r="B37" s="24" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C37" s="24" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D37" s="24" t="s">
         <v>26</v>
       </c>
       <c r="E37" s="25">
         <v>1500</v>
       </c>
       <c r="F37" s="26">
-        <v>7305.65</v>
+        <v>7272.38</v>
       </c>
       <c r="G37" s="27">
-        <v>0.0173</v>
+        <v>0.017</v>
       </c>
       <c r="H37" s="28">
-        <v>0.067901</v>
+        <v>0.067599</v>
       </c>
     </row>
     <row r="38" spans="1:15" customHeight="1" ht="15.75">
       <c r="B38" s="24" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C38" s="24" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D38" s="24" t="s">
         <v>26</v>
       </c>
       <c r="E38" s="25">
         <v>1500</v>
       </c>
       <c r="F38" s="26">
-        <v>7288.14</v>
+        <v>7024.69</v>
       </c>
       <c r="G38" s="27">
-        <v>0.0173</v>
+        <v>0.0164</v>
       </c>
       <c r="H38" s="28">
-        <v>0.067581</v>
+        <v>0.075067</v>
       </c>
     </row>
     <row r="39" spans="1:15" customHeight="1" ht="15.75">
       <c r="B39" s="24" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C39" s="24" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D39" s="24" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="E39" s="25">
-        <v>1500</v>
+        <v>1000</v>
       </c>
       <c r="F39" s="26">
-        <v>7253.19</v>
+        <v>4928.93</v>
       </c>
       <c r="G39" s="27">
-        <v>0.0172</v>
+        <v>0.0115</v>
       </c>
       <c r="H39" s="28">
-        <v>0.067501</v>
+        <v>0.061201</v>
       </c>
     </row>
     <row r="40" spans="1:15" customHeight="1" ht="15.75">
       <c r="B40" s="24" t="s">
-        <v>57</v>
+        <v>37</v>
       </c>
       <c r="C40" s="24" t="s">
         <v>58</v>
       </c>
       <c r="D40" s="24" t="s">
         <v>26</v>
       </c>
       <c r="E40" s="25">
-        <v>1500</v>
+        <v>1000</v>
       </c>
       <c r="F40" s="26">
-        <v>7004.4</v>
+        <v>4920.89</v>
       </c>
       <c r="G40" s="27">
-        <v>0.0166</v>
+        <v>0.0115</v>
       </c>
       <c r="H40" s="28">
-        <v>0.075075</v>
+        <v>0.063099</v>
       </c>
     </row>
     <row r="41" spans="1:15" customHeight="1" ht="15.75">
       <c r="B41" s="24" t="s">
         <v>43</v>
       </c>
       <c r="C41" s="24" t="s">
         <v>59</v>
       </c>
       <c r="D41" s="24" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="E41" s="25">
         <v>1000</v>
       </c>
       <c r="F41" s="26">
-        <v>4912.11</v>
+        <v>4865.34</v>
       </c>
       <c r="G41" s="27">
-        <v>0.0117</v>
+        <v>0.0114</v>
       </c>
       <c r="H41" s="28">
-        <v>0.064663</v>
+        <v>0.0678</v>
       </c>
     </row>
     <row r="42" spans="1:15" customHeight="1" ht="15.75">
       <c r="B42" s="24" t="s">
-        <v>57</v>
+        <v>37</v>
       </c>
       <c r="C42" s="24" t="s">
         <v>60</v>
       </c>
       <c r="D42" s="24" t="s">
         <v>26</v>
       </c>
       <c r="E42" s="25">
         <v>1000</v>
       </c>
       <c r="F42" s="26">
-        <v>4905.23</v>
+        <v>4850.54</v>
       </c>
       <c r="G42" s="27">
-        <v>0.0116</v>
+        <v>0.0113</v>
       </c>
       <c r="H42" s="28">
-        <v>0.065299</v>
+        <v>0.069001</v>
       </c>
     </row>
     <row r="43" spans="1:15" customHeight="1" ht="15.75">
       <c r="B43" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="C43" s="24" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="D43" s="24" t="s">
         <v>26</v>
       </c>
       <c r="E43" s="25">
         <v>1000</v>
       </c>
       <c r="F43" s="26">
-        <v>4852.4</v>
+        <v>4833.81</v>
       </c>
       <c r="G43" s="27">
-        <v>0.0115</v>
+        <v>0.0113</v>
       </c>
       <c r="H43" s="28">
-        <v>0.067701</v>
+        <v>0.068951</v>
       </c>
     </row>
     <row r="44" spans="1:15" customHeight="1" ht="15.75">
       <c r="B44" s="24" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="C44" s="24" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="D44" s="24" t="s">
         <v>26</v>
       </c>
       <c r="E44" s="25">
         <v>1000</v>
       </c>
       <c r="F44" s="26">
-        <v>4837.24</v>
+        <v>4826.52</v>
       </c>
       <c r="G44" s="27">
-        <v>0.0115</v>
+        <v>0.0113</v>
       </c>
       <c r="H44" s="28">
-        <v>0.068999</v>
+        <v>0.06905</v>
       </c>
     </row>
     <row r="45" spans="1:15" customHeight="1" ht="15.75">
       <c r="B45" s="24" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="C45" s="24" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="D45" s="24" t="s">
         <v>26</v>
       </c>
       <c r="E45" s="25">
         <v>1000</v>
       </c>
       <c r="F45" s="26">
-        <v>4819.73</v>
+        <v>4732.98</v>
       </c>
       <c r="G45" s="27">
-        <v>0.0114</v>
+        <v>0.0111</v>
       </c>
       <c r="H45" s="28">
-        <v>0.069299</v>
+        <v>0.072001</v>
       </c>
     </row>
     <row r="46" spans="1:15" customHeight="1" ht="15.75">
       <c r="B46" s="24" t="s">
-        <v>38</v>
+        <v>64</v>
       </c>
       <c r="C46" s="24" t="s">
         <v>65</v>
       </c>
       <c r="D46" s="24" t="s">
         <v>26</v>
       </c>
       <c r="E46" s="25">
-        <v>1000</v>
+        <v>500</v>
       </c>
       <c r="F46" s="26">
-        <v>4813.46</v>
+        <v>2466.42</v>
       </c>
       <c r="G46" s="27">
-        <v>0.0114</v>
+        <v>0.0058</v>
       </c>
       <c r="H46" s="28">
-        <v>0.069001</v>
+        <v>0.062899</v>
       </c>
     </row>
     <row r="47" spans="1:15" customHeight="1" ht="15.75">
       <c r="B47" s="24" t="s">
-        <v>27</v>
+        <v>66</v>
       </c>
       <c r="C47" s="24" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D47" s="24" t="s">
         <v>26</v>
       </c>
       <c r="E47" s="25">
-        <v>1000</v>
+        <v>500</v>
       </c>
       <c r="F47" s="26">
-        <v>4727.06</v>
+        <v>2462.87</v>
       </c>
       <c r="G47" s="27">
-        <v>0.0112</v>
+        <v>0.0058</v>
       </c>
       <c r="H47" s="28">
-        <v>0.0712</v>
+        <v>0.061837</v>
       </c>
     </row>
     <row r="48" spans="1:15" customHeight="1" ht="15.75">
       <c r="B48" s="24" t="s">
-        <v>67</v>
+        <v>27</v>
       </c>
       <c r="C48" s="24" t="s">
         <v>68</v>
       </c>
       <c r="D48" s="24" t="s">
         <v>26</v>
       </c>
       <c r="E48" s="25">
         <v>500</v>
       </c>
       <c r="F48" s="26">
-        <v>2458.03</v>
+        <v>2368.71</v>
       </c>
       <c r="G48" s="27">
-        <v>0.0058</v>
+        <v>0.0055</v>
       </c>
       <c r="H48" s="28">
-        <v>0.066298</v>
+        <v>0.071999</v>
       </c>
     </row>
     <row r="49" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B49" s="24" t="s">
+      <c r="B49" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="C49" s="23"/>
+      <c r="D49" s="23"/>
+      <c r="E49" s="29"/>
+      <c r="F49" s="30">
+        <v>219534.57</v>
+      </c>
+      <c r="G49" s="31">
+        <v>0.5128</v>
+      </c>
+      <c r="H49" s="32"/>
+    </row>
+    <row r="50" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B50" s="24"/>
+      <c r="C50" s="24"/>
+      <c r="D50" s="24"/>
+      <c r="E50" s="25"/>
+      <c r="F50" s="26"/>
+      <c r="G50" s="27"/>
+      <c r="H50" s="28"/>
+    </row>
+    <row r="51" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B51" s="23" t="s">
         <v>69</v>
       </c>
-      <c r="C49" s="24" t="s">
-[...34 lines deleted...]
-      <c r="B51" s="24"/>
       <c r="C51" s="24"/>
       <c r="D51" s="24"/>
       <c r="E51" s="25"/>
       <c r="F51" s="26"/>
       <c r="G51" s="27"/>
       <c r="H51" s="28"/>
     </row>
     <row r="52" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B52" s="23" t="s">
+      <c r="B52" s="24" t="s">
+        <v>70</v>
+      </c>
+      <c r="C52" s="24" t="s">
         <v>71</v>
       </c>
-      <c r="C52" s="24"/>
-[...4 lines deleted...]
-      <c r="H52" s="28"/>
+      <c r="D52" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="E52" s="25">
+        <v>3500</v>
+      </c>
+      <c r="F52" s="26">
+        <v>16979.41</v>
+      </c>
+      <c r="G52" s="27">
+        <v>0.0397</v>
+      </c>
+      <c r="H52" s="28">
+        <v>0.0722</v>
+      </c>
     </row>
     <row r="53" spans="1:15" customHeight="1" ht="15.75">
       <c r="B53" s="24" t="s">
         <v>72</v>
       </c>
       <c r="C53" s="24" t="s">
         <v>73</v>
       </c>
       <c r="D53" s="24" t="s">
         <v>26</v>
       </c>
       <c r="E53" s="25">
-        <v>3500</v>
+        <v>3000</v>
       </c>
       <c r="F53" s="26">
-        <v>16920</v>
+        <v>14499.38</v>
       </c>
       <c r="G53" s="27">
-        <v>0.0401</v>
+        <v>0.0339</v>
       </c>
       <c r="H53" s="28">
-        <v>0.073599</v>
+        <v>0.0712</v>
       </c>
     </row>
     <row r="54" spans="1:15" customHeight="1" ht="15.75">
       <c r="B54" s="24" t="s">
         <v>74</v>
       </c>
       <c r="C54" s="24" t="s">
         <v>75</v>
       </c>
       <c r="D54" s="24" t="s">
         <v>26</v>
       </c>
       <c r="E54" s="25">
         <v>3000</v>
       </c>
       <c r="F54" s="26">
-        <v>14457.77</v>
+        <v>14071.67</v>
       </c>
       <c r="G54" s="27">
-        <v>0.0343</v>
+        <v>0.0329</v>
       </c>
       <c r="H54" s="28">
-        <v>0.071299</v>
+        <v>0.08985</v>
       </c>
     </row>
     <row r="55" spans="1:15" customHeight="1" ht="15.75">
       <c r="B55" s="24" t="s">
+        <v>70</v>
+      </c>
+      <c r="C55" s="24" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="D55" s="24" t="s">
         <v>26</v>
       </c>
       <c r="E55" s="25">
-        <v>3000</v>
+        <v>2000</v>
       </c>
       <c r="F55" s="26">
-        <v>14028.18</v>
+        <v>9813.55</v>
       </c>
       <c r="G55" s="27">
-        <v>0.0333</v>
+        <v>0.0229</v>
       </c>
       <c r="H55" s="28">
-        <v>0.08935</v>
+        <v>0.07005</v>
       </c>
     </row>
     <row r="56" spans="1:15" customHeight="1" ht="15.75">
       <c r="B56" s="24" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="C56" s="24" t="s">
         <v>78</v>
       </c>
       <c r="D56" s="24" t="s">
         <v>26</v>
       </c>
       <c r="E56" s="25">
         <v>2000</v>
       </c>
       <c r="F56" s="26">
-        <v>9781.27</v>
+        <v>9680.71</v>
       </c>
       <c r="G56" s="27">
-        <v>0.0232</v>
+        <v>0.0226</v>
       </c>
       <c r="H56" s="28">
-        <v>0.0716</v>
+        <v>0.0684</v>
       </c>
     </row>
     <row r="57" spans="1:15" customHeight="1" ht="15.75">
       <c r="B57" s="24" t="s">
         <v>79</v>
       </c>
       <c r="C57" s="24" t="s">
         <v>80</v>
       </c>
       <c r="D57" s="24" t="s">
         <v>26</v>
       </c>
       <c r="E57" s="25">
-        <v>2000</v>
+        <v>1500</v>
       </c>
       <c r="F57" s="26">
-        <v>9652.73</v>
+        <v>7284.13</v>
       </c>
       <c r="G57" s="27">
-        <v>0.0229</v>
+        <v>0.017</v>
       </c>
       <c r="H57" s="28">
-        <v>0.068751</v>
+        <v>0.08585</v>
       </c>
     </row>
     <row r="58" spans="1:15" customHeight="1" ht="15.75">
       <c r="B58" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="C58" s="24" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="D58" s="24" t="s">
         <v>26</v>
       </c>
       <c r="E58" s="25">
-        <v>2000</v>
+        <v>1500</v>
       </c>
       <c r="F58" s="26">
-        <v>9465.14</v>
+        <v>7270.85</v>
       </c>
       <c r="G58" s="27">
-        <v>0.0225</v>
+        <v>0.017</v>
       </c>
       <c r="H58" s="28">
-        <v>0.073401</v>
+        <v>0.08585</v>
       </c>
     </row>
     <row r="59" spans="1:15" customHeight="1" ht="15.75">
       <c r="B59" s="24" t="s">
+        <v>82</v>
+      </c>
+      <c r="C59" s="24" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="D59" s="24" t="s">
         <v>26</v>
       </c>
       <c r="E59" s="25">
         <v>1500</v>
       </c>
       <c r="F59" s="26">
-        <v>7255.19</v>
+        <v>7114.52</v>
       </c>
       <c r="G59" s="27">
-        <v>0.0172</v>
+        <v>0.0166</v>
       </c>
       <c r="H59" s="28">
-        <v>0.08735</v>
+        <v>0.074349</v>
       </c>
     </row>
     <row r="60" spans="1:15" customHeight="1" ht="15.75">
       <c r="B60" s="24" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C60" s="24" t="s">
         <v>85</v>
       </c>
       <c r="D60" s="24" t="s">
-        <v>26</v>
+        <v>86</v>
       </c>
       <c r="E60" s="25">
-        <v>1500</v>
+        <v>1000</v>
       </c>
       <c r="F60" s="26">
-        <v>7241.78</v>
+        <v>4881.09</v>
       </c>
       <c r="G60" s="27">
-        <v>0.0172</v>
+        <v>0.0114</v>
       </c>
       <c r="H60" s="28">
-        <v>0.087349</v>
+        <v>0.078001</v>
       </c>
     </row>
     <row r="61" spans="1:15" customHeight="1" ht="15.75">
       <c r="B61" s="24" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C61" s="24" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D61" s="24" t="s">
-        <v>88</v>
+        <v>26</v>
       </c>
       <c r="E61" s="25">
         <v>1000</v>
       </c>
       <c r="F61" s="26">
-        <v>4865.7</v>
+        <v>4861.37</v>
       </c>
       <c r="G61" s="27">
-        <v>0.0115</v>
+        <v>0.0114</v>
       </c>
       <c r="H61" s="28">
-        <v>0.0781</v>
+        <v>0.077101</v>
       </c>
     </row>
     <row r="62" spans="1:15" customHeight="1" ht="15.75">
       <c r="B62" s="24" t="s">
         <v>89</v>
       </c>
       <c r="C62" s="24" t="s">
         <v>90</v>
       </c>
       <c r="D62" s="24" t="s">
-        <v>26</v>
+        <v>86</v>
       </c>
       <c r="E62" s="25">
         <v>1000</v>
       </c>
       <c r="F62" s="26">
-        <v>4843.55</v>
+        <v>4837.21</v>
       </c>
       <c r="G62" s="27">
-        <v>0.0115</v>
+        <v>0.0113</v>
       </c>
       <c r="H62" s="28">
-        <v>0.0786</v>
+        <v>0.07925</v>
       </c>
     </row>
     <row r="63" spans="1:15" customHeight="1" ht="15.75">
       <c r="B63" s="24" t="s">
         <v>91</v>
       </c>
       <c r="C63" s="24" t="s">
         <v>92</v>
       </c>
       <c r="D63" s="24" t="s">
-        <v>88</v>
+        <v>26</v>
       </c>
       <c r="E63" s="25">
         <v>1000</v>
       </c>
       <c r="F63" s="26">
-        <v>4818.77</v>
+        <v>4767.28</v>
       </c>
       <c r="G63" s="27">
-        <v>0.0114</v>
+        <v>0.0111</v>
       </c>
       <c r="H63" s="28">
-        <v>0.08075</v>
+        <v>0.075499</v>
       </c>
     </row>
     <row r="64" spans="1:15" customHeight="1" ht="15.75">
       <c r="B64" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="C64" s="24" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="D64" s="24" t="s">
         <v>26</v>
       </c>
       <c r="E64" s="25">
         <v>1000</v>
       </c>
       <c r="F64" s="26">
-        <v>4755.24</v>
+        <v>4705.17</v>
       </c>
       <c r="G64" s="27">
-        <v>0.0113</v>
+        <v>0.011</v>
       </c>
       <c r="H64" s="28">
-        <v>0.07485</v>
+        <v>0.0904</v>
       </c>
     </row>
     <row r="65" spans="1:15" customHeight="1" ht="15.75">
       <c r="B65" s="24" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C65" s="24" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="D65" s="24" t="s">
-        <v>26</v>
+        <v>86</v>
       </c>
       <c r="E65" s="25">
-        <v>1000</v>
+        <v>700</v>
       </c>
       <c r="F65" s="26">
-        <v>4691.2</v>
+        <v>3488.5</v>
       </c>
       <c r="G65" s="27">
-        <v>0.0111</v>
+        <v>0.0081</v>
       </c>
       <c r="H65" s="28">
-        <v>0.08965</v>
+        <v>0.063353</v>
       </c>
     </row>
     <row r="66" spans="1:15" customHeight="1" ht="15.75">
       <c r="B66" s="24" t="s">
+        <v>84</v>
+      </c>
+      <c r="C66" s="24" t="s">
+        <v>95</v>
+      </c>
+      <c r="D66" s="24" t="s">
         <v>86</v>
       </c>
-      <c r="C66" s="24" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E66" s="25">
-        <v>700</v>
+        <v>500</v>
       </c>
       <c r="F66" s="26">
-        <v>3476.67</v>
+        <v>2420.85</v>
       </c>
       <c r="G66" s="27">
-        <v>0.0082</v>
+        <v>0.0057</v>
       </c>
       <c r="H66" s="28">
-        <v>0.072047</v>
+        <v>0.078001</v>
       </c>
     </row>
     <row r="67" spans="1:15" customHeight="1" ht="15.75">
       <c r="B67" s="24" t="s">
+        <v>84</v>
+      </c>
+      <c r="C67" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="D67" s="24" t="s">
         <v>86</v>
       </c>
-      <c r="C67" s="24" t="s">
+      <c r="E67" s="25">
+        <v>300</v>
+      </c>
+      <c r="F67" s="26">
+        <v>1490.78</v>
+      </c>
+      <c r="G67" s="27">
+        <v>0.0035</v>
+      </c>
+      <c r="H67" s="28">
+        <v>0.068399</v>
+      </c>
+    </row>
+    <row r="68" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B68" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="C68" s="23"/>
+      <c r="D68" s="23"/>
+      <c r="E68" s="29"/>
+      <c r="F68" s="30">
+        <v>118166.47</v>
+      </c>
+      <c r="G68" s="31">
+        <v>0.276</v>
+      </c>
+      <c r="H68" s="32"/>
+      <c r="J68" s="3"/>
+    </row>
+    <row r="69" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B69" s="24"/>
+      <c r="C69" s="24"/>
+      <c r="D69" s="24"/>
+      <c r="E69" s="25"/>
+      <c r="F69" s="26"/>
+      <c r="G69" s="27"/>
+      <c r="H69" s="28"/>
+    </row>
+    <row r="70" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B70" s="23" t="s">
         <v>97</v>
       </c>
-      <c r="D67" s="24" t="s">
-[...55 lines deleted...]
-      <c r="B70" s="24"/>
       <c r="C70" s="24"/>
       <c r="D70" s="24"/>
       <c r="E70" s="25"/>
       <c r="F70" s="26"/>
       <c r="G70" s="27"/>
       <c r="H70" s="28"/>
       <c r="J70" s="3"/>
     </row>
     <row r="71" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B71" s="23" t="s">
+      <c r="B71" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="C71" s="24" t="s">
         <v>99</v>
       </c>
-      <c r="C71" s="24"/>
-[...4 lines deleted...]
-      <c r="H71" s="28"/>
+      <c r="D71" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="E71" s="25">
+        <v>15000000</v>
+      </c>
+      <c r="F71" s="26">
+        <v>14869.17</v>
+      </c>
+      <c r="G71" s="27">
+        <v>0.0347</v>
+      </c>
+      <c r="H71" s="28">
+        <v>0.05018</v>
+      </c>
       <c r="J71" s="3"/>
     </row>
     <row r="72" spans="1:15" customHeight="1" ht="15.75">
       <c r="B72" s="24" t="s">
         <v>100</v>
       </c>
       <c r="C72" s="24" t="s">
         <v>101</v>
       </c>
       <c r="D72" s="24" t="s">
         <v>14</v>
       </c>
       <c r="E72" s="25">
-        <v>15000000</v>
+        <v>10000000</v>
       </c>
       <c r="F72" s="26">
-        <v>14831.15</v>
+        <v>9868.16</v>
       </c>
       <c r="G72" s="27">
-        <v>0.0352</v>
+        <v>0.0231</v>
       </c>
       <c r="H72" s="28">
-        <v>0.052602</v>
+        <v>0.053005</v>
       </c>
       <c r="J72" s="3"/>
     </row>
     <row r="73" spans="1:15" customHeight="1" ht="15.75">
       <c r="B73" s="24" t="s">
         <v>102</v>
       </c>
       <c r="C73" s="24" t="s">
         <v>103</v>
       </c>
       <c r="D73" s="24" t="s">
         <v>14</v>
       </c>
       <c r="E73" s="25">
         <v>10000000</v>
       </c>
       <c r="F73" s="26">
-        <v>9847.01</v>
+        <v>9821.11</v>
       </c>
       <c r="G73" s="27">
-        <v>0.0234</v>
+        <v>0.0229</v>
       </c>
       <c r="H73" s="28">
-        <v>0.052999</v>
+        <v>0.055405</v>
       </c>
       <c r="J73" s="3"/>
     </row>
     <row r="74" spans="1:15" customHeight="1" ht="15.75">
       <c r="B74" s="24" t="s">
         <v>104</v>
       </c>
       <c r="C74" s="24" t="s">
         <v>105</v>
       </c>
       <c r="D74" s="24" t="s">
         <v>14</v>
       </c>
       <c r="E74" s="25">
-        <v>10000000</v>
+        <v>5000000</v>
       </c>
       <c r="F74" s="26">
-        <v>9798.16</v>
+        <v>4966.07</v>
       </c>
       <c r="G74" s="27">
-        <v>0.0232</v>
+        <v>0.0116</v>
       </c>
       <c r="H74" s="28">
-        <v>0.055696</v>
+        <v>0.049887</v>
       </c>
       <c r="J74" s="3"/>
     </row>
     <row r="75" spans="1:15" customHeight="1" ht="15.75">
       <c r="B75" s="24" t="s">
         <v>106</v>
       </c>
       <c r="C75" s="24" t="s">
         <v>107</v>
       </c>
       <c r="D75" s="24" t="s">
         <v>14</v>
       </c>
       <c r="E75" s="25">
         <v>5000000</v>
       </c>
       <c r="F75" s="26">
-        <v>4953.73</v>
+        <v>4894.59</v>
       </c>
       <c r="G75" s="27">
-        <v>0.0118</v>
+        <v>0.0114</v>
       </c>
       <c r="H75" s="28">
-        <v>0.052459</v>
+        <v>0.055753</v>
       </c>
       <c r="J75" s="5"/>
       <c r="K75" s="5"/>
       <c r="L75" s="6"/>
       <c r="M75" s="6"/>
       <c r="N75" s="5"/>
     </row>
     <row r="76" spans="1:15" customHeight="1" ht="15.75">
       <c r="B76" s="24" t="s">
         <v>108</v>
       </c>
       <c r="C76" s="24" t="s">
         <v>109</v>
       </c>
       <c r="D76" s="24" t="s">
         <v>14</v>
       </c>
       <c r="E76" s="25">
-        <v>5000000</v>
+        <v>200000</v>
       </c>
       <c r="F76" s="26">
-        <v>4883.16</v>
+        <v>197.58</v>
       </c>
       <c r="G76" s="27">
-        <v>0.0116</v>
+        <v>0.0005</v>
       </c>
       <c r="H76" s="28">
-        <v>0.055985</v>
+        <v>0.052498</v>
       </c>
     </row>
     <row r="77" spans="1:15" customHeight="1" ht="15.75">
       <c r="B77" s="23" t="s">
         <v>17</v>
       </c>
       <c r="C77" s="23"/>
       <c r="D77" s="23"/>
       <c r="E77" s="29"/>
       <c r="F77" s="30">
-        <v>44313.21</v>
+        <v>44616.68</v>
       </c>
       <c r="G77" s="31">
-        <v>0.1051</v>
+        <v>0.1042</v>
       </c>
       <c r="H77" s="32"/>
     </row>
     <row r="78" spans="1:15" customHeight="1" ht="15.75">
       <c r="B78" s="24"/>
       <c r="C78" s="24"/>
       <c r="D78" s="24"/>
       <c r="E78" s="25"/>
       <c r="F78" s="26"/>
       <c r="G78" s="27"/>
       <c r="H78" s="28"/>
       <c r="J78" s="7"/>
       <c r="K78" s="7"/>
       <c r="L78" s="7"/>
       <c r="M78" s="7"/>
       <c r="N78" s="7"/>
     </row>
     <row r="79" spans="1:15" customHeight="1" ht="15.75">
       <c r="B79" s="35" t="s">
         <v>21</v>
       </c>
       <c r="C79" s="35"/>
       <c r="D79" s="35"/>
       <c r="E79" s="36"/>
       <c r="F79" s="30">
-        <v>400297</v>
+        <v>382317.72</v>
       </c>
       <c r="G79" s="31">
-        <v>0.9495</v>
+        <v>0.893</v>
       </c>
       <c r="H79" s="32"/>
       <c r="J79" s="7"/>
       <c r="K79" s="7"/>
       <c r="L79" s="7"/>
       <c r="M79" s="7"/>
       <c r="N79" s="7"/>
     </row>
     <row r="80" spans="1:15" customHeight="1" ht="15.75">
       <c r="B80" s="24"/>
       <c r="C80" s="24"/>
       <c r="D80" s="24"/>
       <c r="E80" s="25"/>
       <c r="F80" s="26"/>
       <c r="G80" s="27"/>
       <c r="H80" s="28"/>
       <c r="J80" s="7"/>
       <c r="K80" s="7"/>
       <c r="L80" s="7"/>
       <c r="M80" s="7"/>
       <c r="N80" s="7"/>
     </row>
     <row r="81" spans="1:15" customHeight="1" ht="15.75">
       <c r="B81" s="24"/>
       <c r="C81" s="24"/>
@@ -3144,632 +3155,641 @@
       </c>
       <c r="C83" s="24"/>
       <c r="D83" s="24"/>
       <c r="E83" s="25"/>
       <c r="F83" s="26"/>
       <c r="G83" s="27"/>
       <c r="H83" s="28"/>
       <c r="J83" s="7"/>
       <c r="K83" s="7"/>
       <c r="L83" s="7"/>
       <c r="M83" s="7"/>
       <c r="N83" s="7"/>
     </row>
     <row r="84" spans="1:15" customHeight="1" ht="15.75">
       <c r="B84" s="24" t="s">
         <v>112</v>
       </c>
       <c r="C84" s="24" t="s">
         <v>113</v>
       </c>
       <c r="D84" s="24"/>
       <c r="E84" s="25">
         <v>10066.98</v>
       </c>
       <c r="F84" s="26">
-        <v>1205.08</v>
+        <v>1207.38</v>
       </c>
       <c r="G84" s="27">
-        <v>0.0029</v>
+        <v>0.0028</v>
       </c>
       <c r="H84" s="28"/>
       <c r="J84" s="7"/>
       <c r="K84" s="7"/>
       <c r="L84" s="7"/>
       <c r="M84" s="7"/>
       <c r="N84" s="7"/>
     </row>
     <row r="85" spans="1:15" customHeight="1" ht="15.75">
       <c r="B85" s="24"/>
       <c r="C85" s="24"/>
       <c r="D85" s="24"/>
       <c r="E85" s="25"/>
       <c r="F85" s="26"/>
       <c r="G85" s="27"/>
       <c r="H85" s="28"/>
     </row>
     <row r="86" spans="1:15" customHeight="1" ht="15.75">
       <c r="B86" s="35" t="s">
         <v>21</v>
       </c>
       <c r="C86" s="35"/>
       <c r="D86" s="35"/>
       <c r="E86" s="36"/>
       <c r="F86" s="30">
-        <v>1205.08</v>
+        <v>1207.38</v>
       </c>
       <c r="G86" s="31">
-        <v>0.0029</v>
+        <v>0.0028</v>
       </c>
       <c r="H86" s="32"/>
       <c r="J86" s="3"/>
     </row>
     <row r="87" spans="1:15" customHeight="1" ht="15.75">
       <c r="B87" s="24"/>
       <c r="C87" s="24"/>
       <c r="D87" s="24"/>
       <c r="E87" s="25"/>
       <c r="F87" s="26"/>
       <c r="G87" s="27"/>
       <c r="H87" s="28"/>
     </row>
     <row r="88" spans="1:15" customHeight="1" ht="15.75">
       <c r="B88" s="23" t="s">
         <v>114</v>
       </c>
       <c r="C88" s="24"/>
       <c r="D88" s="24"/>
       <c r="E88" s="25"/>
       <c r="F88" s="26"/>
       <c r="G88" s="27"/>
       <c r="H88" s="28"/>
     </row>
     <row r="89" spans="1:15" customHeight="1" ht="15.75">
       <c r="B89" s="24" t="s">
         <v>115</v>
       </c>
       <c r="C89" s="24"/>
       <c r="D89" s="24"/>
       <c r="E89" s="25"/>
       <c r="F89" s="26">
-        <v>6172.3</v>
+        <v>23329.42</v>
       </c>
       <c r="G89" s="27">
-        <v>0.0146</v>
+        <v>0.0545</v>
       </c>
       <c r="H89" s="28"/>
     </row>
     <row r="90" spans="1:15" customHeight="1" ht="15.75">
       <c r="B90" s="23" t="s">
         <v>17</v>
       </c>
       <c r="C90" s="23"/>
       <c r="D90" s="23"/>
       <c r="E90" s="29"/>
       <c r="F90" s="30">
-        <v>6172.3</v>
+        <v>23329.42</v>
       </c>
       <c r="G90" s="31">
-        <v>0.0146</v>
+        <v>0.0545</v>
       </c>
       <c r="H90" s="32"/>
     </row>
     <row r="91" spans="1:15" customHeight="1" ht="15.75">
       <c r="B91" s="24"/>
       <c r="C91" s="24"/>
       <c r="D91" s="24"/>
       <c r="E91" s="25"/>
       <c r="F91" s="26"/>
       <c r="G91" s="27"/>
       <c r="H91" s="28"/>
     </row>
     <row r="92" spans="1:15" customHeight="1" ht="15.75">
       <c r="B92" s="35" t="s">
         <v>21</v>
       </c>
       <c r="C92" s="35"/>
       <c r="D92" s="35"/>
       <c r="E92" s="36"/>
       <c r="F92" s="30">
-        <v>6172.3</v>
+        <v>23329.42</v>
       </c>
       <c r="G92" s="31">
-        <v>0.0146</v>
+        <v>0.0545</v>
       </c>
       <c r="H92" s="32"/>
     </row>
     <row r="93" spans="1:15" customHeight="1" ht="15.75">
       <c r="B93" s="24" t="s">
         <v>116</v>
       </c>
       <c r="C93" s="24"/>
       <c r="D93" s="24"/>
       <c r="E93" s="25"/>
-      <c r="F93" s="63">
-[...3 lines deleted...]
-        <v>-0.0098</v>
+      <c r="F93" s="26">
+        <v>3149.96</v>
+      </c>
+      <c r="G93" s="27">
+        <v>0.0075</v>
       </c>
       <c r="H93" s="28"/>
     </row>
     <row r="94" spans="1:15" customHeight="1" ht="15.75">
       <c r="B94" s="37" t="s">
         <v>117</v>
       </c>
       <c r="C94" s="37"/>
       <c r="D94" s="37"/>
       <c r="E94" s="38"/>
       <c r="F94" s="39">
-        <v>421577.54</v>
+        <v>428082.24</v>
       </c>
       <c r="G94" s="40">
         <v>1</v>
       </c>
       <c r="H94" s="41"/>
     </row>
     <row r="95" spans="1:15" customHeight="1" ht="15.75">
       <c r="B95" s="2"/>
     </row>
     <row r="96" spans="1:15" customHeight="1" ht="15.75">
       <c r="B96" s="12" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="97" spans="1:15" customHeight="1" ht="15.75">
       <c r="B97" s="12" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="100" spans="1:15" customHeight="1" ht="15.75">
       <c r="A100" s="7"/>
       <c r="B100" s="42" t="s">
         <v>120</v>
       </c>
-      <c r="C100" s="65"/>
-[...3 lines deleted...]
-      <c r="G100" s="65"/>
+      <c r="C100" s="63"/>
+      <c r="D100" s="63"/>
+      <c r="E100" s="63"/>
+      <c r="F100" s="63"/>
+      <c r="G100" s="63"/>
       <c r="H100" s="43"/>
     </row>
     <row r="101" spans="1:15" customHeight="1" ht="15.75">
       <c r="A101" s="7"/>
       <c r="B101" s="44" t="s">
         <v>121</v>
       </c>
-      <c r="C101" s="66"/>
-[...3 lines deleted...]
-      <c r="G101" s="66"/>
+      <c r="C101" s="64"/>
+      <c r="D101" s="64"/>
+      <c r="E101" s="64"/>
+      <c r="F101" s="64"/>
+      <c r="G101" s="64"/>
       <c r="H101" s="45"/>
     </row>
     <row r="102" spans="1:15" customHeight="1" ht="15.75">
       <c r="A102" s="7"/>
       <c r="B102" s="44" t="s">
         <v>122</v>
       </c>
-      <c r="C102" s="66"/>
-[...3 lines deleted...]
-      <c r="G102" s="66"/>
+      <c r="C102" s="64"/>
+      <c r="D102" s="64"/>
+      <c r="E102" s="64"/>
+      <c r="F102" s="64"/>
+      <c r="G102" s="64"/>
       <c r="H102" s="45"/>
     </row>
     <row r="103" spans="1:15" customHeight="1" ht="15.75">
       <c r="A103" s="7"/>
-      <c r="B103" s="67"/>
+      <c r="B103" s="65"/>
       <c r="C103" s="46">
+        <v>46280</v>
+      </c>
+      <c r="D103" s="46">
         <v>46265</v>
       </c>
-      <c r="D103" s="46">
-[...4 lines deleted...]
-      <c r="G103" s="66"/>
+      <c r="E103" s="64"/>
+      <c r="F103" s="64"/>
+      <c r="G103" s="64"/>
       <c r="H103" s="45"/>
     </row>
     <row r="104" spans="1:15" customHeight="1" ht="15.75">
       <c r="A104" s="7"/>
-      <c r="B104" s="67" t="s">
+      <c r="B104" s="65" t="s">
         <v>123</v>
       </c>
       <c r="C104" s="47"/>
       <c r="D104" s="47"/>
-      <c r="E104" s="66"/>
-[...1 lines deleted...]
-      <c r="G104" s="66"/>
+      <c r="E104" s="64"/>
+      <c r="F104" s="64"/>
+      <c r="G104" s="64"/>
       <c r="H104" s="45"/>
     </row>
     <row r="105" spans="1:15" customHeight="1" ht="15.75">
       <c r="A105" s="48"/>
-      <c r="B105" s="67" t="s">
+      <c r="B105" s="65" t="s">
         <v>124</v>
       </c>
       <c r="C105" s="49">
+        <v>1283.0968</v>
+      </c>
+      <c r="D105" s="49">
         <v>1279.6483</v>
       </c>
-      <c r="D105" s="49">
-[...4 lines deleted...]
-      <c r="G105" s="66"/>
+      <c r="E105" s="64"/>
+      <c r="F105" s="64"/>
+      <c r="G105" s="64"/>
       <c r="H105" s="45"/>
     </row>
     <row r="106" spans="1:15" customHeight="1" ht="15.75">
       <c r="A106" s="48"/>
-      <c r="B106" s="67" t="s">
+      <c r="B106" s="65" t="s">
         <v>125</v>
       </c>
       <c r="C106" s="49">
+        <v>1283.0968</v>
+      </c>
+      <c r="D106" s="49">
         <v>1279.6483</v>
       </c>
-      <c r="D106" s="49">
-[...4 lines deleted...]
-      <c r="G106" s="66"/>
+      <c r="E106" s="64"/>
+      <c r="F106" s="64"/>
+      <c r="G106" s="64"/>
       <c r="H106" s="45"/>
     </row>
     <row r="107" spans="1:15" customHeight="1" ht="15.75">
       <c r="A107" s="48"/>
-      <c r="B107" s="67" t="s">
+      <c r="B107" s="65" t="s">
         <v>126</v>
       </c>
       <c r="C107" s="49">
+        <v>1303.1079</v>
+      </c>
+      <c r="D107" s="49">
         <v>1299.4904</v>
       </c>
-      <c r="D107" s="49">
-[...4 lines deleted...]
-      <c r="G107" s="66"/>
+      <c r="E107" s="64"/>
+      <c r="F107" s="64"/>
+      <c r="G107" s="64"/>
       <c r="H107" s="45"/>
     </row>
     <row r="108" spans="1:15" customHeight="1" ht="15.75">
       <c r="A108" s="48"/>
-      <c r="B108" s="67" t="s">
+      <c r="B108" s="65" t="s">
         <v>127</v>
       </c>
       <c r="C108" s="49">
+        <v>1303.1079</v>
+      </c>
+      <c r="D108" s="49">
         <v>1299.4904</v>
       </c>
-      <c r="D108" s="49">
-[...4 lines deleted...]
-      <c r="G108" s="66"/>
+      <c r="E108" s="64"/>
+      <c r="F108" s="64"/>
+      <c r="G108" s="64"/>
       <c r="H108" s="45"/>
     </row>
     <row r="109" spans="1:15" customHeight="1" ht="15.75">
       <c r="A109" s="7"/>
       <c r="B109" s="44" t="s">
         <v>128</v>
       </c>
-      <c r="C109" s="66"/>
-[...3 lines deleted...]
-      <c r="G109" s="66"/>
+      <c r="C109" s="64"/>
+      <c r="D109" s="64"/>
+      <c r="E109" s="64"/>
+      <c r="F109" s="64"/>
+      <c r="G109" s="64"/>
       <c r="H109" s="45"/>
     </row>
     <row r="110" spans="1:15" customHeight="1" ht="15.75">
       <c r="A110" s="7"/>
       <c r="B110" s="44" t="s">
         <v>129</v>
       </c>
-      <c r="C110" s="66"/>
-[...3 lines deleted...]
-      <c r="G110" s="66"/>
+      <c r="C110" s="64"/>
+      <c r="D110" s="64"/>
+      <c r="E110" s="64"/>
+      <c r="F110" s="64"/>
+      <c r="G110" s="64"/>
       <c r="H110" s="45"/>
     </row>
     <row r="111" spans="1:15" customHeight="1" ht="15.75">
       <c r="A111" s="7"/>
       <c r="B111" s="44" t="s">
         <v>130</v>
       </c>
-      <c r="C111" s="66"/>
-[...3 lines deleted...]
-      <c r="G111" s="66"/>
+      <c r="C111" s="64"/>
+      <c r="D111" s="64"/>
+      <c r="E111" s="64"/>
+      <c r="F111" s="64"/>
+      <c r="G111" s="64"/>
       <c r="H111" s="45"/>
     </row>
     <row r="112" spans="1:15" customHeight="1" ht="15.75">
       <c r="A112" s="7"/>
       <c r="B112" s="50" t="s">
         <v>131</v>
       </c>
-      <c r="C112" s="66"/>
-[...3 lines deleted...]
-      <c r="G112" s="66"/>
+      <c r="C112" s="64"/>
+      <c r="D112" s="64"/>
+      <c r="E112" s="64"/>
+      <c r="F112" s="64"/>
+      <c r="G112" s="64"/>
       <c r="H112" s="45"/>
     </row>
     <row r="113" spans="1:15" customHeight="1" ht="15.75">
       <c r="A113" s="7"/>
       <c r="B113" s="44" t="s">
         <v>132</v>
       </c>
       <c r="C113" s="7"/>
       <c r="D113" s="7"/>
       <c r="E113" s="7"/>
       <c r="F113" s="7"/>
       <c r="G113" s="7"/>
       <c r="H113" s="45"/>
     </row>
     <row r="114" spans="1:15" customHeight="1" ht="15.75">
       <c r="A114" s="7"/>
       <c r="B114" s="44" t="s">
         <v>133</v>
       </c>
-      <c r="C114" s="66"/>
-[...3 lines deleted...]
-      <c r="G114" s="66"/>
+      <c r="C114" s="64"/>
+      <c r="D114" s="64"/>
+      <c r="E114" s="64"/>
+      <c r="F114" s="64"/>
+      <c r="G114" s="64"/>
       <c r="H114" s="45"/>
     </row>
     <row r="115" spans="1:15" customHeight="1" ht="15.75">
       <c r="A115" s="7"/>
       <c r="B115" s="44" t="s">
         <v>134</v>
       </c>
-      <c r="C115" s="66"/>
-[...3 lines deleted...]
-      <c r="G115" s="66"/>
+      <c r="C115" s="64"/>
+      <c r="D115" s="64"/>
+      <c r="E115" s="64"/>
+      <c r="F115" s="64"/>
+      <c r="G115" s="64"/>
       <c r="H115" s="45"/>
     </row>
     <row r="116" spans="1:15" customHeight="1" ht="15.75">
       <c r="A116" s="7"/>
       <c r="B116" s="44" t="s">
         <v>135</v>
       </c>
-      <c r="C116" s="66"/>
-[...3 lines deleted...]
-      <c r="G116" s="66"/>
+      <c r="C116" s="64"/>
+      <c r="D116" s="64"/>
+      <c r="E116" s="64"/>
+      <c r="F116" s="64"/>
+      <c r="G116" s="64"/>
       <c r="H116" s="45"/>
     </row>
     <row r="117" spans="1:15" customHeight="1" ht="15.75">
       <c r="A117" s="7"/>
       <c r="B117" s="44" t="s">
         <v>136</v>
       </c>
-      <c r="C117" s="66"/>
-[...3 lines deleted...]
-      <c r="G117" s="66"/>
+      <c r="C117" s="64"/>
+      <c r="D117" s="64"/>
+      <c r="E117" s="64"/>
+      <c r="F117" s="64"/>
+      <c r="G117" s="64"/>
       <c r="H117" s="45"/>
+    </row>
+    <row r="118" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B118" s="72"/>
+      <c r="C118" s="72"/>
+      <c r="D118" s="72"/>
+      <c r="E118" s="73"/>
+      <c r="F118" s="73"/>
+      <c r="G118" s="74"/>
+      <c r="H118" s="75"/>
     </row>
     <row r="119" spans="1:15" customHeight="1" ht="15.75"/>
     <row r="120" spans="1:15" customHeight="1" ht="39.75">
       <c r="B120" s="51" t="s">
         <v>137</v>
       </c>
       <c r="C120" s="52" t="s">
         <v>138</v>
       </c>
       <c r="D120" s="52" t="s">
         <v>139</v>
       </c>
       <c r="E120" s="2"/>
     </row>
     <row r="121" spans="1:15" customHeight="1" ht="39.75">
-      <c r="B121" s="69" t="s">
+      <c r="B121" s="67" t="s">
         <v>140</v>
       </c>
-      <c r="C121" s="76"/>
-      <c r="D121" s="70" t="s">
+      <c r="C121" s="78"/>
+      <c r="D121" s="68" t="s">
         <v>141</v>
       </c>
       <c r="E121" s="2"/>
     </row>
     <row r="122" spans="1:15" customHeight="1" ht="39.75">
-      <c r="B122" s="83" t="s">
+      <c r="B122" s="85" t="s">
         <v>142</v>
       </c>
-      <c r="C122" s="77"/>
-      <c r="D122" s="85"/>
+      <c r="C122" s="79"/>
+      <c r="D122" s="87"/>
       <c r="E122" s="2"/>
     </row>
     <row r="123" spans="1:15" customHeight="1" ht="39.75">
-      <c r="B123" s="83"/>
-[...1 lines deleted...]
-      <c r="D123" s="85"/>
+      <c r="B123" s="85"/>
+      <c r="C123" s="79"/>
+      <c r="D123" s="87"/>
       <c r="E123" s="2"/>
     </row>
     <row r="124" spans="1:15" customHeight="1" ht="39.75">
-      <c r="B124" s="83"/>
-[...1 lines deleted...]
-      <c r="D124" s="85"/>
+      <c r="B124" s="85"/>
+      <c r="C124" s="79"/>
+      <c r="D124" s="87"/>
       <c r="E124" s="2"/>
     </row>
     <row r="125" spans="1:15" customHeight="1" ht="39.75">
-      <c r="B125" s="84"/>
-[...1 lines deleted...]
-      <c r="D125" s="86"/>
+      <c r="B125" s="86"/>
+      <c r="C125" s="80"/>
+      <c r="D125" s="88"/>
       <c r="E125" s="2"/>
     </row>
     <row r="126" spans="1:15" customHeight="1" ht="15.75">
       <c r="B126" s="9" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="127" spans="1:15" customHeight="1" ht="15.75">
       <c r="B127" s="9" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="128" spans="1:15" customHeight="1" ht="15.75">
       <c r="B128" s="9" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="130" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B130" s="79" t="s">
+      <c r="B130" s="81" t="s">
         <v>146</v>
       </c>
-      <c r="C130" s="80"/>
-[...1 lines deleted...]
-      <c r="E130" s="80"/>
+      <c r="C130" s="82"/>
+      <c r="D130" s="82"/>
+      <c r="E130" s="82"/>
     </row>
     <row r="131" spans="1:15" customHeight="1" ht="30">
       <c r="B131" s="54" t="s">
         <v>147</v>
       </c>
-      <c r="C131" s="81" t="s">
+      <c r="C131" s="83" t="s">
         <v>148</v>
       </c>
-      <c r="D131" s="81" t="s">
+      <c r="D131" s="83" t="s">
         <v>149</v>
       </c>
-      <c r="E131" s="81" t="s">
+      <c r="E131" s="83" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="132" spans="1:15" customHeight="1" ht="15.75">
       <c r="B132" s="54" t="s">
         <v>151</v>
       </c>
-      <c r="C132" s="82"/>
-[...1 lines deleted...]
-      <c r="E132" s="82"/>
+      <c r="C132" s="84"/>
+      <c r="D132" s="84"/>
+      <c r="E132" s="84"/>
     </row>
     <row r="133" spans="1:15" customHeight="1" ht="15.75">
       <c r="B133" s="54" t="s">
         <v>152</v>
       </c>
       <c r="C133" s="55"/>
-      <c r="D133" s="71" t="s">
+      <c r="D133" s="69" t="s">
         <v>153</v>
       </c>
       <c r="E133" s="53"/>
     </row>
     <row r="134" spans="1:15" customHeight="1" ht="15.75">
       <c r="B134" s="54" t="s">
         <v>154</v>
       </c>
       <c r="C134" s="53"/>
-      <c r="D134" s="72"/>
+      <c r="D134" s="70"/>
       <c r="E134" s="53"/>
     </row>
     <row r="135" spans="1:15" customHeight="1" ht="15.75">
       <c r="B135" s="54" t="s">
         <v>155</v>
       </c>
       <c r="C135" s="53"/>
-      <c r="D135" s="73"/>
+      <c r="D135" s="71"/>
       <c r="E135" s="53"/>
     </row>
     <row r="136" spans="1:15" customHeight="1" ht="15.75">
       <c r="B136" s="11" t="s">
         <v>156</v>
       </c>
       <c r="C136" s="57"/>
       <c r="D136" s="56"/>
       <c r="E136" s="56"/>
     </row>
     <row r="137" spans="1:15" customHeight="1" ht="15.75"/>
     <row r="138" spans="1:15" customHeight="1" ht="15.75">
       <c r="B138" s="58"/>
       <c r="C138" s="59" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="139" spans="1:15" customHeight="1" ht="15.75">
       <c r="B139" s="60" t="s">
         <v>158</v>
       </c>
-      <c r="C139" s="68" t="s">
+      <c r="C139" s="66" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="140" spans="1:15" customHeight="1" ht="15.75">
       <c r="B140" s="60" t="s">
         <v>160</v>
       </c>
       <c r="C140" s="61" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="141" spans="1:15" customHeight="1" ht="15.75">
       <c r="B141" s="60" t="s">
         <v>162</v>
       </c>
       <c r="C141" s="62">
-        <v>6.86</v>
+        <v>6.71</v>
       </c>
     </row>
     <row r="142" spans="1:15" customHeight="1" ht="15.75">
       <c r="B142" s="60" t="s">
         <v>163</v>
       </c>
       <c r="C142" s="62" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="143" spans="1:15" customHeight="1" ht="15.75">
       <c r="B143" s="60" t="s">
         <v>165</v>
       </c>
       <c r="C143" s="62" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="144" spans="1:15" customHeight="1" ht="15.75">
       <c r="B144" s="60" t="s">
         <v>166</v>
       </c>
       <c r="C144" s="62" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="145" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B145" s="74" t="s">
+      <c r="B145" s="76" t="s">
         <v>168</v>
       </c>
-      <c r="C145" s="75"/>
+      <c r="C145" s="77"/>
     </row>
     <row r="146" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B146" s="74" t="s">
+      <c r="B146" s="76" t="s">
         <v>169</v>
       </c>
-      <c r="C146" s="75"/>
+      <c r="C146" s="77"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B145:C145"/>
     <mergeCell ref="B146:C146"/>
     <mergeCell ref="C121:C125"/>
     <mergeCell ref="B122:B125"/>
     <mergeCell ref="D122:D125"/>
     <mergeCell ref="B130:E130"/>
     <mergeCell ref="C131:C132"/>
     <mergeCell ref="D131:D132"/>
     <mergeCell ref="E131:E132"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G1" location="'Sheet1'!A1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader>&amp;L&amp;"Arial"&amp;9&amp;K0078D7 INTERNAL&amp;1#_x000D_</oddHeader>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>