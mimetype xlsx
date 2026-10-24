--- v4 (2026-10-03)
+++ v5 (2026-10-24)
@@ -11,372 +11,405 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LDMNMF" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LDGETF'!$J$68:$N$83</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LDGSEC'!$J$68:$N$84</definedName>
-    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LDINPF'!$J$21:$N$36</definedName>
+    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LDINPF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LDMIPF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LDMNMF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="1">'LDONTF'!$J$68:$N$84</definedName>
-    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="2">'LDSAPF'!$J$29:$N$45</definedName>
+    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="2">'LDSAPF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="3">'LDSTDF'!$J$68:$N$84</definedName>
-    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="4">'LDUSTF'!$J$48:$N$64</definedName>
+    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="4">'LDUSTF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="5">'LLIQDF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL">'LDBOND'!$J$68:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LDGETF'!$J$73:$N$83</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LDGSEC'!$J$74:$N$84</definedName>
-    <definedName name="JPM_Footer_disp" localSheetId="0">'LDINPF'!$J$27:$N$36</definedName>
+    <definedName name="JPM_Footer_disp" localSheetId="0">'LDINPF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LDMIPF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LDMNMF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="1">'LDONTF'!$J$74:$N$84</definedName>
-    <definedName name="JPM_Footer_disp" localSheetId="2">'LDSAPF'!$J$35:$N$45</definedName>
+    <definedName name="JPM_Footer_disp" localSheetId="2">'LDSAPF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="3">'LDSTDF'!$J$74:$N$84</definedName>
-    <definedName name="JPM_Footer_disp" localSheetId="4">'LDUSTF'!$J$54:$N$64</definedName>
+    <definedName name="JPM_Footer_disp" localSheetId="4">'LDUSTF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="5">'LLIQDF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp">'LDBOND'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LDGETF'!$J$68:$N$85</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LDGSEC'!$J$68:$N$86</definedName>
-    <definedName name="JPM_Footer_disp12" localSheetId="0">'LDINPF'!$J$21:$N$38</definedName>
+    <definedName name="JPM_Footer_disp12" localSheetId="0">'LDINPF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LDMIPF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LDMNMF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="1">'LDONTF'!$J$68:$N$86</definedName>
-    <definedName name="JPM_Footer_disp12" localSheetId="2">'LDSAPF'!$J$29:$N$47</definedName>
+    <definedName name="JPM_Footer_disp12" localSheetId="2">'LDSAPF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="3">'LDSTDF'!$J$68:$N$86</definedName>
-    <definedName name="JPM_Footer_disp12" localSheetId="4">'LDUSTF'!$J$48:$N$66</definedName>
+    <definedName name="JPM_Footer_disp12" localSheetId="4">'LDUSTF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="5">'LLIQDF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12">'LDBOND'!$J$68:$N$86</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="170">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="181">
   <si>
     <t>LIC MF MONEY MARKET FUND</t>
   </si>
   <si>
     <t>Index</t>
   </si>
   <si>
-    <t>Fortnightly Portfolio Statement as on September 15,2026</t>
+    <t>Fortnightly Portfolio Statement as on October 15,2026</t>
   </si>
   <si>
     <t>Name of the Instrument</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>Industry / Rating</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Market/Fair Value (Rounded, Rs. In Lacs)</t>
   </si>
   <si>
     <t>Rounded, % to Net Assets</t>
   </si>
   <si>
     <t>Yield</t>
   </si>
   <si>
     <t>Debt Instruments</t>
   </si>
   <si>
     <t>(a)Listed / Awaiting listing on stock Exchanges</t>
   </si>
   <si>
     <t>6.58% State Government of Gujarat</t>
   </si>
   <si>
     <t>IN1520200347</t>
   </si>
   <si>
     <t>SOVEREIGN</t>
   </si>
   <si>
-    <t>6.01% State Government of Rajasthan</t>
-[...4 lines deleted...]
-  <si>
     <t>Sub Total</t>
   </si>
   <si>
     <t>(b)Privately Placed/Unlisted</t>
   </si>
   <si>
     <t>NIL</t>
   </si>
   <si>
     <t>(c)Securitised Debt Instruments</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>Money Market Instruments</t>
   </si>
   <si>
     <t>Certificate of Deposit</t>
   </si>
   <si>
-    <t>ICICI Bank Ltd. #</t>
+    <t>ICICI Bank Ltd. ** #</t>
   </si>
   <si>
     <t>INE090AD6279</t>
   </si>
   <si>
     <t>CRISIL A1+</t>
   </si>
   <si>
     <t>Indian Bank ** #</t>
   </si>
   <si>
     <t>INE562A16QE7</t>
   </si>
   <si>
     <t>FITCH A1+</t>
   </si>
   <si>
     <t>Canara Bank #</t>
   </si>
   <si>
     <t>INE476A16G28</t>
   </si>
   <si>
     <t>National Bk for Agriculture &amp; Rural Dev. ** #</t>
   </si>
   <si>
     <t>INE261F16AK6</t>
   </si>
   <si>
     <t>National Bk for Financing Infra and Dev ** #</t>
   </si>
   <si>
     <t>INE0KUG16012</t>
   </si>
   <si>
+    <t>Small Industries Development Bk of India #</t>
+  </si>
+  <si>
+    <t>INE556F16CB4</t>
+  </si>
+  <si>
+    <t>Canara Bank ** #</t>
+  </si>
+  <si>
+    <t>INE476A16H43</t>
+  </si>
+  <si>
+    <t>HDFC Bank Ltd. ** #</t>
+  </si>
+  <si>
+    <t>INE040A16KB3</t>
+  </si>
+  <si>
+    <t>Bank of Baroda #</t>
+  </si>
+  <si>
+    <t>INE028A16LC4</t>
+  </si>
+  <si>
+    <t>Axis Bank Ltd. ** #</t>
+  </si>
+  <si>
+    <t>INE238AD6CP1</t>
+  </si>
+  <si>
+    <t>INE261F16AO8</t>
+  </si>
+  <si>
+    <t>INE090AD6337</t>
+  </si>
+  <si>
+    <t>INE476A16J90</t>
+  </si>
+  <si>
+    <t>INE040A16IK8</t>
+  </si>
+  <si>
+    <t>Punjab National Bank #</t>
+  </si>
+  <si>
+    <t>INE160A16UE2</t>
+  </si>
+  <si>
+    <t>Punjab National Bank ** #</t>
+  </si>
+  <si>
+    <t>INE160A16UM5</t>
+  </si>
+  <si>
+    <t>INE556F16CF5</t>
+  </si>
+  <si>
+    <t>Bank of Baroda ** #</t>
+  </si>
+  <si>
+    <t>INE028A16KT0</t>
+  </si>
+  <si>
+    <t>Bank of India ** #</t>
+  </si>
+  <si>
+    <t>INE084A16GL8</t>
+  </si>
+  <si>
+    <t>Small Industries Development Bk of India ** #</t>
+  </si>
+  <si>
+    <t>INE556F16BU6</t>
+  </si>
+  <si>
     <t>INE261F16AF6</t>
   </si>
   <si>
-    <t>Small Industries Development Bk of India ** #</t>
-[...62 lines deleted...]
-    <t>INE556F16BU6</t>
+    <t>Kotak Mahindra Bank Ltd. ** #</t>
+  </si>
+  <si>
+    <t>INE237AD6133</t>
   </si>
   <si>
     <t>INE238AD6CO4</t>
   </si>
   <si>
-    <t>INE556F16CC2</t>
+    <t>HDFC Bank Ltd. #</t>
+  </si>
+  <si>
+    <t>INE040A16IU7</t>
+  </si>
+  <si>
+    <t>National Bk for Agriculture &amp; Rural Dev. #</t>
   </si>
   <si>
     <t>INE261F16AP5</t>
   </si>
   <si>
     <t>INE556F16CD0</t>
   </si>
   <si>
+    <t>UCO Bank ** #</t>
+  </si>
+  <si>
+    <t>INE691A16MA1</t>
+  </si>
+  <si>
+    <t>INE040A16IJ0</t>
+  </si>
+  <si>
     <t>INE476A16K22</t>
   </si>
   <si>
-    <t>UCO Bank ** #</t>
-[...13 lines deleted...]
-  <si>
     <t>Commercial Paper</t>
   </si>
   <si>
     <t>ICICI Securities Ltd. **</t>
   </si>
   <si>
     <t>INE763G14F76</t>
   </si>
   <si>
     <t>Embassy Office Parks REIT **</t>
   </si>
   <si>
     <t>INE041014080</t>
   </si>
   <si>
+    <t>REC Ltd. **</t>
+  </si>
+  <si>
+    <t>INE020B14748</t>
+  </si>
+  <si>
     <t>Angel One Ltd. **</t>
   </si>
   <si>
     <t>INE732I14DL7</t>
   </si>
   <si>
+    <t>Bajaj Finance Ltd. **</t>
+  </si>
+  <si>
+    <t>INE296A14K71</t>
+  </si>
+  <si>
     <t>INE763G14M28</t>
   </si>
   <si>
     <t>LIC Housing Finance Ltd. **</t>
   </si>
   <si>
     <t>INE115A14FT0</t>
   </si>
   <si>
     <t>Indostar Capital Finance Ltd. **</t>
   </si>
   <si>
     <t>INE896L14FB0</t>
   </si>
   <si>
     <t>INE896L14FA2</t>
   </si>
   <si>
     <t>Small Industries Development Bk of India **</t>
   </si>
   <si>
     <t>INE556F14MP8</t>
   </si>
   <si>
     <t>Time Technoplast Ltd. **</t>
   </si>
   <si>
     <t>INE508G14JE7</t>
   </si>
   <si>
     <t>ICRA A1+</t>
   </si>
   <si>
     <t>Fedbank Financial Services Ltd. **</t>
   </si>
   <si>
     <t>INE007N14EU3</t>
   </si>
   <si>
     <t>360 One Prime Ltd. **</t>
   </si>
   <si>
     <t>INE248U14TC4</t>
   </si>
   <si>
+    <t>Barclays Invest &amp; Loans (India) Pvt Ltd **</t>
+  </si>
+  <si>
+    <t>INE704I14LH7</t>
+  </si>
+  <si>
     <t>Sundaram Finance Ltd. **</t>
   </si>
   <si>
     <t>INE660A14ZB1</t>
   </si>
   <si>
     <t>INE896L14FG9</t>
   </si>
   <si>
-    <t>INE508G14IN0</t>
+    <t>INE508G14JM0</t>
+  </si>
+  <si>
+    <t>Infina Finance Pvt Ltd. **</t>
+  </si>
+  <si>
+    <t>INE879F14NW8</t>
   </si>
   <si>
     <t>INE508G14JJ6</t>
   </si>
   <si>
     <t>INE508G14IU5</t>
   </si>
   <si>
     <t>Treasury Bill</t>
   </si>
   <si>
     <t>182 DAYS TBILL RED 19-11-2026</t>
   </si>
   <si>
     <t>IN002026Y071</t>
   </si>
   <si>
     <t>182 DAYS TBILL RED 17-12-2026</t>
   </si>
   <si>
     <t>IN002026Y113</t>
   </si>
   <si>
     <t>182 DAYS TBILL RED 14-01-2027</t>
   </si>
@@ -413,96 +446,96 @@
   <si>
     <t>INF0RQ622028</t>
   </si>
   <si>
     <t>Treps / Reverse Repo</t>
   </si>
   <si>
     <t>Treps</t>
   </si>
   <si>
     <t>Net Receivables / (Payables)</t>
   </si>
   <si>
     <t>GRAND TOTAL</t>
   </si>
   <si>
     <t>#  Unlisted Security</t>
   </si>
   <si>
     <t>**  Non Traded Security</t>
   </si>
   <si>
     <t>i) Securities in default beyond its maturity date: Nil</t>
   </si>
   <si>
-    <t>ii) Total value and percentage of illiquid equity shares as on September 15, 2026: Nil</t>
+    <t>ii) Total value and percentage of illiquid equity shares as on October 15, 2026: Nil</t>
   </si>
   <si>
     <t>iii)</t>
   </si>
   <si>
     <t>NAV</t>
   </si>
   <si>
     <t>Regular Plan - Growth Option</t>
   </si>
   <si>
     <t>Regular Plan - IDCW Option</t>
   </si>
   <si>
     <t>Direct Plan - Growth Option</t>
   </si>
   <si>
     <t>Direct Plan - IDCW Option</t>
   </si>
   <si>
-    <t>iv) Dividend declared during the month September 15, 2026 under the IDCW Option of the Scheme is Nil.</t>
-[...14 lines deleted...]
-    <t>ix) Funds parked in short term deposit as on September 15, 2026: Nil</t>
+    <t>iv) Dividend declared during the month October 15, 2026 under the IDCW Option of the Scheme is Nil.</t>
+  </si>
+  <si>
+    <t>v) No bonus declared during the period ended October 15, 2026.</t>
+  </si>
+  <si>
+    <t>vi) Total outstanding exposure in derivative instruments as on October 15, 2026 is Nil.</t>
+  </si>
+  <si>
+    <t>vii) Total market value of investments in Foreign Securities/ American Depositary Receipts/ Global Depositary Receipts/ Overseas ETFs as at October 15, 2026 is Nil.</t>
+  </si>
+  <si>
+    <t>viii) Average maturity period: 0.32 Years</t>
+  </si>
+  <si>
+    <t>ix) Funds parked in short term deposit as on October 15, 2026: Nil</t>
   </si>
   <si>
     <t>x) The details of repo transactions of the scheme in corporate debt securities: Nil</t>
   </si>
   <si>
-    <t>xi) LIC MF Arbitrage Fund has invested (inter scheme investments) in LIC MF Money Market Fund. Market value of such investments as on September 15, 2026 is Rs. 4023.24 Lakhs.</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">     LIC MF Equity Savings Fund has invested (inter scheme investments) in LIC MF Money Market Fund. Market value of such investments as on September 15, 2026 is Rs. 51.37 Lakhs.</t>
+    <t>xi) LIC MF Arbitrage Fund has invested (inter scheme investments) in LIC MF Money Market Fund. Market value of such investments as on October 15, 2026 is Rs. 4041.58 Lakhs.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">     LIC MF Equity Savings Fund has invested (inter scheme investments) in LIC MF Money Market Fund. Market value of such investments as on October 15, 2026 is Rs. 51.61 Lakhs.</t>
   </si>
   <si>
     <t>The product is suitable for investors who are seeking*</t>
   </si>
   <si>
     <t>Scheme Riskometer#</t>
   </si>
   <si>
     <t>Benchmark Riskometer (as 
 applicable) #</t>
   </si>
   <si>
     <t>•Income over short term.</t>
   </si>
   <si>
     <t>As per AMFI Tier I Benchmark i . e . NIFTY Money Market Index A-I</t>
   </si>
   <si>
     <t>•Investment in money market instruments with maturity upto one year.</t>
   </si>
   <si>
     <t>*Investors should consult their financial advisers if in doubt about whether the product is suitable for them.</t>
   </si>
   <si>
     <t xml:space="preserve">#The Scheme and Benchmark riskometer disclosed above is latest available riskometer, for any updates please visit the AMC’s website (https://www.licmf.com/downloads/risk-o-meter-disclosure). </t>
@@ -543,60 +576,60 @@
   <si>
     <t>*B-I - A Relatively Low Interest Rate Risk and Moderate Credit Risk.</t>
   </si>
   <si>
     <t>Portfolio Information</t>
   </si>
   <si>
     <t>Scheme Name :</t>
   </si>
   <si>
     <t>LIC MF Money Market Fund</t>
   </si>
   <si>
     <t>Description (if any)</t>
   </si>
   <si>
     <t>Money Market Fund</t>
   </si>
   <si>
     <t>Annualised Portfolio YTM* :</t>
   </si>
   <si>
     <t>Macaulay Duration</t>
   </si>
   <si>
-    <t>0.4 Years</t>
+    <t>0.32 Years</t>
   </si>
   <si>
     <t>Residual Maturity</t>
   </si>
   <si>
     <t xml:space="preserve">As on (Date) </t>
   </si>
   <si>
-    <t>15 September 2026</t>
+    <t>15 October 2026</t>
   </si>
   <si>
     <t>* in case of semi annual YTM, it will be annualised</t>
   </si>
   <si>
     <t>As the Regular and Direct plans have a common portfolio, the Portfolio yield given above is at the Scheme level</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="#,##0.000"/>
     <numFmt numFmtId="165" formatCode="#,##0.00_);\(##,##0\)"/>
     <numFmt numFmtId="166" formatCode="#,##0.00_);\(##,##0.00\)"/>
     <numFmt numFmtId="167" formatCode="0.00%_);\(0.00%\)"/>
     <numFmt numFmtId="168" formatCode="[$-1009]mmmm\ d\,\ yyyy;@"/>
     <numFmt numFmtId="169" formatCode="#,##0.0000"/>
   </numFmts>
   <fonts count="10">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
@@ -691,51 +724,51 @@
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF2E75B6"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD8D8D8"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="23">
+  <borders count="22">
     <border/>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
@@ -871,80 +904,75 @@
       </left>
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
-    </border>
-[...3 lines deleted...]
-      </bottom>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="89">
+  <cellXfs count="87">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
@@ -1051,224 +1079,218 @@
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="8" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="9" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="10" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="11" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" quotePrefix="1" numFmtId="168" fillId="2" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="169" fillId="2" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="10" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="12" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" readingOrder="1"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="13" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" readingOrder="1"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="14" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="7" numFmtId="0" fillId="2" borderId="12" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="8" numFmtId="0" fillId="2" borderId="15" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="8" numFmtId="0" fillId="2" borderId="16" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="9" numFmtId="0" fillId="2" borderId="17" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="7" numFmtId="4" fillId="2" borderId="17" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="1" numFmtId="166" fillId="2" borderId="6" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="167" fillId="2" borderId="6" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="18" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="7" numFmtId="0" fillId="2" borderId="17" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="19" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3" readingOrder="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="13" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3" readingOrder="1"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false" readingOrder="1"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="20" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf xfId="0" fontId="8" numFmtId="0" fillId="2" borderId="21" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="8" numFmtId="0" fillId="2" borderId="20" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="8" numFmtId="0" fillId="2" borderId="15" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="13" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="22" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="21" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="16" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="5" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="22" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="21" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false" indent="3" readingOrder="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="16" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false" indent="3" readingOrder="1"/>
     </xf>
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="22" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="21" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3" readingOrder="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="16" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3" readingOrder="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image311.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image412.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image611.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image712.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>352425</xdr:colOff>
-      <xdr:row>121</xdr:row>
+      <xdr:row>127</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2628900" cy="1857375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>104775</xdr:colOff>
-      <xdr:row>121</xdr:row>
+      <xdr:row>127</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="2466975" cy="1905000"/>
+    <xdr:ext cx="2476500" cy="1895475"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 2" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
@@ -1544,73 +1566,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O146"/>
+  <dimension ref="A1:O152"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr customHeight="true" defaultRowHeight="15.75" defaultColWidth="9.1796875" outlineLevelRow="0" outlineLevelCol="0"/>
+  <sheetFormatPr customHeight="true" defaultRowHeight="15.75" defaultColWidth="9.140625" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="3.7265625" customWidth="true" style="1"/>
-[...5 lines deleted...]
-    <col min="7" max="7" width="15.453125" customWidth="true" style="7"/>
+    <col min="1" max="1" width="3.5703125" customWidth="true" style="1"/>
+    <col min="2" max="2" width="65.5703125" customWidth="true" style="8"/>
+    <col min="3" max="3" width="45.5703125" customWidth="true" style="8"/>
+    <col min="4" max="4" width="45.5703125" customWidth="true" style="8"/>
+    <col min="5" max="5" width="45.5703125" customWidth="true" style="1"/>
+    <col min="6" max="6" width="16.42578125" customWidth="true" style="1"/>
+    <col min="7" max="7" width="15.28515625" customWidth="true" style="7"/>
     <col min="8" max="8" width="6" customWidth="true" style="9"/>
-    <col min="9" max="9" width="9.1796875" style="1"/>
-[...5 lines deleted...]
-    <col min="15" max="15" width="9.1796875" style="1"/>
+    <col min="9" max="9" width="9.140625" style="1"/>
+    <col min="10" max="10" width="10.7109375" customWidth="true" style="1"/>
+    <col min="11" max="11" width="10.42578125" customWidth="true" style="1"/>
+    <col min="12" max="12" width="14.42578125" customWidth="true" style="1"/>
+    <col min="13" max="13" width="15.28515625" customWidth="true" style="1"/>
+    <col min="14" max="14" width="12.5703125" customWidth="true" style="1"/>
+    <col min="15" max="15" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" customHeight="1" ht="15.75">
       <c r="B1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="10" t="s">
         <v>1</v>
       </c>
       <c r="H1" s="2"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="15.75">
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="2"/>
     </row>
     <row r="3" spans="1:15" customHeight="1" ht="15.75">
@@ -1665,2144 +1687,2273 @@
       <c r="G6" s="27"/>
       <c r="H6" s="28"/>
     </row>
     <row r="7" spans="1:15" customHeight="1" ht="15.75">
       <c r="B7" s="23" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="24"/>
       <c r="D7" s="24"/>
       <c r="E7" s="25"/>
       <c r="F7" s="26"/>
       <c r="G7" s="27"/>
       <c r="H7" s="28"/>
     </row>
     <row r="8" spans="1:15" customHeight="1" ht="15.75">
       <c r="B8" s="24" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="24" t="s">
         <v>13</v>
       </c>
       <c r="D8" s="24" t="s">
         <v>14</v>
       </c>
       <c r="E8" s="25">
-        <v>15000000</v>
+        <v>10000000</v>
       </c>
       <c r="F8" s="26">
-        <v>15510.3</v>
+        <v>10032.2</v>
       </c>
       <c r="G8" s="27">
-        <v>0.0362</v>
+        <v>0.0219</v>
       </c>
       <c r="H8" s="28">
-        <v>0.059561</v>
+        <v>0.066108</v>
       </c>
     </row>
     <row r="9" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B9" s="24" t="s">
+      <c r="B9" s="23" t="s">
         <v>15</v>
       </c>
-      <c r="C9" s="24" t="s">
+      <c r="C9" s="23"/>
+      <c r="D9" s="23"/>
+      <c r="E9" s="29"/>
+      <c r="F9" s="30">
+        <v>10032.2</v>
+      </c>
+      <c r="G9" s="31">
+        <v>0.0219</v>
+      </c>
+      <c r="H9" s="32"/>
+    </row>
+    <row r="10" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B10" s="24"/>
+      <c r="C10" s="24"/>
+      <c r="D10" s="24"/>
+      <c r="E10" s="25"/>
+      <c r="F10" s="26"/>
+      <c r="G10" s="27"/>
+      <c r="H10" s="28"/>
+    </row>
+    <row r="11" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B11" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="D9" s="24" t="s">
-[...31 lines deleted...]
-      <c r="B11" s="24"/>
       <c r="C11" s="24"/>
       <c r="D11" s="24"/>
       <c r="E11" s="25"/>
       <c r="F11" s="26"/>
       <c r="G11" s="27"/>
       <c r="H11" s="28"/>
     </row>
     <row r="12" spans="1:15" customHeight="1" ht="15.75">
       <c r="B12" s="23" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="C12" s="24"/>
       <c r="D12" s="24"/>
       <c r="E12" s="25"/>
-      <c r="F12" s="26"/>
-      <c r="G12" s="27"/>
+      <c r="F12" s="33" t="s">
+        <v>17</v>
+      </c>
+      <c r="G12" s="34" t="s">
+        <v>17</v>
+      </c>
       <c r="H12" s="28"/>
     </row>
     <row r="13" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B13" s="23" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B13" s="24"/>
       <c r="C13" s="24"/>
       <c r="D13" s="24"/>
       <c r="E13" s="25"/>
-      <c r="F13" s="33" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F13" s="26"/>
+      <c r="G13" s="27"/>
       <c r="H13" s="28"/>
     </row>
     <row r="14" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B14" s="24"/>
+      <c r="B14" s="23" t="s">
+        <v>18</v>
+      </c>
       <c r="C14" s="24"/>
       <c r="D14" s="24"/>
       <c r="E14" s="25"/>
       <c r="F14" s="26"/>
       <c r="G14" s="27"/>
       <c r="H14" s="28"/>
     </row>
     <row r="15" spans="1:15" customHeight="1" ht="15.75">
       <c r="B15" s="23" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="C15" s="24"/>
       <c r="D15" s="24"/>
       <c r="E15" s="25"/>
-      <c r="F15" s="26"/>
-      <c r="G15" s="27"/>
+      <c r="F15" s="33" t="s">
+        <v>17</v>
+      </c>
+      <c r="G15" s="34" t="s">
+        <v>17</v>
+      </c>
       <c r="H15" s="28"/>
     </row>
     <row r="16" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B16" s="23" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B16" s="24"/>
       <c r="C16" s="24"/>
       <c r="D16" s="24"/>
       <c r="E16" s="25"/>
-      <c r="F16" s="33" t="s">
+      <c r="F16" s="26"/>
+      <c r="G16" s="27"/>
+      <c r="H16" s="28"/>
+    </row>
+    <row r="17" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B17" s="35" t="s">
         <v>19</v>
       </c>
-      <c r="G16" s="34" t="s">
-[...11 lines deleted...]
-      <c r="H17" s="28"/>
+      <c r="C17" s="35"/>
+      <c r="D17" s="35"/>
+      <c r="E17" s="36"/>
+      <c r="F17" s="30">
+        <v>10032.2</v>
+      </c>
+      <c r="G17" s="31">
+        <v>0.0219</v>
+      </c>
+      <c r="H17" s="32"/>
     </row>
     <row r="18" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B18" s="35" t="s">
-[...11 lines deleted...]
-      <c r="H18" s="32"/>
+      <c r="B18" s="24"/>
+      <c r="C18" s="24"/>
+      <c r="D18" s="24"/>
+      <c r="E18" s="25"/>
+      <c r="F18" s="26"/>
+      <c r="G18" s="27"/>
+      <c r="H18" s="28"/>
     </row>
     <row r="19" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B19" s="24"/>
+      <c r="B19" s="23" t="s">
+        <v>20</v>
+      </c>
       <c r="C19" s="24"/>
       <c r="D19" s="24"/>
       <c r="E19" s="25"/>
       <c r="F19" s="26"/>
       <c r="G19" s="27"/>
       <c r="H19" s="28"/>
     </row>
     <row r="20" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B20" s="23" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B20" s="24"/>
       <c r="C20" s="24"/>
       <c r="D20" s="24"/>
       <c r="E20" s="25"/>
       <c r="F20" s="26"/>
       <c r="G20" s="27"/>
       <c r="H20" s="28"/>
     </row>
     <row r="21" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B21" s="24"/>
+      <c r="B21" s="23" t="s">
+        <v>21</v>
+      </c>
       <c r="C21" s="24"/>
       <c r="D21" s="24"/>
       <c r="E21" s="25"/>
       <c r="F21" s="26"/>
       <c r="G21" s="27"/>
       <c r="H21" s="28"/>
     </row>
     <row r="22" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B22" s="23" t="s">
+      <c r="B22" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="C22" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="C22" s="24"/>
-[...4 lines deleted...]
-      <c r="H22" s="28"/>
+      <c r="D22" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="E22" s="25">
+        <v>3500</v>
+      </c>
+      <c r="F22" s="26">
+        <v>17162.92</v>
+      </c>
+      <c r="G22" s="27">
+        <v>0.0375</v>
+      </c>
+      <c r="H22" s="28">
+        <v>0.069599</v>
+      </c>
     </row>
     <row r="23" spans="1:15" customHeight="1" ht="15.75">
       <c r="B23" s="24" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C23" s="24" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D23" s="24" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E23" s="25">
-        <v>3500</v>
+        <v>3000</v>
       </c>
       <c r="F23" s="26">
-        <v>17085.99</v>
+        <v>14756.84</v>
       </c>
       <c r="G23" s="27">
-        <v>0.0399</v>
+        <v>0.0322</v>
       </c>
       <c r="H23" s="28">
-        <v>0.066499</v>
+        <v>0.068349</v>
       </c>
     </row>
     <row r="24" spans="1:15" customHeight="1" ht="15.75">
       <c r="B24" s="24" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C24" s="24" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D24" s="24" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="E24" s="25">
         <v>3000</v>
       </c>
       <c r="F24" s="26">
-        <v>14678.33</v>
+        <v>14706.03</v>
       </c>
       <c r="G24" s="27">
-        <v>0.0343</v>
+        <v>0.0321</v>
       </c>
       <c r="H24" s="28">
-        <v>0.067788</v>
+        <v>0.070156</v>
       </c>
     </row>
     <row r="25" spans="1:15" customHeight="1" ht="15.75">
       <c r="B25" s="24" t="s">
         <v>30</v>
       </c>
       <c r="C25" s="24" t="s">
         <v>31</v>
       </c>
       <c r="D25" s="24" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="E25" s="25">
         <v>3000</v>
       </c>
       <c r="F25" s="26">
-        <v>14639.9</v>
+        <v>14647.22</v>
       </c>
       <c r="G25" s="27">
-        <v>0.0342</v>
+        <v>0.032</v>
       </c>
       <c r="H25" s="28">
-        <v>0.067001</v>
+        <v>0.070898</v>
       </c>
     </row>
     <row r="26" spans="1:15" customHeight="1" ht="15.75">
       <c r="B26" s="24" t="s">
         <v>32</v>
       </c>
       <c r="C26" s="24" t="s">
         <v>33</v>
       </c>
       <c r="D26" s="24" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E26" s="25">
         <v>3000</v>
       </c>
       <c r="F26" s="26">
-        <v>14576.27</v>
+        <v>14606.1</v>
       </c>
       <c r="G26" s="27">
-        <v>0.0341</v>
+        <v>0.0319</v>
       </c>
       <c r="H26" s="28">
-        <v>0.0689</v>
+        <v>0.071851</v>
       </c>
     </row>
     <row r="27" spans="1:15" customHeight="1" ht="15.75">
       <c r="B27" s="24" t="s">
         <v>34</v>
       </c>
       <c r="C27" s="24" t="s">
         <v>35</v>
       </c>
       <c r="D27" s="24" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="E27" s="25">
-        <v>3000</v>
+        <v>2500</v>
       </c>
       <c r="F27" s="26">
-        <v>14541.27</v>
+        <v>12203.89</v>
       </c>
       <c r="G27" s="27">
-        <v>0.034</v>
+        <v>0.0266</v>
       </c>
       <c r="H27" s="28">
-        <v>0.068951</v>
+        <v>0.07085</v>
       </c>
     </row>
     <row r="28" spans="1:15" customHeight="1" ht="15.75">
       <c r="B28" s="24" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="C28" s="24" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D28" s="24" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="E28" s="25">
-        <v>2500</v>
+        <v>2200</v>
       </c>
       <c r="F28" s="26">
-        <v>12207.19</v>
+        <v>10710.02</v>
       </c>
       <c r="G28" s="27">
-        <v>0.0285</v>
+        <v>0.0234</v>
       </c>
       <c r="H28" s="28">
-        <v>0.068402</v>
+        <v>0.0711</v>
       </c>
     </row>
     <row r="29" spans="1:15" customHeight="1" ht="15.75">
       <c r="B29" s="24" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C29" s="24" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D29" s="24" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="E29" s="25">
-        <v>2500</v>
+        <v>2000</v>
       </c>
       <c r="F29" s="26">
-        <v>12144.16</v>
+        <v>9913.88</v>
       </c>
       <c r="G29" s="27">
-        <v>0.0284</v>
+        <v>0.0216</v>
       </c>
       <c r="H29" s="28">
-        <v>0.068999</v>
+        <v>0.064712</v>
       </c>
     </row>
     <row r="30" spans="1:15" customHeight="1" ht="15.75">
       <c r="B30" s="24" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C30" s="24" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D30" s="24" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E30" s="25">
-        <v>2200</v>
+        <v>2000</v>
       </c>
       <c r="F30" s="26">
-        <v>10666.16</v>
+        <v>9809.01</v>
       </c>
       <c r="G30" s="27">
-        <v>0.0249</v>
+        <v>0.0214</v>
       </c>
       <c r="H30" s="28">
-        <v>0.067599</v>
+        <v>0.068999</v>
       </c>
     </row>
     <row r="31" spans="1:15" customHeight="1" ht="15.75">
       <c r="B31" s="24" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C31" s="24" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D31" s="24" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="E31" s="25">
         <v>2000</v>
       </c>
       <c r="F31" s="26">
-        <v>9760.18</v>
+        <v>9750.76</v>
       </c>
       <c r="G31" s="27">
-        <v>0.0228</v>
+        <v>0.0213</v>
       </c>
       <c r="H31" s="28">
-        <v>0.067432</v>
+        <v>0.07015</v>
       </c>
     </row>
     <row r="32" spans="1:15" customHeight="1" ht="15.75">
       <c r="B32" s="24" t="s">
-        <v>43</v>
+        <v>30</v>
       </c>
       <c r="C32" s="24" t="s">
         <v>44</v>
       </c>
       <c r="D32" s="24" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="E32" s="25">
         <v>2000</v>
       </c>
       <c r="F32" s="26">
-        <v>9706.12</v>
+        <v>9722.49</v>
       </c>
       <c r="G32" s="27">
-        <v>0.0227</v>
+        <v>0.0212</v>
       </c>
       <c r="H32" s="28">
-        <v>0.0678</v>
+        <v>0.07185</v>
       </c>
     </row>
     <row r="33" spans="1:15" customHeight="1" ht="15.75">
       <c r="B33" s="24" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="C33" s="24" t="s">
         <v>45</v>
       </c>
       <c r="D33" s="24" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="E33" s="25">
         <v>2000</v>
       </c>
       <c r="F33" s="26">
-        <v>9680</v>
+        <v>9698.16</v>
       </c>
       <c r="G33" s="27">
-        <v>0.0226</v>
+        <v>0.0212</v>
       </c>
       <c r="H33" s="28">
-        <v>0.06895</v>
+        <v>0.071</v>
       </c>
     </row>
     <row r="34" spans="1:15" customHeight="1" ht="15.75">
       <c r="B34" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="C34" s="24" t="s">
         <v>46</v>
       </c>
-      <c r="C34" s="24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D34" s="24" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="E34" s="25">
-        <v>2000</v>
+        <v>1500</v>
       </c>
       <c r="F34" s="26">
-        <v>9661.77</v>
+        <v>7430.94</v>
       </c>
       <c r="G34" s="27">
-        <v>0.0226</v>
+        <v>0.0162</v>
       </c>
       <c r="H34" s="28">
-        <v>0.06725</v>
+        <v>0.064003</v>
       </c>
     </row>
     <row r="35" spans="1:15" customHeight="1" ht="15.75">
       <c r="B35" s="24" t="s">
-        <v>48</v>
+        <v>38</v>
       </c>
       <c r="C35" s="24" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="D35" s="24" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="E35" s="25">
         <v>1500</v>
       </c>
       <c r="F35" s="26">
-        <v>7325.06</v>
+        <v>7361.16</v>
       </c>
       <c r="G35" s="27">
-        <v>0.0171</v>
+        <v>0.0161</v>
       </c>
       <c r="H35" s="28">
-        <v>0.068101</v>
+        <v>0.07025</v>
       </c>
     </row>
     <row r="36" spans="1:15" customHeight="1" ht="15.75">
       <c r="B36" s="24" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="C36" s="24" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D36" s="24" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="E36" s="25">
         <v>1500</v>
       </c>
       <c r="F36" s="26">
-        <v>7308.09</v>
+        <v>7344.5</v>
       </c>
       <c r="G36" s="27">
-        <v>0.0171</v>
+        <v>0.016</v>
       </c>
       <c r="H36" s="28">
-        <v>0.067499</v>
+        <v>0.069001</v>
       </c>
     </row>
     <row r="37" spans="1:15" customHeight="1" ht="15.75">
       <c r="B37" s="24" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="C37" s="24" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="D37" s="24" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="E37" s="25">
         <v>1500</v>
       </c>
       <c r="F37" s="26">
-        <v>7272.38</v>
+        <v>7302.96</v>
       </c>
       <c r="G37" s="27">
-        <v>0.017</v>
+        <v>0.0159</v>
       </c>
       <c r="H37" s="28">
-        <v>0.067599</v>
+        <v>0.07085</v>
       </c>
     </row>
     <row r="38" spans="1:15" customHeight="1" ht="15.75">
       <c r="B38" s="24" t="s">
-        <v>54</v>
+        <v>34</v>
       </c>
       <c r="C38" s="24" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="D38" s="24" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="E38" s="25">
         <v>1500</v>
       </c>
       <c r="F38" s="26">
-        <v>7024.69</v>
+        <v>7049.57</v>
       </c>
       <c r="G38" s="27">
-        <v>0.0164</v>
+        <v>0.0154</v>
       </c>
       <c r="H38" s="28">
-        <v>0.075067</v>
+        <v>0.077999</v>
       </c>
     </row>
     <row r="39" spans="1:15" customHeight="1" ht="15.75">
       <c r="B39" s="24" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="C39" s="24" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="D39" s="24" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="E39" s="25">
         <v>1000</v>
       </c>
       <c r="F39" s="26">
-        <v>4928.93</v>
+        <v>4951.38</v>
       </c>
       <c r="G39" s="27">
-        <v>0.0115</v>
+        <v>0.0108</v>
       </c>
       <c r="H39" s="28">
-        <v>0.061201</v>
+        <v>0.064002</v>
       </c>
     </row>
     <row r="40" spans="1:15" customHeight="1" ht="15.75">
       <c r="B40" s="24" t="s">
-        <v>37</v>
+        <v>55</v>
       </c>
       <c r="C40" s="24" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="D40" s="24" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="E40" s="25">
         <v>1000</v>
       </c>
       <c r="F40" s="26">
-        <v>4920.89</v>
+        <v>4950.63</v>
       </c>
       <c r="G40" s="27">
-        <v>0.0115</v>
+        <v>0.0108</v>
       </c>
       <c r="H40" s="28">
-        <v>0.063099</v>
+        <v>0.065002</v>
       </c>
     </row>
     <row r="41" spans="1:15" customHeight="1" ht="15.75">
       <c r="B41" s="24" t="s">
-        <v>43</v>
+        <v>57</v>
       </c>
       <c r="C41" s="24" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="D41" s="24" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="E41" s="25">
         <v>1000</v>
       </c>
       <c r="F41" s="26">
-        <v>4865.34</v>
+        <v>4943.9</v>
       </c>
       <c r="G41" s="27">
-        <v>0.0114</v>
+        <v>0.0108</v>
       </c>
       <c r="H41" s="28">
-        <v>0.0678</v>
+        <v>0.065748</v>
       </c>
     </row>
     <row r="42" spans="1:15" customHeight="1" ht="15.75">
       <c r="B42" s="24" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="C42" s="24" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D42" s="24" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="E42" s="25">
         <v>1000</v>
       </c>
       <c r="F42" s="26">
-        <v>4850.54</v>
+        <v>4906.79</v>
       </c>
       <c r="G42" s="27">
-        <v>0.0113</v>
+        <v>0.0107</v>
       </c>
       <c r="H42" s="28">
-        <v>0.069001</v>
+        <v>0.070751</v>
       </c>
     </row>
     <row r="43" spans="1:15" customHeight="1" ht="15.75">
       <c r="B43" s="24" t="s">
-        <v>32</v>
+        <v>60</v>
       </c>
       <c r="C43" s="24" t="s">
         <v>61</v>
       </c>
       <c r="D43" s="24" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="E43" s="25">
         <v>1000</v>
       </c>
       <c r="F43" s="26">
-        <v>4833.81</v>
+        <v>4896.37</v>
       </c>
       <c r="G43" s="27">
-        <v>0.0113</v>
+        <v>0.0107</v>
       </c>
       <c r="H43" s="28">
-        <v>0.068951</v>
+        <v>0.069599</v>
       </c>
     </row>
     <row r="44" spans="1:15" customHeight="1" ht="15.75">
       <c r="B44" s="24" t="s">
-        <v>54</v>
+        <v>42</v>
       </c>
       <c r="C44" s="24" t="s">
         <v>62</v>
       </c>
       <c r="D44" s="24" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="E44" s="25">
         <v>1000</v>
       </c>
       <c r="F44" s="26">
-        <v>4826.52</v>
+        <v>4888.21</v>
       </c>
       <c r="G44" s="27">
-        <v>0.0113</v>
+        <v>0.0107</v>
       </c>
       <c r="H44" s="28">
-        <v>0.06905</v>
+        <v>0.07015</v>
       </c>
     </row>
     <row r="45" spans="1:15" customHeight="1" ht="15.75">
       <c r="B45" s="24" t="s">
-        <v>30</v>
+        <v>63</v>
       </c>
       <c r="C45" s="24" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D45" s="24" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="E45" s="25">
         <v>1000</v>
       </c>
       <c r="F45" s="26">
-        <v>4732.98</v>
+        <v>4867.25</v>
       </c>
       <c r="G45" s="27">
-        <v>0.0111</v>
+        <v>0.0106</v>
       </c>
       <c r="H45" s="28">
-        <v>0.072001</v>
+        <v>0.071108</v>
       </c>
     </row>
     <row r="46" spans="1:15" customHeight="1" ht="15.75">
       <c r="B46" s="24" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C46" s="24" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D46" s="24" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="E46" s="25">
-        <v>500</v>
+        <v>1000</v>
       </c>
       <c r="F46" s="26">
-        <v>2466.42</v>
+        <v>4855.43</v>
       </c>
       <c r="G46" s="27">
-        <v>0.0058</v>
+        <v>0.0106</v>
       </c>
       <c r="H46" s="28">
-        <v>0.062899</v>
+        <v>0.071499</v>
       </c>
     </row>
     <row r="47" spans="1:15" customHeight="1" ht="15.75">
       <c r="B47" s="24" t="s">
-        <v>66</v>
+        <v>57</v>
       </c>
       <c r="C47" s="24" t="s">
         <v>67</v>
       </c>
       <c r="D47" s="24" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="E47" s="25">
-        <v>500</v>
+        <v>1000</v>
       </c>
       <c r="F47" s="26">
-        <v>2462.87</v>
+        <v>4847.13</v>
       </c>
       <c r="G47" s="27">
-        <v>0.0058</v>
+        <v>0.0106</v>
       </c>
       <c r="H47" s="28">
-        <v>0.061837</v>
+        <v>0.071949</v>
       </c>
     </row>
     <row r="48" spans="1:15" customHeight="1" ht="15.75">
       <c r="B48" s="24" t="s">
-        <v>27</v>
+        <v>68</v>
       </c>
       <c r="C48" s="24" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D48" s="24" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="E48" s="25">
         <v>500</v>
       </c>
       <c r="F48" s="26">
-        <v>2368.71</v>
+        <v>2478.21</v>
       </c>
       <c r="G48" s="27">
-        <v>0.0055</v>
+        <v>0.0054</v>
       </c>
       <c r="H48" s="28">
-        <v>0.071999</v>
+        <v>0.0655</v>
       </c>
     </row>
     <row r="49" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B49" s="23" t="s">
-[...11 lines deleted...]
-      <c r="H49" s="32"/>
+      <c r="B49" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="C49" s="24" t="s">
+        <v>70</v>
+      </c>
+      <c r="D49" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="E49" s="25">
+        <v>500</v>
+      </c>
+      <c r="F49" s="26">
+        <v>2474.04</v>
+      </c>
+      <c r="G49" s="27">
+        <v>0.0054</v>
+      </c>
+      <c r="H49" s="28">
+        <v>0.064917</v>
+      </c>
     </row>
     <row r="50" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B50" s="24"/>
-[...5 lines deleted...]
-      <c r="H50" s="28"/>
+      <c r="B50" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="C50" s="24" t="s">
+        <v>71</v>
+      </c>
+      <c r="D50" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="E50" s="25">
+        <v>100</v>
+      </c>
+      <c r="F50" s="26">
+        <v>475.35</v>
+      </c>
+      <c r="G50" s="27">
+        <v>0.001</v>
+      </c>
+      <c r="H50" s="28">
+        <v>0.073949</v>
+      </c>
     </row>
     <row r="51" spans="1:15" customHeight="1" ht="15.75">
       <c r="B51" s="23" t="s">
-        <v>69</v>
-[...6 lines deleted...]
-      <c r="H51" s="28"/>
+        <v>15</v>
+      </c>
+      <c r="C51" s="23"/>
+      <c r="D51" s="23"/>
+      <c r="E51" s="29"/>
+      <c r="F51" s="30">
+        <v>233711.14</v>
+      </c>
+      <c r="G51" s="31">
+        <v>0.5102</v>
+      </c>
+      <c r="H51" s="32"/>
     </row>
     <row r="52" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B52" s="24" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="B52" s="24"/>
+      <c r="C52" s="24"/>
+      <c r="D52" s="24"/>
+      <c r="E52" s="25"/>
+      <c r="F52" s="26"/>
+      <c r="G52" s="27"/>
+      <c r="H52" s="28"/>
     </row>
     <row r="53" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B53" s="24" t="s">
+      <c r="B53" s="23" t="s">
         <v>72</v>
       </c>
-      <c r="C53" s="24" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="C53" s="24"/>
+      <c r="D53" s="24"/>
+      <c r="E53" s="25"/>
+      <c r="F53" s="26"/>
+      <c r="G53" s="27"/>
+      <c r="H53" s="28"/>
     </row>
     <row r="54" spans="1:15" customHeight="1" ht="15.75">
       <c r="B54" s="24" t="s">
+        <v>73</v>
+      </c>
+      <c r="C54" s="24" t="s">
         <v>74</v>
       </c>
-      <c r="C54" s="24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D54" s="24" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="E54" s="25">
-        <v>3000</v>
+        <v>3500</v>
       </c>
       <c r="F54" s="26">
-        <v>14071.67</v>
+        <v>17058.93</v>
       </c>
       <c r="G54" s="27">
-        <v>0.0329</v>
+        <v>0.0372</v>
       </c>
       <c r="H54" s="28">
-        <v>0.08985</v>
+        <v>0.075499</v>
       </c>
     </row>
     <row r="55" spans="1:15" customHeight="1" ht="15.75">
       <c r="B55" s="24" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="C55" s="24" t="s">
         <v>76</v>
       </c>
       <c r="D55" s="24" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="E55" s="25">
-        <v>2000</v>
+        <v>3000</v>
       </c>
       <c r="F55" s="26">
-        <v>9813.55</v>
+        <v>14561.34</v>
       </c>
       <c r="G55" s="27">
-        <v>0.0229</v>
+        <v>0.0318</v>
       </c>
       <c r="H55" s="28">
-        <v>0.07005</v>
+        <v>0.0748</v>
       </c>
     </row>
     <row r="56" spans="1:15" customHeight="1" ht="15.75">
       <c r="B56" s="24" t="s">
         <v>77</v>
       </c>
       <c r="C56" s="24" t="s">
         <v>78</v>
       </c>
       <c r="D56" s="24" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="E56" s="25">
-        <v>2000</v>
+        <v>3000</v>
       </c>
       <c r="F56" s="26">
-        <v>9680.71</v>
+        <v>14560.44</v>
       </c>
       <c r="G56" s="27">
-        <v>0.0226</v>
+        <v>0.0318</v>
       </c>
       <c r="H56" s="28">
-        <v>0.0684</v>
+        <v>0.071551</v>
       </c>
     </row>
     <row r="57" spans="1:15" customHeight="1" ht="15.75">
       <c r="B57" s="24" t="s">
         <v>79</v>
       </c>
       <c r="C57" s="24" t="s">
         <v>80</v>
       </c>
       <c r="D57" s="24" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="E57" s="25">
-        <v>1500</v>
+        <v>3000</v>
       </c>
       <c r="F57" s="26">
-        <v>7284.13</v>
+        <v>14154.15</v>
       </c>
       <c r="G57" s="27">
-        <v>0.017</v>
+        <v>0.0309</v>
       </c>
       <c r="H57" s="28">
-        <v>0.08585</v>
+        <v>0.091649</v>
       </c>
     </row>
     <row r="58" spans="1:15" customHeight="1" ht="15.75">
       <c r="B58" s="24" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C58" s="24" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D58" s="24" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="E58" s="25">
-        <v>1500</v>
+        <v>2000</v>
       </c>
       <c r="F58" s="26">
-        <v>7270.85</v>
+        <v>9930.73</v>
       </c>
       <c r="G58" s="27">
-        <v>0.017</v>
+        <v>0.0217</v>
       </c>
       <c r="H58" s="28">
-        <v>0.08585</v>
+        <v>0.067</v>
       </c>
     </row>
     <row r="59" spans="1:15" customHeight="1" ht="15.75">
       <c r="B59" s="24" t="s">
-        <v>82</v>
+        <v>73</v>
       </c>
       <c r="C59" s="24" t="s">
         <v>83</v>
       </c>
       <c r="D59" s="24" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="E59" s="25">
-        <v>1500</v>
+        <v>2000</v>
       </c>
       <c r="F59" s="26">
-        <v>7114.52</v>
+        <v>9868.67</v>
       </c>
       <c r="G59" s="27">
-        <v>0.0166</v>
+        <v>0.0215</v>
       </c>
       <c r="H59" s="28">
-        <v>0.074349</v>
+        <v>0.070399</v>
       </c>
     </row>
     <row r="60" spans="1:15" customHeight="1" ht="15.75">
       <c r="B60" s="24" t="s">
         <v>84</v>
       </c>
       <c r="C60" s="24" t="s">
         <v>85</v>
       </c>
       <c r="D60" s="24" t="s">
-        <v>86</v>
+        <v>24</v>
       </c>
       <c r="E60" s="25">
-        <v>1000</v>
+        <v>2000</v>
       </c>
       <c r="F60" s="26">
-        <v>4881.09</v>
+        <v>9718.37</v>
       </c>
       <c r="G60" s="27">
-        <v>0.0114</v>
+        <v>0.0212</v>
       </c>
       <c r="H60" s="28">
-        <v>0.078001</v>
+        <v>0.072449</v>
       </c>
     </row>
     <row r="61" spans="1:15" customHeight="1" ht="15.75">
       <c r="B61" s="24" t="s">
+        <v>86</v>
+      </c>
+      <c r="C61" s="24" t="s">
         <v>87</v>
       </c>
-      <c r="C61" s="24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D61" s="24" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="E61" s="25">
-        <v>1000</v>
+        <v>1500</v>
       </c>
       <c r="F61" s="26">
-        <v>4861.37</v>
+        <v>7329.21</v>
       </c>
       <c r="G61" s="27">
-        <v>0.0114</v>
+        <v>0.016</v>
       </c>
       <c r="H61" s="28">
-        <v>0.077101</v>
+        <v>0.088601</v>
       </c>
     </row>
     <row r="62" spans="1:15" customHeight="1" ht="15.75">
       <c r="B62" s="24" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="C62" s="24" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="D62" s="24" t="s">
-        <v>86</v>
+        <v>24</v>
       </c>
       <c r="E62" s="25">
-        <v>1000</v>
+        <v>1500</v>
       </c>
       <c r="F62" s="26">
-        <v>4837.21</v>
+        <v>7315.33</v>
       </c>
       <c r="G62" s="27">
-        <v>0.0113</v>
+        <v>0.016</v>
       </c>
       <c r="H62" s="28">
-        <v>0.07925</v>
+        <v>0.088601</v>
       </c>
     </row>
     <row r="63" spans="1:15" customHeight="1" ht="15.75">
       <c r="B63" s="24" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="C63" s="24" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="D63" s="24" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="E63" s="25">
-        <v>1000</v>
+        <v>1500</v>
       </c>
       <c r="F63" s="26">
-        <v>4767.28</v>
+        <v>7145.2</v>
       </c>
       <c r="G63" s="27">
-        <v>0.0111</v>
+        <v>0.0156</v>
       </c>
       <c r="H63" s="28">
-        <v>0.075499</v>
+        <v>0.076799</v>
       </c>
     </row>
     <row r="64" spans="1:15" customHeight="1" ht="15.75">
       <c r="B64" s="24" t="s">
-        <v>79</v>
+        <v>91</v>
       </c>
       <c r="C64" s="24" t="s">
+        <v>92</v>
+      </c>
+      <c r="D64" s="24" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="E64" s="25">
         <v>1000</v>
       </c>
       <c r="F64" s="26">
-        <v>4705.17</v>
+        <v>4911.44</v>
       </c>
       <c r="G64" s="27">
-        <v>0.011</v>
+        <v>0.0107</v>
       </c>
       <c r="H64" s="28">
-        <v>0.0904</v>
+        <v>0.078351</v>
       </c>
     </row>
     <row r="65" spans="1:15" customHeight="1" ht="15.75">
       <c r="B65" s="24" t="s">
-        <v>84</v>
+        <v>94</v>
       </c>
       <c r="C65" s="24" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D65" s="24" t="s">
-        <v>86</v>
+        <v>24</v>
       </c>
       <c r="E65" s="25">
-        <v>700</v>
+        <v>1000</v>
       </c>
       <c r="F65" s="26">
-        <v>3488.5</v>
+        <v>4887.73</v>
       </c>
       <c r="G65" s="27">
-        <v>0.0081</v>
+        <v>0.0107</v>
       </c>
       <c r="H65" s="28">
-        <v>0.063353</v>
+        <v>0.079851</v>
       </c>
     </row>
     <row r="66" spans="1:15" customHeight="1" ht="15.75">
       <c r="B66" s="24" t="s">
-        <v>84</v>
+        <v>96</v>
       </c>
       <c r="C66" s="24" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="D66" s="24" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="E66" s="25">
-        <v>500</v>
+        <v>1000</v>
       </c>
       <c r="F66" s="26">
-        <v>2420.85</v>
+        <v>4864.24</v>
       </c>
       <c r="G66" s="27">
-        <v>0.0057</v>
+        <v>0.0106</v>
       </c>
       <c r="H66" s="28">
-        <v>0.078001</v>
+        <v>0.0815</v>
       </c>
     </row>
     <row r="67" spans="1:15" customHeight="1" ht="15.75">
       <c r="B67" s="24" t="s">
-        <v>84</v>
+        <v>98</v>
       </c>
       <c r="C67" s="24" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="D67" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="E67" s="25">
+        <v>1000</v>
+      </c>
+      <c r="F67" s="26">
+        <v>4846.25</v>
+      </c>
+      <c r="G67" s="27">
+        <v>0.0106</v>
+      </c>
+      <c r="H67" s="28">
+        <v>0.0772</v>
+      </c>
+    </row>
+    <row r="68" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B68" s="24" t="s">
+        <v>100</v>
+      </c>
+      <c r="C68" s="24" t="s">
+        <v>101</v>
+      </c>
+      <c r="D68" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="E68" s="25">
+        <v>1000</v>
+      </c>
+      <c r="F68" s="26">
+        <v>4789.05</v>
+      </c>
+      <c r="G68" s="27">
+        <v>0.0105</v>
+      </c>
+      <c r="H68" s="28">
+        <v>0.07805</v>
+      </c>
+      <c r="J68" s="3"/>
+    </row>
+    <row r="69" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B69" s="24" t="s">
         <v>86</v>
       </c>
-      <c r="E67" s="25">
-[...35 lines deleted...]
-      <c r="H69" s="28"/>
+      <c r="C69" s="24" t="s">
+        <v>102</v>
+      </c>
+      <c r="D69" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="E69" s="25">
+        <v>1000</v>
+      </c>
+      <c r="F69" s="26">
+        <v>4733.37</v>
+      </c>
+      <c r="G69" s="27">
+        <v>0.0103</v>
+      </c>
+      <c r="H69" s="28">
+        <v>0.0922</v>
+      </c>
     </row>
     <row r="70" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B70" s="23" t="s">
-[...7 lines deleted...]
-      <c r="H70" s="28"/>
+      <c r="B70" s="24" t="s">
+        <v>91</v>
+      </c>
+      <c r="C70" s="24" t="s">
+        <v>103</v>
+      </c>
+      <c r="D70" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="E70" s="25">
+        <v>700</v>
+      </c>
+      <c r="F70" s="26">
+        <v>3366.36</v>
+      </c>
+      <c r="G70" s="27">
+        <v>0.0073</v>
+      </c>
+      <c r="H70" s="28">
+        <v>0.08095</v>
+      </c>
       <c r="J70" s="3"/>
     </row>
     <row r="71" spans="1:15" customHeight="1" ht="15.75">
       <c r="B71" s="24" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="C71" s="24" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="D71" s="24" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="E71" s="25">
-        <v>15000000</v>
+        <v>500</v>
       </c>
       <c r="F71" s="26">
-        <v>14869.17</v>
+        <v>2457.35</v>
       </c>
       <c r="G71" s="27">
-        <v>0.0347</v>
+        <v>0.0054</v>
       </c>
       <c r="H71" s="28">
-        <v>0.05018</v>
+        <v>0.079199</v>
       </c>
       <c r="J71" s="3"/>
     </row>
     <row r="72" spans="1:15" customHeight="1" ht="15.75">
       <c r="B72" s="24" t="s">
-        <v>100</v>
+        <v>91</v>
       </c>
       <c r="C72" s="24" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="D72" s="24" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="E72" s="25">
-        <v>10000000</v>
+        <v>500</v>
       </c>
       <c r="F72" s="26">
-        <v>9868.16</v>
+        <v>2434.89</v>
       </c>
       <c r="G72" s="27">
-        <v>0.0231</v>
+        <v>0.0053</v>
       </c>
       <c r="H72" s="28">
-        <v>0.053005</v>
+        <v>0.07935</v>
       </c>
       <c r="J72" s="3"/>
     </row>
     <row r="73" spans="1:15" customHeight="1" ht="15.75">
       <c r="B73" s="24" t="s">
-        <v>102</v>
+        <v>91</v>
       </c>
       <c r="C73" s="24" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="D73" s="24" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="E73" s="25">
-        <v>10000000</v>
+        <v>300</v>
       </c>
       <c r="F73" s="26">
-        <v>9821.11</v>
+        <v>1499.15</v>
       </c>
       <c r="G73" s="27">
-        <v>0.0229</v>
+        <v>0.0033</v>
       </c>
       <c r="H73" s="28">
-        <v>0.055405</v>
+        <v>0.069268</v>
       </c>
       <c r="J73" s="3"/>
     </row>
     <row r="74" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B74" s="24" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="B74" s="23" t="s">
+        <v>15</v>
+      </c>
+      <c r="C74" s="23"/>
+      <c r="D74" s="23"/>
+      <c r="E74" s="29"/>
+      <c r="F74" s="30">
+        <v>150432.2</v>
+      </c>
+      <c r="G74" s="31">
+        <v>0.3284</v>
+      </c>
+      <c r="H74" s="32"/>
       <c r="J74" s="3"/>
     </row>
     <row r="75" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B75" s="24" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="B75" s="24"/>
+      <c r="C75" s="24"/>
+      <c r="D75" s="24"/>
+      <c r="E75" s="25"/>
+      <c r="F75" s="26"/>
+      <c r="G75" s="27"/>
+      <c r="H75" s="28"/>
       <c r="J75" s="5"/>
       <c r="K75" s="5"/>
       <c r="L75" s="6"/>
       <c r="M75" s="6"/>
       <c r="N75" s="5"/>
     </row>
     <row r="76" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B76" s="24" t="s">
+      <c r="B76" s="23" t="s">
         <v>108</v>
       </c>
-      <c r="C76" s="24" t="s">
+      <c r="C76" s="24"/>
+      <c r="D76" s="24"/>
+      <c r="E76" s="25"/>
+      <c r="F76" s="26"/>
+      <c r="G76" s="27"/>
+      <c r="H76" s="28"/>
+    </row>
+    <row r="77" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B77" s="24" t="s">
         <v>109</v>
       </c>
-      <c r="D76" s="24" t="s">
+      <c r="C77" s="24" t="s">
+        <v>110</v>
+      </c>
+      <c r="D77" s="24" t="s">
         <v>14</v>
       </c>
-      <c r="E76" s="25">
-[...25 lines deleted...]
-      <c r="H77" s="32"/>
+      <c r="E77" s="25">
+        <v>15000000</v>
+      </c>
+      <c r="F77" s="26">
+        <v>14923.14</v>
+      </c>
+      <c r="G77" s="27">
+        <v>0.0326</v>
+      </c>
+      <c r="H77" s="28">
+        <v>0.055296</v>
+      </c>
     </row>
     <row r="78" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B78" s="24"/>
-[...5 lines deleted...]
-      <c r="H78" s="28"/>
+      <c r="B78" s="24" t="s">
+        <v>111</v>
+      </c>
+      <c r="C78" s="24" t="s">
+        <v>112</v>
+      </c>
+      <c r="D78" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="E78" s="25">
+        <v>10000000</v>
+      </c>
+      <c r="F78" s="26">
+        <v>9904.94</v>
+      </c>
+      <c r="G78" s="27">
+        <v>0.0216</v>
+      </c>
+      <c r="H78" s="28">
+        <v>0.0565</v>
+      </c>
       <c r="J78" s="7"/>
       <c r="K78" s="7"/>
       <c r="L78" s="7"/>
       <c r="M78" s="7"/>
       <c r="N78" s="7"/>
     </row>
     <row r="79" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B79" s="35" t="s">
-[...11 lines deleted...]
-      <c r="H79" s="32"/>
+      <c r="B79" s="24" t="s">
+        <v>113</v>
+      </c>
+      <c r="C79" s="24" t="s">
+        <v>114</v>
+      </c>
+      <c r="D79" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="E79" s="25">
+        <v>10000000</v>
+      </c>
+      <c r="F79" s="26">
+        <v>9860.56</v>
+      </c>
+      <c r="G79" s="27">
+        <v>0.0215</v>
+      </c>
+      <c r="H79" s="28">
+        <v>0.05735</v>
+      </c>
       <c r="J79" s="7"/>
       <c r="K79" s="7"/>
       <c r="L79" s="7"/>
       <c r="M79" s="7"/>
       <c r="N79" s="7"/>
     </row>
     <row r="80" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B80" s="24"/>
-[...5 lines deleted...]
-      <c r="H80" s="28"/>
+      <c r="B80" s="24" t="s">
+        <v>115</v>
+      </c>
+      <c r="C80" s="24" t="s">
+        <v>116</v>
+      </c>
+      <c r="D80" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="E80" s="25">
+        <v>5000000</v>
+      </c>
+      <c r="F80" s="26">
+        <v>4984.98</v>
+      </c>
+      <c r="G80" s="27">
+        <v>0.0109</v>
+      </c>
+      <c r="H80" s="28">
+        <v>0.055007</v>
+      </c>
       <c r="J80" s="7"/>
       <c r="K80" s="7"/>
       <c r="L80" s="7"/>
       <c r="M80" s="7"/>
       <c r="N80" s="7"/>
     </row>
     <row r="81" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B81" s="24"/>
-[...5 lines deleted...]
-      <c r="H81" s="28"/>
+      <c r="B81" s="24" t="s">
+        <v>117</v>
+      </c>
+      <c r="C81" s="24" t="s">
+        <v>118</v>
+      </c>
+      <c r="D81" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="E81" s="25">
+        <v>5000000</v>
+      </c>
+      <c r="F81" s="26">
+        <v>4911.45</v>
+      </c>
+      <c r="G81" s="27">
+        <v>0.0107</v>
+      </c>
+      <c r="H81" s="28">
+        <v>0.059286</v>
+      </c>
       <c r="J81" s="7"/>
       <c r="K81" s="7"/>
       <c r="L81" s="7"/>
       <c r="M81" s="7"/>
       <c r="N81" s="7"/>
     </row>
     <row r="82" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B82" s="23" t="s">
-[...7 lines deleted...]
-      <c r="H82" s="28"/>
+      <c r="B82" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="C82" s="24" t="s">
+        <v>120</v>
+      </c>
+      <c r="D82" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="E82" s="25">
+        <v>200000</v>
+      </c>
+      <c r="F82" s="26">
+        <v>198.34</v>
+      </c>
+      <c r="G82" s="27">
+        <v>0.0004</v>
+      </c>
+      <c r="H82" s="28">
+        <v>0.055502</v>
+      </c>
       <c r="J82" s="7"/>
       <c r="K82" s="7"/>
       <c r="L82" s="7"/>
       <c r="M82" s="7"/>
       <c r="N82" s="7"/>
     </row>
     <row r="83" spans="1:15" customHeight="1" ht="15.75">
       <c r="B83" s="23" t="s">
-        <v>111</v>
-[...6 lines deleted...]
-      <c r="H83" s="28"/>
+        <v>15</v>
+      </c>
+      <c r="C83" s="23"/>
+      <c r="D83" s="23"/>
+      <c r="E83" s="29"/>
+      <c r="F83" s="30">
+        <v>44783.41</v>
+      </c>
+      <c r="G83" s="31">
+        <v>0.0978</v>
+      </c>
+      <c r="H83" s="32"/>
       <c r="J83" s="7"/>
       <c r="K83" s="7"/>
       <c r="L83" s="7"/>
       <c r="M83" s="7"/>
       <c r="N83" s="7"/>
     </row>
     <row r="84" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B84" s="24" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B84" s="24"/>
+      <c r="C84" s="24"/>
       <c r="D84" s="24"/>
-      <c r="E84" s="25">
-[...7 lines deleted...]
-      </c>
+      <c r="E84" s="25"/>
+      <c r="F84" s="26"/>
+      <c r="G84" s="27"/>
       <c r="H84" s="28"/>
       <c r="J84" s="7"/>
       <c r="K84" s="7"/>
       <c r="L84" s="7"/>
       <c r="M84" s="7"/>
       <c r="N84" s="7"/>
     </row>
     <row r="85" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B85" s="24"/>
-[...5 lines deleted...]
-      <c r="H85" s="28"/>
+      <c r="B85" s="35" t="s">
+        <v>19</v>
+      </c>
+      <c r="C85" s="35"/>
+      <c r="D85" s="35"/>
+      <c r="E85" s="36"/>
+      <c r="F85" s="30">
+        <v>428926.75</v>
+      </c>
+      <c r="G85" s="31">
+        <v>0.9364</v>
+      </c>
+      <c r="H85" s="32"/>
     </row>
     <row r="86" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B86" s="35" t="s">
-[...11 lines deleted...]
-      <c r="H86" s="32"/>
+      <c r="B86" s="24"/>
+      <c r="C86" s="24"/>
+      <c r="D86" s="24"/>
+      <c r="E86" s="25"/>
+      <c r="F86" s="26"/>
+      <c r="G86" s="27"/>
+      <c r="H86" s="28"/>
       <c r="J86" s="3"/>
     </row>
     <row r="87" spans="1:15" customHeight="1" ht="15.75">
       <c r="B87" s="24"/>
       <c r="C87" s="24"/>
       <c r="D87" s="24"/>
       <c r="E87" s="25"/>
       <c r="F87" s="26"/>
       <c r="G87" s="27"/>
       <c r="H87" s="28"/>
     </row>
     <row r="88" spans="1:15" customHeight="1" ht="15.75">
       <c r="B88" s="23" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="C88" s="24"/>
       <c r="D88" s="24"/>
       <c r="E88" s="25"/>
       <c r="F88" s="26"/>
       <c r="G88" s="27"/>
       <c r="H88" s="28"/>
     </row>
     <row r="89" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B89" s="24" t="s">
-        <v>115</v>
+      <c r="B89" s="23" t="s">
+        <v>122</v>
       </c>
       <c r="C89" s="24"/>
       <c r="D89" s="24"/>
       <c r="E89" s="25"/>
-      <c r="F89" s="26">
-[...4 lines deleted...]
-      </c>
+      <c r="F89" s="26"/>
+      <c r="G89" s="27"/>
       <c r="H89" s="28"/>
     </row>
     <row r="90" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B90" s="23" t="s">
-[...11 lines deleted...]
-      <c r="H90" s="32"/>
+      <c r="B90" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="C90" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="D90" s="24"/>
+      <c r="E90" s="25">
+        <v>10066.98</v>
+      </c>
+      <c r="F90" s="26">
+        <v>1210.03</v>
+      </c>
+      <c r="G90" s="27">
+        <v>0.0026</v>
+      </c>
+      <c r="H90" s="28"/>
     </row>
     <row r="91" spans="1:15" customHeight="1" ht="15.75">
       <c r="B91" s="24"/>
       <c r="C91" s="24"/>
       <c r="D91" s="24"/>
       <c r="E91" s="25"/>
       <c r="F91" s="26"/>
       <c r="G91" s="27"/>
       <c r="H91" s="28"/>
     </row>
     <row r="92" spans="1:15" customHeight="1" ht="15.75">
       <c r="B92" s="35" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C92" s="35"/>
       <c r="D92" s="35"/>
       <c r="E92" s="36"/>
       <c r="F92" s="30">
-        <v>23329.42</v>
+        <v>1210.03</v>
       </c>
       <c r="G92" s="31">
-        <v>0.0545</v>
+        <v>0.0026</v>
       </c>
       <c r="H92" s="32"/>
     </row>
     <row r="93" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B93" s="24" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B93" s="24"/>
       <c r="C93" s="24"/>
       <c r="D93" s="24"/>
       <c r="E93" s="25"/>
-      <c r="F93" s="26">
-[...4 lines deleted...]
-      </c>
+      <c r="F93" s="26"/>
+      <c r="G93" s="27"/>
       <c r="H93" s="28"/>
     </row>
     <row r="94" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B94" s="37" t="s">
-[...8 lines deleted...]
-      <c r="G94" s="40">
+      <c r="B94" s="23" t="s">
+        <v>125</v>
+      </c>
+      <c r="C94" s="24"/>
+      <c r="D94" s="24"/>
+      <c r="E94" s="25"/>
+      <c r="F94" s="26"/>
+      <c r="G94" s="27"/>
+      <c r="H94" s="28"/>
+    </row>
+    <row r="95" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B95" s="24" t="s">
+        <v>126</v>
+      </c>
+      <c r="C95" s="24"/>
+      <c r="D95" s="24"/>
+      <c r="E95" s="25"/>
+      <c r="F95" s="26">
+        <v>17997.74</v>
+      </c>
+      <c r="G95" s="27">
+        <v>0.0393</v>
+      </c>
+      <c r="H95" s="28"/>
+    </row>
+    <row r="96" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B96" s="23" t="s">
+        <v>15</v>
+      </c>
+      <c r="C96" s="23"/>
+      <c r="D96" s="23"/>
+      <c r="E96" s="29"/>
+      <c r="F96" s="30">
+        <v>17997.74</v>
+      </c>
+      <c r="G96" s="31">
+        <v>0.0393</v>
+      </c>
+      <c r="H96" s="32"/>
+    </row>
+    <row r="97" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B97" s="24"/>
+      <c r="C97" s="24"/>
+      <c r="D97" s="24"/>
+      <c r="E97" s="25"/>
+      <c r="F97" s="26"/>
+      <c r="G97" s="27"/>
+      <c r="H97" s="28"/>
+    </row>
+    <row r="98" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B98" s="35" t="s">
+        <v>19</v>
+      </c>
+      <c r="C98" s="35"/>
+      <c r="D98" s="35"/>
+      <c r="E98" s="36"/>
+      <c r="F98" s="30">
+        <v>17997.74</v>
+      </c>
+      <c r="G98" s="31">
+        <v>0.0393</v>
+      </c>
+      <c r="H98" s="32"/>
+    </row>
+    <row r="99" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B99" s="24" t="s">
+        <v>127</v>
+      </c>
+      <c r="C99" s="24"/>
+      <c r="D99" s="24"/>
+      <c r="E99" s="25"/>
+      <c r="F99" s="64">
+        <v>-101.19</v>
+      </c>
+      <c r="G99" s="65">
+        <v>-0.00019999999999998</v>
+      </c>
+      <c r="H99" s="28"/>
+    </row>
+    <row r="100" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B100" s="37" t="s">
+        <v>128</v>
+      </c>
+      <c r="C100" s="37"/>
+      <c r="D100" s="37"/>
+      <c r="E100" s="38"/>
+      <c r="F100" s="39">
+        <v>458065.53</v>
+      </c>
+      <c r="G100" s="40">
         <v>1</v>
       </c>
-      <c r="H94" s="41"/>
-[...24 lines deleted...]
-      <c r="H100" s="43"/>
+      <c r="H100" s="41"/>
     </row>
     <row r="101" spans="1:15" customHeight="1" ht="15.75">
-      <c r="A101" s="7"/>
-[...8 lines deleted...]
-      <c r="H101" s="45"/>
+      <c r="B101" s="2"/>
     </row>
     <row r="102" spans="1:15" customHeight="1" ht="15.75">
-      <c r="A102" s="7"/>
-[...8 lines deleted...]
-      <c r="H102" s="45"/>
+      <c r="B102" s="12" t="s">
+        <v>129</v>
+      </c>
     </row>
     <row r="103" spans="1:15" customHeight="1" ht="15.75">
-      <c r="A103" s="7"/>
-[...38 lines deleted...]
-      <c r="H105" s="45"/>
+      <c r="B103" s="12" t="s">
+        <v>130</v>
+      </c>
     </row>
     <row r="106" spans="1:15" customHeight="1" ht="15.75">
-      <c r="A106" s="48"/>
-[...12 lines deleted...]
-      <c r="H106" s="45"/>
+      <c r="A106" s="7"/>
+      <c r="B106" s="42" t="s">
+        <v>131</v>
+      </c>
+      <c r="C106" s="66"/>
+      <c r="D106" s="66"/>
+      <c r="E106" s="66"/>
+      <c r="F106" s="66"/>
+      <c r="G106" s="66"/>
+      <c r="H106" s="43"/>
     </row>
     <row r="107" spans="1:15" customHeight="1" ht="15.75">
-      <c r="A107" s="48"/>
-[...11 lines deleted...]
-      <c r="G107" s="64"/>
+      <c r="A107" s="7"/>
+      <c r="B107" s="44" t="s">
+        <v>132</v>
+      </c>
+      <c r="C107" s="50"/>
+      <c r="D107" s="50"/>
+      <c r="E107" s="50"/>
+      <c r="F107" s="50"/>
+      <c r="G107" s="50"/>
       <c r="H107" s="45"/>
     </row>
     <row r="108" spans="1:15" customHeight="1" ht="15.75">
-      <c r="A108" s="48"/>
-[...11 lines deleted...]
-      <c r="G108" s="64"/>
+      <c r="A108" s="7"/>
+      <c r="B108" s="44" t="s">
+        <v>133</v>
+      </c>
+      <c r="C108" s="50"/>
+      <c r="D108" s="50"/>
+      <c r="E108" s="50"/>
+      <c r="F108" s="50"/>
+      <c r="G108" s="50"/>
       <c r="H108" s="45"/>
     </row>
     <row r="109" spans="1:15" customHeight="1" ht="15.75">
       <c r="A109" s="7"/>
-      <c r="B109" s="44" t="s">
-[...6 lines deleted...]
-      <c r="G109" s="64"/>
+      <c r="B109" s="67"/>
+      <c r="C109" s="46">
+        <v>46310</v>
+      </c>
+      <c r="D109" s="46">
+        <v>46295</v>
+      </c>
+      <c r="E109" s="50"/>
+      <c r="F109" s="50"/>
+      <c r="G109" s="50"/>
       <c r="H109" s="45"/>
     </row>
     <row r="110" spans="1:15" customHeight="1" ht="15.75">
       <c r="A110" s="7"/>
-      <c r="B110" s="44" t="s">
-[...6 lines deleted...]
-      <c r="G110" s="64"/>
+      <c r="B110" s="67" t="s">
+        <v>134</v>
+      </c>
+      <c r="C110" s="47"/>
+      <c r="D110" s="47"/>
+      <c r="E110" s="50"/>
+      <c r="F110" s="50"/>
+      <c r="G110" s="50"/>
       <c r="H110" s="45"/>
     </row>
     <row r="111" spans="1:15" customHeight="1" ht="15.75">
-      <c r="A111" s="7"/>
-[...7 lines deleted...]
-      <c r="G111" s="64"/>
+      <c r="A111" s="48"/>
+      <c r="B111" s="67" t="s">
+        <v>135</v>
+      </c>
+      <c r="C111" s="49">
+        <v>1288.7162</v>
+      </c>
+      <c r="D111" s="49">
+        <v>1286.0892</v>
+      </c>
+      <c r="E111" s="50"/>
+      <c r="F111" s="50"/>
+      <c r="G111" s="50"/>
       <c r="H111" s="45"/>
     </row>
     <row r="112" spans="1:15" customHeight="1" ht="15.75">
-      <c r="A112" s="7"/>
-[...7 lines deleted...]
-      <c r="G112" s="64"/>
+      <c r="A112" s="48"/>
+      <c r="B112" s="67" t="s">
+        <v>136</v>
+      </c>
+      <c r="C112" s="49">
+        <v>1288.7162</v>
+      </c>
+      <c r="D112" s="49">
+        <v>1286.0892</v>
+      </c>
+      <c r="E112" s="50"/>
+      <c r="F112" s="50"/>
+      <c r="G112" s="50"/>
       <c r="H112" s="45"/>
     </row>
     <row r="113" spans="1:15" customHeight="1" ht="15.75">
-      <c r="A113" s="7"/>
-[...7 lines deleted...]
-      <c r="G113" s="7"/>
+      <c r="A113" s="48"/>
+      <c r="B113" s="67" t="s">
+        <v>137</v>
+      </c>
+      <c r="C113" s="49">
+        <v>1309.0458</v>
+      </c>
+      <c r="D113" s="49">
+        <v>1306.2622</v>
+      </c>
+      <c r="E113" s="50"/>
+      <c r="F113" s="50"/>
+      <c r="G113" s="50"/>
       <c r="H113" s="45"/>
     </row>
     <row r="114" spans="1:15" customHeight="1" ht="15.75">
-      <c r="A114" s="7"/>
-[...7 lines deleted...]
-      <c r="G114" s="64"/>
+      <c r="A114" s="48"/>
+      <c r="B114" s="67" t="s">
+        <v>138</v>
+      </c>
+      <c r="C114" s="49">
+        <v>1309.0459</v>
+      </c>
+      <c r="D114" s="49">
+        <v>1306.2621</v>
+      </c>
+      <c r="E114" s="50"/>
+      <c r="F114" s="50"/>
+      <c r="G114" s="50"/>
       <c r="H114" s="45"/>
     </row>
     <row r="115" spans="1:15" customHeight="1" ht="15.75">
       <c r="A115" s="7"/>
       <c r="B115" s="44" t="s">
-        <v>134</v>
-[...5 lines deleted...]
-      <c r="G115" s="64"/>
+        <v>139</v>
+      </c>
+      <c r="C115" s="50"/>
+      <c r="D115" s="50"/>
+      <c r="E115" s="50"/>
+      <c r="F115" s="50"/>
+      <c r="G115" s="50"/>
       <c r="H115" s="45"/>
     </row>
     <row r="116" spans="1:15" customHeight="1" ht="15.75">
       <c r="A116" s="7"/>
       <c r="B116" s="44" t="s">
-        <v>135</v>
-[...5 lines deleted...]
-      <c r="G116" s="64"/>
+        <v>140</v>
+      </c>
+      <c r="C116" s="50"/>
+      <c r="D116" s="50"/>
+      <c r="E116" s="50"/>
+      <c r="F116" s="50"/>
+      <c r="G116" s="50"/>
       <c r="H116" s="45"/>
     </row>
     <row r="117" spans="1:15" customHeight="1" ht="15.75">
       <c r="A117" s="7"/>
       <c r="B117" s="44" t="s">
-        <v>136</v>
-[...5 lines deleted...]
-      <c r="G117" s="64"/>
+        <v>141</v>
+      </c>
+      <c r="C117" s="50"/>
+      <c r="D117" s="50"/>
+      <c r="E117" s="50"/>
+      <c r="F117" s="50"/>
+      <c r="G117" s="50"/>
       <c r="H117" s="45"/>
     </row>
     <row r="118" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B118" s="72"/>
-[...31 lines deleted...]
-      <c r="B122" s="85" t="s">
+      <c r="A118" s="7"/>
+      <c r="B118" s="51" t="s">
         <v>142</v>
       </c>
-      <c r="C122" s="79"/>
-[...22 lines deleted...]
-      <c r="B126" s="9" t="s">
+      <c r="C118" s="50"/>
+      <c r="D118" s="50"/>
+      <c r="E118" s="50"/>
+      <c r="F118" s="50"/>
+      <c r="G118" s="50"/>
+      <c r="H118" s="45"/>
+    </row>
+    <row r="119" spans="1:15" customHeight="1" ht="15.75">
+      <c r="A119" s="7"/>
+      <c r="B119" s="44" t="s">
         <v>143</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B127" s="9" t="s">
+      <c r="C119" s="7"/>
+      <c r="D119" s="7"/>
+      <c r="E119" s="7"/>
+      <c r="F119" s="7"/>
+      <c r="G119" s="7"/>
+      <c r="H119" s="45"/>
+    </row>
+    <row r="120" spans="1:15" customHeight="1" ht="15.75">
+      <c r="A120" s="7"/>
+      <c r="B120" s="44" t="s">
         <v>144</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B128" s="9" t="s">
+      <c r="C120" s="50"/>
+      <c r="D120" s="50"/>
+      <c r="E120" s="50"/>
+      <c r="F120" s="50"/>
+      <c r="G120" s="50"/>
+      <c r="H120" s="45"/>
+    </row>
+    <row r="121" spans="1:15" customHeight="1" ht="15.75">
+      <c r="A121" s="7"/>
+      <c r="B121" s="44" t="s">
         <v>145</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B130" s="81" t="s">
+      <c r="C121" s="50"/>
+      <c r="D121" s="50"/>
+      <c r="E121" s="50"/>
+      <c r="F121" s="50"/>
+      <c r="G121" s="50"/>
+      <c r="H121" s="45"/>
+    </row>
+    <row r="122" spans="1:15" customHeight="1" ht="15.75">
+      <c r="A122" s="7"/>
+      <c r="B122" s="44" t="s">
         <v>146</v>
       </c>
-      <c r="C130" s="82"/>
-[...4 lines deleted...]
-      <c r="B131" s="54" t="s">
+      <c r="C122" s="50"/>
+      <c r="D122" s="50"/>
+      <c r="E122" s="50"/>
+      <c r="F122" s="50"/>
+      <c r="G122" s="50"/>
+      <c r="H122" s="45"/>
+    </row>
+    <row r="123" spans="1:15" customHeight="1" ht="15.75">
+      <c r="A123" s="7"/>
+      <c r="B123" s="44" t="s">
         <v>147</v>
       </c>
-      <c r="C131" s="83" t="s">
+      <c r="C123" s="50"/>
+      <c r="D123" s="50"/>
+      <c r="E123" s="50"/>
+      <c r="F123" s="50"/>
+      <c r="G123" s="50"/>
+      <c r="H123" s="45"/>
+    </row>
+    <row r="125" spans="1:15" customHeight="1" ht="15.75"/>
+    <row r="126" spans="1:15" customHeight="1" ht="39.75">
+      <c r="B126" s="52" t="s">
         <v>148</v>
       </c>
-      <c r="D131" s="83" t="s">
+      <c r="C126" s="53" t="s">
         <v>149</v>
       </c>
-      <c r="E131" s="83" t="s">
+      <c r="D126" s="53" t="s">
         <v>150</v>
       </c>
+      <c r="E126" s="2"/>
+    </row>
+    <row r="127" spans="1:15" customHeight="1" ht="39.75">
+      <c r="B127" s="69" t="s">
+        <v>151</v>
+      </c>
+      <c r="C127" s="76"/>
+      <c r="D127" s="70" t="s">
+        <v>152</v>
+      </c>
+      <c r="E127" s="2"/>
+    </row>
+    <row r="128" spans="1:15" customHeight="1" ht="39.75">
+      <c r="B128" s="83" t="s">
+        <v>153</v>
+      </c>
+      <c r="C128" s="77"/>
+      <c r="D128" s="85"/>
+      <c r="E128" s="2"/>
+    </row>
+    <row r="129" spans="1:15" customHeight="1" ht="39.75">
+      <c r="B129" s="83"/>
+      <c r="C129" s="77"/>
+      <c r="D129" s="85"/>
+      <c r="E129" s="2"/>
+    </row>
+    <row r="130" spans="1:15" customHeight="1" ht="39.75">
+      <c r="B130" s="83"/>
+      <c r="C130" s="77"/>
+      <c r="D130" s="85"/>
+      <c r="E130" s="2"/>
+    </row>
+    <row r="131" spans="1:15" customHeight="1" ht="39.75">
+      <c r="B131" s="84"/>
+      <c r="C131" s="78"/>
+      <c r="D131" s="86"/>
+      <c r="E131" s="2"/>
     </row>
     <row r="132" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B132" s="54" t="s">
-[...4 lines deleted...]
-      <c r="E132" s="84"/>
+      <c r="B132" s="9" t="s">
+        <v>154</v>
+      </c>
     </row>
     <row r="133" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B133" s="54" t="s">
-[...6 lines deleted...]
-      <c r="E133" s="53"/>
+      <c r="B133" s="9" t="s">
+        <v>155</v>
+      </c>
     </row>
     <row r="134" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B134" s="54" t="s">
-[...12 lines deleted...]
-      <c r="E135" s="53"/>
+      <c r="B134" s="9" t="s">
+        <v>156</v>
+      </c>
     </row>
     <row r="136" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B136" s="11" t="s">
-[...6 lines deleted...]
-    <row r="137" spans="1:15" customHeight="1" ht="15.75"/>
+      <c r="B136" s="79" t="s">
+        <v>157</v>
+      </c>
+      <c r="C136" s="80"/>
+      <c r="D136" s="80"/>
+      <c r="E136" s="80"/>
+    </row>
+    <row r="137" spans="1:15" customHeight="1" ht="30">
+      <c r="B137" s="55" t="s">
+        <v>158</v>
+      </c>
+      <c r="C137" s="81" t="s">
+        <v>159</v>
+      </c>
+      <c r="D137" s="81" t="s">
+        <v>160</v>
+      </c>
+      <c r="E137" s="81" t="s">
+        <v>161</v>
+      </c>
+    </row>
     <row r="138" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B138" s="58"/>
-[...2 lines deleted...]
-      </c>
+      <c r="B138" s="55" t="s">
+        <v>162</v>
+      </c>
+      <c r="C138" s="82"/>
+      <c r="D138" s="82"/>
+      <c r="E138" s="82"/>
     </row>
     <row r="139" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B139" s="60" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B139" s="55" t="s">
+        <v>163</v>
+      </c>
+      <c r="C139" s="56"/>
+      <c r="D139" s="71" t="s">
+        <v>164</v>
+      </c>
+      <c r="E139" s="54"/>
     </row>
     <row r="140" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B140" s="60" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B140" s="55" t="s">
+        <v>165</v>
+      </c>
+      <c r="C140" s="54"/>
+      <c r="D140" s="72"/>
+      <c r="E140" s="54"/>
     </row>
     <row r="141" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B141" s="60" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B141" s="55" t="s">
+        <v>166</v>
+      </c>
+      <c r="C141" s="54"/>
+      <c r="D141" s="73"/>
+      <c r="E141" s="54"/>
     </row>
     <row r="142" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B142" s="60" t="s">
-[...13 lines deleted...]
-    </row>
+      <c r="B142" s="11" t="s">
+        <v>167</v>
+      </c>
+      <c r="C142" s="58"/>
+      <c r="D142" s="57"/>
+      <c r="E142" s="57"/>
+    </row>
+    <row r="143" spans="1:15" customHeight="1" ht="15.75"/>
     <row r="144" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B144" s="60" t="s">
-[...3 lines deleted...]
-        <v>167</v>
+      <c r="B144" s="59"/>
+      <c r="C144" s="60" t="s">
+        <v>168</v>
       </c>
     </row>
     <row r="145" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B145" s="76" t="s">
-[...2 lines deleted...]
-      <c r="C145" s="77"/>
+      <c r="B145" s="61" t="s">
+        <v>169</v>
+      </c>
+      <c r="C145" s="68" t="s">
+        <v>170</v>
+      </c>
     </row>
     <row r="146" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B146" s="76" t="s">
-[...2 lines deleted...]
-      <c r="C146" s="77"/>
+      <c r="B146" s="61" t="s">
+        <v>171</v>
+      </c>
+      <c r="C146" s="62" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="147" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B147" s="61" t="s">
+        <v>173</v>
+      </c>
+      <c r="C147" s="63">
+        <v>7.04</v>
+      </c>
+    </row>
+    <row r="148" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B148" s="61" t="s">
+        <v>174</v>
+      </c>
+      <c r="C148" s="63" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="149" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B149" s="61" t="s">
+        <v>176</v>
+      </c>
+      <c r="C149" s="63" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="150" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B150" s="61" t="s">
+        <v>177</v>
+      </c>
+      <c r="C150" s="63" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="151" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B151" s="74" t="s">
+        <v>179</v>
+      </c>
+      <c r="C151" s="75"/>
+    </row>
+    <row r="152" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B152" s="74" t="s">
+        <v>180</v>
+      </c>
+      <c r="C152" s="75"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
-    <mergeCell ref="B145:C145"/>
-[...7 lines deleted...]
-    <mergeCell ref="E131:E132"/>
+    <mergeCell ref="B151:C151"/>
+    <mergeCell ref="B152:C152"/>
+    <mergeCell ref="C127:C131"/>
+    <mergeCell ref="B128:B131"/>
+    <mergeCell ref="D128:D131"/>
+    <mergeCell ref="B136:E136"/>
+    <mergeCell ref="C137:C138"/>
+    <mergeCell ref="D137:D138"/>
+    <mergeCell ref="E137:E138"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G1" location="'Sheet1'!A1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader>&amp;L&amp;"Arial"&amp;9&amp;K0078D7 INTERNAL&amp;1#_x000D_</oddHeader>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>