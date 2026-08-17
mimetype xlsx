--- v0 (2026-07-28)
+++ v1 (2026-08-17)
@@ -9,226 +9,226 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LDSTDF" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LDGETF'!$J$68:$N$83</definedName>
+    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LDGETF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LDGSEC'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LDINPF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LDMIPF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LDMNMF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LDONTF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LDSAPF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LDSTDF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="1">'LDUSTF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="2">'LLIQDF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL">'LDBOND'!$J$68:$N$84</definedName>
-    <definedName name="JPM_Footer_disp" localSheetId="0">'LDGETF'!$J$73:$N$83</definedName>
+    <definedName name="JPM_Footer_disp" localSheetId="0">'LDGETF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LDGSEC'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LDINPF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LDMIPF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LDMNMF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LDONTF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LDSAPF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LDSTDF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="1">'LDUSTF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="2">'LLIQDF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp">'LDBOND'!$J$74:$N$84</definedName>
-    <definedName name="JPM_Footer_disp12" localSheetId="0">'LDGETF'!$J$68:$N$85</definedName>
+    <definedName name="JPM_Footer_disp12" localSheetId="0">'LDGETF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LDGSEC'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LDINPF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LDMIPF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LDMNMF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LDONTF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LDSAPF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LDSTDF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="1">'LDUSTF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="2">'LLIQDF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12">'LDBOND'!$J$68:$N$86</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
   <si>
     <t>LIC MF SHORT DURATION FUND</t>
   </si>
   <si>
     <t>Index</t>
   </si>
   <si>
-    <t>Fortnightly Portfolio Statement as on July 15,2026</t>
+    <t>Monthly Portfolio Statement as on July 31,2026</t>
   </si>
   <si>
     <t>Name of the Instrument</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>Industry / Rating</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Market/Fair Value (Rounded, Rs. In Lacs)</t>
   </si>
   <si>
     <t>Rounded, % to Net Assets</t>
   </si>
   <si>
     <t>Yield</t>
   </si>
   <si>
     <t>Debt Instruments</t>
   </si>
   <si>
     <t>(a)Listed / Awaiting listing on stock Exchanges</t>
   </si>
   <si>
     <t>7.49% National Highways Authority of India **</t>
   </si>
   <si>
     <t>INE906B07HG7</t>
   </si>
   <si>
     <t>CRISIL AAA</t>
   </si>
   <si>
     <t>7.48% National Bk for Agriculture &amp; Rural Dev.</t>
   </si>
   <si>
     <t>INE261F08EO7</t>
   </si>
   <si>
-    <t>7.34% Small Industries Development Bk of India</t>
+    <t>7.34% Small Industries Development Bk of India **</t>
   </si>
   <si>
     <t>INE556F08KS8</t>
   </si>
   <si>
-    <t>7.65% GIC Housing Finance Ltd. **</t>
-[...2 lines deleted...]
-    <t>INE289B07123</t>
+    <t>7.45% Bharti Telecom Ltd. **</t>
+  </si>
+  <si>
+    <t>INE403D08280</t>
+  </si>
+  <si>
+    <t>6.36% Government of India</t>
+  </si>
+  <si>
+    <t>IN0020250141</t>
+  </si>
+  <si>
+    <t>SOVEREIGN</t>
+  </si>
+  <si>
+    <t>8.95% 360 One Prime Ltd. **</t>
+  </si>
+  <si>
+    <t>INE248U07FW5</t>
+  </si>
+  <si>
+    <t>ICRA AA</t>
+  </si>
+  <si>
+    <t>6.78% State Government of Maharashtra</t>
+  </si>
+  <si>
+    <t>IN2220210073</t>
+  </si>
+  <si>
+    <t>6.61% Power Finance Corporation Ltd. **</t>
+  </si>
+  <si>
+    <t>INE134E08NS1</t>
+  </si>
+  <si>
+    <t>8.14% Nuclear Power Corporation **</t>
+  </si>
+  <si>
+    <t>INE206D08303</t>
+  </si>
+  <si>
+    <t>8.13% Nuclear Power Corporation **</t>
+  </si>
+  <si>
+    <t>INE206D08378</t>
+  </si>
+  <si>
+    <t>8.1% Aditya Birla Housing Finance Ltd. **</t>
+  </si>
+  <si>
+    <t>INE831R07359</t>
+  </si>
+  <si>
+    <t>ICRA AAA</t>
+  </si>
+  <si>
+    <t>7.37% Indian Railway Finance Corporation Ltd. **</t>
+  </si>
+  <si>
+    <t>INE053F08411</t>
+  </si>
+  <si>
+    <t>6.94% Government of India</t>
+  </si>
+  <si>
+    <t>IN0020260025</t>
+  </si>
+  <si>
+    <t>8.15% GIC Housing Finance Ltd.</t>
+  </si>
+  <si>
+    <t>INE289B07149</t>
   </si>
   <si>
     <t>CRISIL AA+</t>
   </si>
   <si>
-    <t>7.45% Bharti Telecom Ltd. **</t>
-[...67 lines deleted...]
-  <si>
     <t>Government of India</t>
   </si>
   <si>
     <t>IN000430C032</t>
   </si>
   <si>
     <t>Sub Total</t>
   </si>
   <si>
     <t>(b)Privately Placed/Unlisted</t>
   </si>
   <si>
     <t>NIL</t>
   </si>
   <si>
     <t>(c)Securitised Debt Instruments</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>Others</t>
   </si>
   <si>
     <t>Investment in Mutual fund</t>
@@ -236,114 +236,114 @@
   <si>
     <t>SBI CDMDF--A2</t>
   </si>
   <si>
     <t>INF0RQ622028</t>
   </si>
   <si>
     <t>Treps / Reverse Repo</t>
   </si>
   <si>
     <t>Treps</t>
   </si>
   <si>
     <t>Net Receivables / (Payables)</t>
   </si>
   <si>
     <t>GRAND TOTAL</t>
   </si>
   <si>
     <t>**  Non Traded Security</t>
   </si>
   <si>
     <t>i) Securities in default beyond its maturity date: Nil</t>
   </si>
   <si>
-    <t>ii) Total value and percentage of illiquid equity shares as on July 15, 2026: Nil</t>
+    <t>ii) Total value and percentage of illiquid equity shares as on July 31, 2026: Nil</t>
   </si>
   <si>
     <t>iii)</t>
   </si>
   <si>
     <t>NAV</t>
   </si>
   <si>
     <t>Regular Plan - Growth Option</t>
   </si>
   <si>
     <t>Regular Plan - IDCW Option</t>
   </si>
   <si>
     <t>Regular Plan - Weekly IDCW Option</t>
   </si>
   <si>
     <t>Regular Plan - Monthly IDCW Option</t>
   </si>
   <si>
     <t>Direct Plan - Growth Option</t>
   </si>
   <si>
     <t>Direct Plan - IDCW Option</t>
   </si>
   <si>
     <t>Direct Plan - Weekly IDCW Option</t>
   </si>
   <si>
     <t>Direct Plan - Monthly IDCW Option</t>
   </si>
   <si>
-    <t>iv) Dividend declared during the month July 15, 2026 under the IDCW Option of the Scheme is as follows:</t>
+    <t>iv) Dividend declared during the month July 31, 2026 under the IDCW Option of the Scheme is as follows:</t>
   </si>
   <si>
     <t>Option</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Rate of dividend per unit</t>
   </si>
   <si>
     <t>Individual/ HUF</t>
   </si>
   <si>
     <t>Jul-2026</t>
   </si>
   <si>
-    <t>v) No bonus declared during the period ended July 15, 2026.</t>
-[...11 lines deleted...]
-    <t>ix) Funds parked in short term deposit as on July 15, 2026: Nil</t>
+    <t>v) No bonus declared during the period ended July 31, 2026.</t>
+  </si>
+  <si>
+    <t>vi) Total outstanding exposure in derivative instruments as on July 31, 2026 is Nil.</t>
+  </si>
+  <si>
+    <t>vii) Total market value of investments in Foreign Securities/ American Depositary Receipts/ Global Depositary Receipts/ Overseas ETFs as at July 31, 2026 is Nil.</t>
+  </si>
+  <si>
+    <t>viii) Average maturity period: 2.57 Years</t>
+  </si>
+  <si>
+    <t>ix) Funds parked in short term deposit as on July 31, 2026: Nil</t>
   </si>
   <si>
     <t>x) The details of repo transactions of the scheme in corporate debt securities: Nil</t>
   </si>
   <si>
     <t>The product is suitable for investors who are seeking*</t>
   </si>
   <si>
     <t>Scheme Riskometer#</t>
   </si>
   <si>
     <t>Benchmark Riskometer (as 
 applicable) #</t>
   </si>
   <si>
     <t>•Generation of reasonable returns over short to medium term.</t>
   </si>
   <si>
     <t>As per AMFI Tier I Benchmark i . e . CRISIL Short 
 Duration Debt A-II Index</t>
   </si>
   <si>
     <t>•Investment in Debt securities and money market instruments.</t>
   </si>
   <si>
@@ -385,63 +385,63 @@
   <si>
     <t>Relatively High (Class III)</t>
   </si>
   <si>
     <t>*B-II - A Moderate Interest Rate Risk and Moderate Credit Risk.</t>
   </si>
   <si>
     <t>Portfolio Information</t>
   </si>
   <si>
     <t>Scheme Name :</t>
   </si>
   <si>
     <t>Description (if any)</t>
   </si>
   <si>
     <t>Short Duration Fund</t>
   </si>
   <si>
     <t>Annualised Portfolio YTM* :</t>
   </si>
   <si>
     <t>Macaulay Duration</t>
   </si>
   <si>
-    <t>2.66 Years</t>
+    <t>2.31 Years</t>
   </si>
   <si>
     <t>Residual Maturity</t>
   </si>
   <si>
-    <t>3.01 Years</t>
+    <t>2.57 Years</t>
   </si>
   <si>
     <t xml:space="preserve">As on (Date) </t>
   </si>
   <si>
-    <t>15 July 2026</t>
+    <t>31 July 2026</t>
   </si>
   <si>
     <t>* in case of semi annual YTM, it will be annualised</t>
   </si>
   <si>
     <t>As the Regular and Direct plans have a common portfolio, the Portfolio yield given above is at the Scheme level</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="8">
     <numFmt numFmtId="164" formatCode="#,##0.000"/>
     <numFmt numFmtId="165" formatCode="#,##0.00_);\(##,##0\)"/>
     <numFmt numFmtId="166" formatCode="#,##0.00_);\(##,##0.00\)"/>
     <numFmt numFmtId="167" formatCode="0.00%_);\(0.00%\)"/>
     <numFmt numFmtId="168" formatCode="[$-1009]mmmm\ d\,\ yyyy;@"/>
     <numFmt numFmtId="169" formatCode="#,##0.0000"/>
     <numFmt numFmtId="170" formatCode="[$-409]mmm/yy;@"/>
     <numFmt numFmtId="171" formatCode="0.0000"/>
   </numFmts>
   <fonts count="10">
     <font>
       <b val="0"/>
@@ -538,51 +538,51 @@
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF2E75B6"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD8D8D8"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="25">
+  <borders count="22">
     <border/>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
@@ -718,96 +718,75 @@
       </bottom>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
-    </border>
-[...19 lines deleted...]
-      </bottom>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="93">
+  <cellXfs count="87">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
@@ -875,272 +854,254 @@
     </xf>
     <xf xfId="0" fontId="2" numFmtId="164" fillId="2" borderId="6" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="4" fillId="2" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="10" fillId="2" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="10" fillId="2" borderId="6" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="4" fillId="2" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="10" fillId="2" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="164" fillId="2" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="1" numFmtId="166" fillId="2" borderId="6" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0">
-[...4 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="164" fillId="2" borderId="7" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="4" fillId="2" borderId="7" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="10" fillId="2" borderId="7" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="10" fillId="2" borderId="7" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="8" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="9" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="10" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="11" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="12" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" quotePrefix="1" numFmtId="168" fillId="2" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="169" fillId="2" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="11" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="13" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" readingOrder="1"/>
+    </xf>
+    <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="14" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" readingOrder="1"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="14" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3" readingOrder="1"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="15" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false" readingOrder="1"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="7" numFmtId="0" fillId="2" borderId="13" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="8" numFmtId="0" fillId="2" borderId="16" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="8" numFmtId="0" fillId="2" borderId="17" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="9" numFmtId="0" fillId="2" borderId="18" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="7" numFmtId="4" fillId="2" borderId="18" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="9" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="19" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3" readingOrder="1"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="7" numFmtId="0" fillId="2" borderId="18" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
     <xf xfId="0" fontId="1" numFmtId="170" fillId="2" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="171" fillId="2" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="11" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...26 lines deleted...]
-    <xf xfId="0" fontId="7" numFmtId="0" fillId="2" borderId="13" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="4" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false" readingOrder="1"/>
+    </xf>
+    <xf xfId="0" fontId="8" numFmtId="0" fillId="2" borderId="20" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="8" numFmtId="0" fillId="2" borderId="16" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="8" numFmtId="0" fillId="2" borderId="17" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...40 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="14" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="24" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="21" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="17" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="24" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="21" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false" indent="3" readingOrder="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="17" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false" indent="3" readingOrder="1"/>
     </xf>
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="24" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="21" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3" readingOrder="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="17" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3" readingOrder="1"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="5" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image117.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image318.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>76</xdr:row>
+      <xdr:row>77</xdr:row>
       <xdr:rowOff>504825</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2609850" cy="1962150"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>371475</xdr:colOff>
-      <xdr:row>77</xdr:row>
+      <xdr:row>78</xdr:row>
       <xdr:rowOff>85725</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2628900" cy="1866900"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 2" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -1419,53 +1380,53 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O102"/>
+  <dimension ref="A1:O103"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
+    <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="true" defaultRowHeight="15.75" defaultColWidth="9.140625" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.5703125" customWidth="true" style="1"/>
     <col min="2" max="2" width="65.5703125" customWidth="true" style="8"/>
     <col min="3" max="3" width="45.5703125" customWidth="true" style="8"/>
     <col min="4" max="4" width="45.5703125" customWidth="true" style="8"/>
     <col min="5" max="5" width="45.5703125" customWidth="true" style="1"/>
     <col min="6" max="6" width="16.42578125" customWidth="true" style="1"/>
     <col min="7" max="7" width="15.28515625" customWidth="true" style="7"/>
     <col min="8" max="8" width="5.42578125" customWidth="true" style="9"/>
     <col min="9" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="10.7109375" customWidth="true" style="1"/>
     <col min="11" max="11" width="10.42578125" customWidth="true" style="1"/>
     <col min="12" max="12" width="14.42578125" customWidth="true" style="1"/>
     <col min="13" max="13" width="15.28515625" customWidth="true" style="1"/>
     <col min="14" max="14" width="12.5703125" customWidth="true" style="1"/>
     <col min="15" max="15" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" customHeight="1" ht="15.75">
       <c r="B1" s="4" t="s">
         <v>0</v>
@@ -1543,393 +1504,393 @@
     <row r="7" spans="1:15" customHeight="1" ht="15.75">
       <c r="B7" s="23" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="24"/>
       <c r="D7" s="24"/>
       <c r="E7" s="25"/>
       <c r="F7" s="26"/>
       <c r="G7" s="27"/>
       <c r="H7" s="28"/>
     </row>
     <row r="8" spans="1:15" customHeight="1" ht="15.75">
       <c r="B8" s="24" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="24" t="s">
         <v>13</v>
       </c>
       <c r="D8" s="24" t="s">
         <v>14</v>
       </c>
       <c r="E8" s="25">
         <v>100</v>
       </c>
       <c r="F8" s="26">
-        <v>1080.92</v>
+        <v>1085.12</v>
       </c>
       <c r="G8" s="27">
-        <v>0.0832</v>
+        <v>0.0846</v>
       </c>
       <c r="H8" s="28">
-        <v>0.07135</v>
+        <v>0.071</v>
       </c>
     </row>
     <row r="9" spans="1:15" customHeight="1" ht="15.75">
       <c r="B9" s="24" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D9" s="24" t="s">
         <v>14</v>
       </c>
       <c r="E9" s="25">
         <v>1000</v>
       </c>
       <c r="F9" s="26">
-        <v>1062.5</v>
+        <v>1066.24</v>
       </c>
       <c r="G9" s="27">
-        <v>0.0818</v>
+        <v>0.0832</v>
       </c>
       <c r="H9" s="28">
-        <v>0.0745</v>
+        <v>0.0743</v>
       </c>
     </row>
     <row r="10" spans="1:15" customHeight="1" ht="15.75">
       <c r="B10" s="24" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="24" t="s">
         <v>18</v>
       </c>
       <c r="D10" s="24" t="s">
         <v>14</v>
       </c>
       <c r="E10" s="25">
         <v>1000</v>
       </c>
       <c r="F10" s="26">
-        <v>1056.5</v>
+        <v>1059.5</v>
       </c>
       <c r="G10" s="27">
-        <v>0.0813</v>
+        <v>0.0826</v>
       </c>
       <c r="H10" s="28">
-        <v>0.0745</v>
+        <v>0.07465</v>
       </c>
     </row>
     <row r="11" spans="1:15" customHeight="1" ht="15.75">
       <c r="B11" s="24" t="s">
         <v>19</v>
       </c>
       <c r="C11" s="24" t="s">
         <v>20</v>
       </c>
       <c r="D11" s="24" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="E11" s="25">
         <v>1000</v>
       </c>
       <c r="F11" s="26">
-        <v>1051.07</v>
+        <v>1033.25</v>
       </c>
       <c r="G11" s="27">
-        <v>0.0809</v>
+        <v>0.0806</v>
       </c>
       <c r="H11" s="28">
-        <v>0.077637</v>
+        <v>0.08065</v>
       </c>
     </row>
     <row r="12" spans="1:15" customHeight="1" ht="15.75">
       <c r="B12" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="C12" s="24" t="s">
         <v>22</v>
       </c>
-      <c r="C12" s="24" t="s">
+      <c r="D12" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="D12" s="24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E12" s="25">
-        <v>1000</v>
+        <v>1000000</v>
       </c>
       <c r="F12" s="26">
-        <v>1028.37</v>
+        <v>1025.72</v>
       </c>
       <c r="G12" s="27">
-        <v>0.0791</v>
+        <v>0.08</v>
       </c>
       <c r="H12" s="28">
-        <v>0.0813</v>
+        <v>0.065513</v>
       </c>
     </row>
     <row r="13" spans="1:15" customHeight="1" ht="15.75">
       <c r="B13" s="24" t="s">
         <v>24</v>
       </c>
       <c r="C13" s="24" t="s">
         <v>25</v>
       </c>
       <c r="D13" s="24" t="s">
         <v>26</v>
       </c>
       <c r="E13" s="25">
-        <v>1000000</v>
+        <v>1000</v>
       </c>
       <c r="F13" s="26">
-        <v>1024.11</v>
+        <v>1015.47</v>
       </c>
       <c r="G13" s="27">
-        <v>0.0788</v>
+        <v>0.0792</v>
       </c>
       <c r="H13" s="28">
-        <v>0.068894</v>
+        <v>0.0861</v>
       </c>
     </row>
     <row r="14" spans="1:15" customHeight="1" ht="15.75">
       <c r="B14" s="24" t="s">
         <v>27</v>
       </c>
       <c r="C14" s="24" t="s">
         <v>28</v>
       </c>
       <c r="D14" s="24" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="E14" s="25">
         <v>1000000</v>
       </c>
       <c r="F14" s="26">
-        <v>1022.6</v>
+        <v>1003.52</v>
       </c>
       <c r="G14" s="27">
-        <v>0.0787</v>
+        <v>0.0783</v>
       </c>
       <c r="H14" s="28">
-        <v>0.065621</v>
+        <v>0.0712</v>
       </c>
     </row>
     <row r="15" spans="1:15" customHeight="1" ht="15.75">
       <c r="B15" s="24" t="s">
         <v>29</v>
       </c>
       <c r="C15" s="24" t="s">
         <v>30</v>
       </c>
       <c r="D15" s="24" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="E15" s="25">
         <v>1000</v>
       </c>
       <c r="F15" s="26">
-        <v>1012.59</v>
+        <v>1000.38</v>
       </c>
       <c r="G15" s="27">
-        <v>0.0779</v>
+        <v>0.078</v>
       </c>
       <c r="H15" s="28">
-        <v>0.085278</v>
+        <v>0.073125</v>
       </c>
     </row>
     <row r="16" spans="1:15" customHeight="1" ht="15.75">
       <c r="B16" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="C16" s="24" t="s">
         <v>32</v>
       </c>
-      <c r="C16" s="24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D16" s="24" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="E16" s="25">
-        <v>1000000</v>
+        <v>50</v>
       </c>
       <c r="F16" s="26">
-        <v>1000.51</v>
+        <v>529.85</v>
       </c>
       <c r="G16" s="27">
-        <v>0.077</v>
+        <v>0.0413</v>
       </c>
       <c r="H16" s="28">
-        <v>0.071237</v>
+        <v>0.072821</v>
       </c>
     </row>
     <row r="17" spans="1:15" customHeight="1" ht="15.75">
       <c r="B17" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="C17" s="24" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="D17" s="24" t="s">
         <v>14</v>
       </c>
       <c r="E17" s="25">
-        <v>1000</v>
+        <v>50</v>
       </c>
       <c r="F17" s="26">
-        <v>997.72</v>
+        <v>521.67</v>
       </c>
       <c r="G17" s="27">
-        <v>0.0768</v>
+        <v>0.0407</v>
       </c>
       <c r="H17" s="28">
-        <v>0.072881</v>
+        <v>0.072232</v>
       </c>
     </row>
     <row r="18" spans="1:15" customHeight="1" ht="15.75">
       <c r="B18" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="C18" s="24" t="s">
         <v>36</v>
       </c>
-      <c r="C18" s="24" t="s">
+      <c r="D18" s="24" t="s">
         <v>37</v>
       </c>
-      <c r="D18" s="24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E18" s="25">
-        <v>50</v>
+        <v>500</v>
       </c>
       <c r="F18" s="26">
-        <v>528.29</v>
+        <v>513.7</v>
       </c>
       <c r="G18" s="27">
-        <v>0.0407</v>
+        <v>0.0401</v>
       </c>
       <c r="H18" s="28">
-        <v>0.072772</v>
+        <v>0.076888</v>
       </c>
     </row>
     <row r="19" spans="1:15" customHeight="1" ht="15.75">
       <c r="B19" s="24" t="s">
         <v>38</v>
       </c>
       <c r="C19" s="24" t="s">
         <v>39</v>
       </c>
       <c r="D19" s="24" t="s">
         <v>14</v>
       </c>
       <c r="E19" s="25">
-        <v>50</v>
+        <v>500</v>
       </c>
       <c r="F19" s="26">
-        <v>519.78</v>
+        <v>513.07</v>
       </c>
       <c r="G19" s="27">
         <v>0.04</v>
       </c>
       <c r="H19" s="28">
-        <v>0.072624</v>
+        <v>0.072</v>
       </c>
     </row>
     <row r="20" spans="1:15" customHeight="1" ht="15.75">
       <c r="B20" s="24" t="s">
         <v>40</v>
       </c>
       <c r="C20" s="24" t="s">
         <v>41</v>
       </c>
       <c r="D20" s="24" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="E20" s="25">
-        <v>500</v>
+        <v>500000</v>
       </c>
       <c r="F20" s="26">
-        <v>511.69</v>
+        <v>511.56</v>
       </c>
       <c r="G20" s="27">
-        <v>0.0394</v>
+        <v>0.0399</v>
       </c>
       <c r="H20" s="28">
-        <v>0.071867</v>
+        <v>0.069454</v>
       </c>
     </row>
     <row r="21" spans="1:15" customHeight="1" ht="15.75">
       <c r="B21" s="24" t="s">
         <v>42</v>
       </c>
       <c r="C21" s="24" t="s">
         <v>43</v>
       </c>
       <c r="D21" s="24" t="s">
         <v>44</v>
       </c>
       <c r="E21" s="25">
         <v>500</v>
       </c>
       <c r="F21" s="26">
-        <v>511.21</v>
+        <v>500.37</v>
       </c>
       <c r="G21" s="27">
-        <v>0.0393</v>
+        <v>0.039</v>
       </c>
       <c r="H21" s="28">
-        <v>0.0779</v>
+        <v>0.082</v>
       </c>
     </row>
     <row r="22" spans="1:15" customHeight="1" ht="15.75">
       <c r="B22" s="24" t="s">
         <v>45</v>
       </c>
       <c r="C22" s="24" t="s">
         <v>46</v>
       </c>
       <c r="D22" s="24" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="E22" s="25">
         <v>41400</v>
       </c>
       <c r="F22" s="26">
-        <v>32.37</v>
+        <v>32.43</v>
       </c>
       <c r="G22" s="27">
         <v>0.0025</v>
       </c>
       <c r="H22" s="28">
-        <v>0.067531</v>
+        <v>0.067783</v>
       </c>
     </row>
     <row r="23" spans="1:15" customHeight="1" ht="15.75">
       <c r="B23" s="23" t="s">
         <v>47</v>
       </c>
       <c r="C23" s="23"/>
       <c r="D23" s="23"/>
       <c r="E23" s="29"/>
       <c r="F23" s="30">
-        <v>12440.23</v>
+        <v>11411.85</v>
       </c>
       <c r="G23" s="31">
-        <v>0.9574</v>
+        <v>0.89</v>
       </c>
       <c r="H23" s="32"/>
     </row>
     <row r="24" spans="1:15" customHeight="1" ht="15.75">
       <c r="B24" s="24"/>
       <c r="C24" s="24"/>
       <c r="D24" s="24"/>
       <c r="E24" s="25"/>
       <c r="F24" s="26"/>
       <c r="G24" s="27"/>
       <c r="H24" s="28"/>
     </row>
     <row r="25" spans="1:15" customHeight="1" ht="15.75">
       <c r="B25" s="23" t="s">
         <v>48</v>
       </c>
       <c r="C25" s="24"/>
       <c r="D25" s="24"/>
       <c r="E25" s="25"/>
       <c r="F25" s="26"/>
       <c r="G25" s="27"/>
       <c r="H25" s="28"/>
     </row>
     <row r="26" spans="1:15" customHeight="1" ht="15.75">
       <c r="B26" s="23" t="s">
@@ -1976,54 +1937,54 @@
       <c r="F29" s="33" t="s">
         <v>49</v>
       </c>
       <c r="G29" s="34" t="s">
         <v>49</v>
       </c>
       <c r="H29" s="28"/>
     </row>
     <row r="30" spans="1:15" customHeight="1" ht="15.75">
       <c r="B30" s="24"/>
       <c r="C30" s="24"/>
       <c r="D30" s="24"/>
       <c r="E30" s="25"/>
       <c r="F30" s="26"/>
       <c r="G30" s="27"/>
       <c r="H30" s="28"/>
     </row>
     <row r="31" spans="1:15" customHeight="1" ht="15.75">
       <c r="B31" s="35" t="s">
         <v>51</v>
       </c>
       <c r="C31" s="35"/>
       <c r="D31" s="35"/>
       <c r="E31" s="36"/>
       <c r="F31" s="30">
-        <v>12440.23</v>
+        <v>11411.85</v>
       </c>
       <c r="G31" s="31">
-        <v>0.9573</v>
+        <v>0.8902</v>
       </c>
       <c r="H31" s="32"/>
     </row>
     <row r="32" spans="1:15" customHeight="1" ht="15.75">
       <c r="B32" s="24"/>
       <c r="C32" s="24"/>
       <c r="D32" s="24"/>
       <c r="E32" s="25"/>
       <c r="F32" s="26"/>
       <c r="G32" s="27"/>
       <c r="H32" s="28"/>
     </row>
     <row r="33" spans="1:15" customHeight="1" ht="15.75">
       <c r="B33" s="24"/>
       <c r="C33" s="24"/>
       <c r="D33" s="24"/>
       <c r="E33" s="25"/>
       <c r="F33" s="26"/>
       <c r="G33" s="27"/>
       <c r="H33" s="28"/>
     </row>
     <row r="34" spans="1:15" customHeight="1" ht="15.75">
       <c r="B34" s="23" t="s">
         <v>52</v>
       </c>
@@ -2035,774 +1996,793 @@
       <c r="H34" s="28"/>
     </row>
     <row r="35" spans="1:15" customHeight="1" ht="15.75">
       <c r="B35" s="23" t="s">
         <v>53</v>
       </c>
       <c r="C35" s="24"/>
       <c r="D35" s="24"/>
       <c r="E35" s="25"/>
       <c r="F35" s="26"/>
       <c r="G35" s="27"/>
       <c r="H35" s="28"/>
     </row>
     <row r="36" spans="1:15" customHeight="1" ht="15.75">
       <c r="B36" s="24" t="s">
         <v>54</v>
       </c>
       <c r="C36" s="24" t="s">
         <v>55</v>
       </c>
       <c r="D36" s="24"/>
       <c r="E36" s="25">
         <v>617.774</v>
       </c>
       <c r="F36" s="26">
-        <v>73.47</v>
+        <v>73.64</v>
       </c>
       <c r="G36" s="27">
         <v>0.0057</v>
       </c>
       <c r="H36" s="28"/>
     </row>
     <row r="37" spans="1:15" customHeight="1" ht="15.75">
       <c r="B37" s="24"/>
       <c r="C37" s="24"/>
       <c r="D37" s="24"/>
       <c r="E37" s="25"/>
       <c r="F37" s="26"/>
       <c r="G37" s="27"/>
       <c r="H37" s="28"/>
     </row>
     <row r="38" spans="1:15" customHeight="1" ht="15.75">
       <c r="B38" s="35" t="s">
         <v>51</v>
       </c>
       <c r="C38" s="35"/>
       <c r="D38" s="35"/>
       <c r="E38" s="36"/>
       <c r="F38" s="30">
-        <v>73.47</v>
+        <v>73.64</v>
       </c>
       <c r="G38" s="31">
         <v>0.0057</v>
       </c>
       <c r="H38" s="32"/>
     </row>
     <row r="39" spans="1:15" customHeight="1" ht="15.75">
       <c r="B39" s="24"/>
       <c r="C39" s="24"/>
       <c r="D39" s="24"/>
       <c r="E39" s="25"/>
       <c r="F39" s="26"/>
       <c r="G39" s="27"/>
       <c r="H39" s="28"/>
     </row>
     <row r="40" spans="1:15" customHeight="1" ht="15.75">
       <c r="B40" s="23" t="s">
         <v>56</v>
       </c>
       <c r="C40" s="24"/>
       <c r="D40" s="24"/>
       <c r="E40" s="25"/>
       <c r="F40" s="26"/>
       <c r="G40" s="27"/>
       <c r="H40" s="28"/>
     </row>
     <row r="41" spans="1:15" customHeight="1" ht="15.75">
       <c r="B41" s="24" t="s">
         <v>57</v>
       </c>
       <c r="C41" s="24"/>
       <c r="D41" s="24"/>
       <c r="E41" s="25"/>
       <c r="F41" s="26">
-        <v>1410.46</v>
+        <v>1240.48</v>
       </c>
       <c r="G41" s="27">
-        <v>0.1085</v>
+        <v>0.0968</v>
       </c>
       <c r="H41" s="28"/>
     </row>
     <row r="42" spans="1:15" customHeight="1" ht="15.75">
       <c r="B42" s="23" t="s">
         <v>47</v>
       </c>
       <c r="C42" s="23"/>
       <c r="D42" s="23"/>
       <c r="E42" s="29"/>
       <c r="F42" s="30">
-        <v>1410.46</v>
+        <v>1240.48</v>
       </c>
       <c r="G42" s="31">
-        <v>0.1085</v>
+        <v>0.0968</v>
       </c>
       <c r="H42" s="32"/>
     </row>
     <row r="43" spans="1:15" customHeight="1" ht="15.75">
       <c r="B43" s="24"/>
       <c r="C43" s="24"/>
       <c r="D43" s="24"/>
       <c r="E43" s="25"/>
       <c r="F43" s="26"/>
       <c r="G43" s="27"/>
       <c r="H43" s="28"/>
     </row>
     <row r="44" spans="1:15" customHeight="1" ht="15.75">
       <c r="B44" s="35" t="s">
         <v>51</v>
       </c>
       <c r="C44" s="35"/>
       <c r="D44" s="35"/>
       <c r="E44" s="36"/>
       <c r="F44" s="30">
-        <v>1410.46</v>
+        <v>1240.48</v>
       </c>
       <c r="G44" s="31">
-        <v>0.1085</v>
+        <v>0.0968</v>
       </c>
       <c r="H44" s="32"/>
     </row>
     <row r="45" spans="1:15" customHeight="1" ht="15.75">
       <c r="B45" s="24" t="s">
         <v>58</v>
       </c>
       <c r="C45" s="24"/>
       <c r="D45" s="24"/>
       <c r="E45" s="25"/>
-      <c r="F45" s="37">
-[...3 lines deleted...]
-        <v>-0.0715</v>
+      <c r="F45" s="26">
+        <v>93.46</v>
+      </c>
+      <c r="G45" s="27">
+        <v>0.0073</v>
       </c>
       <c r="H45" s="28"/>
     </row>
     <row r="46" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B46" s="39" t="s">
+      <c r="B46" s="37" t="s">
         <v>59</v>
       </c>
-      <c r="C46" s="39"/>
-[...5 lines deleted...]
-      <c r="G46" s="42">
+      <c r="C46" s="37"/>
+      <c r="D46" s="37"/>
+      <c r="E46" s="38"/>
+      <c r="F46" s="39">
+        <v>12819.43</v>
+      </c>
+      <c r="G46" s="40">
         <v>1</v>
       </c>
-      <c r="H46" s="43"/>
+      <c r="H46" s="41"/>
     </row>
     <row r="47" spans="1:15" customHeight="1" ht="15.75">
       <c r="B47" s="2"/>
     </row>
     <row r="48" spans="1:15" customHeight="1" ht="15.75">
       <c r="B48" s="12" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="51" spans="1:15" customHeight="1" ht="15.75">
       <c r="A51" s="7"/>
-      <c r="B51" s="44" t="s">
+      <c r="B51" s="42" t="s">
         <v>61</v>
       </c>
-      <c r="C51" s="71"/>
-[...4 lines deleted...]
-      <c r="H51" s="46"/>
+      <c r="C51" s="65"/>
+      <c r="D51" s="65"/>
+      <c r="E51" s="65"/>
+      <c r="F51" s="65"/>
+      <c r="G51" s="43"/>
+      <c r="H51" s="44"/>
     </row>
     <row r="52" spans="1:15" customHeight="1" ht="15.75">
       <c r="A52" s="7"/>
-      <c r="B52" s="47" t="s">
+      <c r="B52" s="45" t="s">
         <v>62</v>
       </c>
-      <c r="C52" s="53"/>
-[...2 lines deleted...]
-      <c r="F52" s="53"/>
+      <c r="C52" s="66"/>
+      <c r="D52" s="66"/>
+      <c r="E52" s="66"/>
+      <c r="F52" s="66"/>
       <c r="G52" s="7"/>
-      <c r="H52" s="48"/>
+      <c r="H52" s="46"/>
     </row>
     <row r="53" spans="1:15" customHeight="1" ht="15.75">
       <c r="A53" s="7"/>
-      <c r="B53" s="47" t="s">
+      <c r="B53" s="45" t="s">
         <v>63</v>
       </c>
-      <c r="C53" s="53"/>
-[...2 lines deleted...]
-      <c r="F53" s="53"/>
+      <c r="C53" s="66"/>
+      <c r="D53" s="66"/>
+      <c r="E53" s="66"/>
+      <c r="F53" s="66"/>
       <c r="G53" s="7"/>
-      <c r="H53" s="48"/>
+      <c r="H53" s="46"/>
     </row>
     <row r="54" spans="1:15" customHeight="1" ht="15.75">
       <c r="A54" s="7"/>
-      <c r="B54" s="54"/>
-[...3 lines deleted...]
-      <c r="D54" s="49">
+      <c r="B54" s="67"/>
+      <c r="C54" s="47">
+        <v>46234</v>
+      </c>
+      <c r="D54" s="47">
         <v>46203</v>
       </c>
-      <c r="E54" s="53"/>
-      <c r="F54" s="53"/>
+      <c r="E54" s="66"/>
+      <c r="F54" s="66"/>
       <c r="G54" s="7"/>
-      <c r="H54" s="48"/>
+      <c r="H54" s="46"/>
     </row>
     <row r="55" spans="1:15" customHeight="1" ht="15.75">
       <c r="A55" s="7"/>
-      <c r="B55" s="54" t="s">
+      <c r="B55" s="67" t="s">
         <v>64</v>
       </c>
-      <c r="C55" s="50"/>
-[...2 lines deleted...]
-      <c r="F55" s="53"/>
+      <c r="C55" s="48"/>
+      <c r="D55" s="48"/>
+      <c r="E55" s="66"/>
+      <c r="F55" s="66"/>
       <c r="G55" s="7"/>
-      <c r="H55" s="48"/>
+      <c r="H55" s="46"/>
     </row>
     <row r="56" spans="1:15" customHeight="1" ht="15.75">
-      <c r="A56" s="51"/>
-      <c r="B56" s="54" t="s">
+      <c r="A56" s="49"/>
+      <c r="B56" s="67" t="s">
         <v>65</v>
       </c>
-      <c r="C56" s="52">
-[...2 lines deleted...]
-      <c r="D56" s="52">
+      <c r="C56" s="50">
+        <v>15.4013</v>
+      </c>
+      <c r="D56" s="50">
         <v>15.3697</v>
       </c>
-      <c r="E56" s="53"/>
-      <c r="F56" s="53"/>
+      <c r="E56" s="66"/>
+      <c r="F56" s="66"/>
       <c r="G56" s="7"/>
-      <c r="H56" s="48"/>
+      <c r="H56" s="46"/>
     </row>
     <row r="57" spans="1:15" customHeight="1" ht="15.75">
-      <c r="A57" s="51"/>
-      <c r="B57" s="54" t="s">
+      <c r="A57" s="49"/>
+      <c r="B57" s="67" t="s">
         <v>66</v>
       </c>
-      <c r="C57" s="52">
-[...2 lines deleted...]
-      <c r="D57" s="52">
+      <c r="C57" s="50">
+        <v>15.4013</v>
+      </c>
+      <c r="D57" s="50">
         <v>15.3697</v>
       </c>
-      <c r="E57" s="53"/>
-      <c r="F57" s="53"/>
+      <c r="E57" s="66"/>
+      <c r="F57" s="66"/>
       <c r="G57" s="7"/>
-      <c r="H57" s="48"/>
+      <c r="H57" s="46"/>
     </row>
     <row r="58" spans="1:15" customHeight="1" ht="15.75">
-      <c r="A58" s="51"/>
-      <c r="B58" s="54" t="s">
+      <c r="A58" s="49"/>
+      <c r="B58" s="67" t="s">
         <v>67</v>
       </c>
-      <c r="C58" s="52">
-[...2 lines deleted...]
-      <c r="D58" s="52">
+      <c r="C58" s="50">
+        <v>12.8106</v>
+      </c>
+      <c r="D58" s="50">
         <v>12.8589</v>
       </c>
-      <c r="E58" s="53"/>
-      <c r="F58" s="53"/>
+      <c r="E58" s="66"/>
+      <c r="F58" s="66"/>
       <c r="G58" s="7"/>
-      <c r="H58" s="48"/>
+      <c r="H58" s="46"/>
     </row>
     <row r="59" spans="1:15" customHeight="1" ht="15.75">
-      <c r="A59" s="51"/>
-      <c r="B59" s="54" t="s">
+      <c r="A59" s="49"/>
+      <c r="B59" s="67" t="s">
         <v>68</v>
       </c>
-      <c r="C59" s="52">
-[...2 lines deleted...]
-      <c r="D59" s="52">
+      <c r="C59" s="50">
+        <v>15.2015</v>
+      </c>
+      <c r="D59" s="50">
         <v>15.27</v>
       </c>
-      <c r="E59" s="53"/>
-      <c r="F59" s="53"/>
+      <c r="E59" s="66"/>
+      <c r="F59" s="66"/>
       <c r="G59" s="7"/>
-      <c r="H59" s="48"/>
+      <c r="H59" s="46"/>
     </row>
     <row r="60" spans="1:15" customHeight="1" ht="15.75">
-      <c r="A60" s="51"/>
-      <c r="B60" s="54" t="s">
+      <c r="A60" s="49"/>
+      <c r="B60" s="67" t="s">
         <v>69</v>
       </c>
-      <c r="C60" s="52">
-[...2 lines deleted...]
-      <c r="D60" s="52">
+      <c r="C60" s="50">
+        <v>16.6084</v>
+      </c>
+      <c r="D60" s="50">
         <v>16.5633</v>
       </c>
-      <c r="E60" s="53"/>
-      <c r="F60" s="53"/>
+      <c r="E60" s="66"/>
+      <c r="F60" s="66"/>
       <c r="G60" s="7"/>
-      <c r="H60" s="48"/>
+      <c r="H60" s="46"/>
     </row>
     <row r="61" spans="1:15" customHeight="1" ht="15.75">
-      <c r="A61" s="51"/>
-      <c r="B61" s="54" t="s">
+      <c r="A61" s="49"/>
+      <c r="B61" s="67" t="s">
         <v>70</v>
       </c>
-      <c r="C61" s="52">
-[...2 lines deleted...]
-      <c r="D61" s="52">
+      <c r="C61" s="50">
+        <v>16.6084</v>
+      </c>
+      <c r="D61" s="50">
         <v>16.5633</v>
       </c>
-      <c r="E61" s="53"/>
-      <c r="F61" s="53"/>
+      <c r="E61" s="66"/>
+      <c r="F61" s="66"/>
       <c r="G61" s="7"/>
-      <c r="H61" s="48"/>
+      <c r="H61" s="46"/>
     </row>
     <row r="62" spans="1:15" customHeight="1" ht="15.75">
-      <c r="A62" s="51"/>
-      <c r="B62" s="54" t="s">
+      <c r="A62" s="49"/>
+      <c r="B62" s="67" t="s">
         <v>71</v>
       </c>
-      <c r="C62" s="52">
-[...2 lines deleted...]
-      <c r="D62" s="52">
+      <c r="C62" s="50">
+        <v>16.6061</v>
+      </c>
+      <c r="D62" s="50">
         <v>16.5611</v>
       </c>
-      <c r="E62" s="53"/>
-      <c r="F62" s="53"/>
+      <c r="E62" s="66"/>
+      <c r="F62" s="66"/>
       <c r="G62" s="7"/>
-      <c r="H62" s="48"/>
+      <c r="H62" s="46"/>
     </row>
     <row r="63" spans="1:15" customHeight="1" ht="15.75">
-      <c r="A63" s="51"/>
-      <c r="B63" s="54" t="s">
+      <c r="A63" s="49"/>
+      <c r="B63" s="67" t="s">
         <v>72</v>
       </c>
-      <c r="C63" s="52">
-[...2 lines deleted...]
-      <c r="D63" s="52">
+      <c r="C63" s="50">
+        <v>16.6061</v>
+      </c>
+      <c r="D63" s="50">
         <v>16.561</v>
       </c>
-      <c r="E63" s="53"/>
-      <c r="F63" s="53"/>
+      <c r="E63" s="66"/>
+      <c r="F63" s="66"/>
       <c r="G63" s="7"/>
-      <c r="H63" s="48"/>
+      <c r="H63" s="46"/>
     </row>
     <row r="64" spans="1:15" customHeight="1" ht="15.75">
       <c r="A64" s="7"/>
-      <c r="B64" s="47" t="s">
+      <c r="B64" s="45" t="s">
         <v>73</v>
       </c>
-      <c r="C64" s="53"/>
-[...4 lines deleted...]
-      <c r="H64" s="48"/>
+      <c r="C64" s="66"/>
+      <c r="D64" s="66"/>
+      <c r="E64" s="66"/>
+      <c r="F64" s="66"/>
+      <c r="G64" s="66"/>
+      <c r="H64" s="46"/>
     </row>
     <row r="65" spans="1:15" customHeight="1" ht="15.75">
       <c r="A65" s="7"/>
-      <c r="B65" s="54" t="s">
+      <c r="B65" s="67" t="s">
         <v>74</v>
       </c>
-      <c r="C65" s="50" t="s">
+      <c r="C65" s="48" t="s">
         <v>75</v>
       </c>
-      <c r="D65" s="50" t="s">
+      <c r="D65" s="48" t="s">
         <v>76</v>
       </c>
-      <c r="E65" s="50" t="s">
+      <c r="E65" s="48" t="s">
         <v>76</v>
       </c>
-      <c r="F65" s="53"/>
-[...1 lines deleted...]
-      <c r="H65" s="48"/>
+      <c r="F65" s="66"/>
+      <c r="G65" s="66"/>
+      <c r="H65" s="46"/>
     </row>
     <row r="66" spans="1:15" customHeight="1" ht="15.75">
       <c r="A66" s="7"/>
-      <c r="B66" s="54"/>
-[...1 lines deleted...]
-      <c r="D66" s="50" t="s">
+      <c r="B66" s="67"/>
+      <c r="C66" s="48"/>
+      <c r="D66" s="48" t="s">
         <v>77</v>
       </c>
-      <c r="E66" s="50" t="s">
+      <c r="E66" s="48" t="s">
         <v>52</v>
       </c>
-      <c r="F66" s="53"/>
-[...1 lines deleted...]
-      <c r="H66" s="48"/>
+      <c r="F66" s="66"/>
+      <c r="G66" s="66"/>
+      <c r="H66" s="46"/>
     </row>
     <row r="67" spans="1:15" customHeight="1" ht="15.75">
       <c r="A67" s="7"/>
-      <c r="B67" s="54" t="s">
-[...2 lines deleted...]
-      <c r="C67" s="55" t="s">
+      <c r="B67" s="67" t="s">
+        <v>68</v>
+      </c>
+      <c r="C67" s="71" t="s">
         <v>78</v>
       </c>
-      <c r="D67" s="56">
-[...7 lines deleted...]
-      <c r="H67" s="48"/>
+      <c r="D67" s="72">
+        <v>0.1</v>
+      </c>
+      <c r="E67" s="72">
+        <v>0.1</v>
+      </c>
+      <c r="F67" s="66"/>
+      <c r="G67" s="66"/>
+      <c r="H67" s="46"/>
     </row>
     <row r="68" spans="1:15" customHeight="1" ht="15.75">
       <c r="A68" s="7"/>
-      <c r="B68" s="54" t="s">
-[...7 lines deleted...]
-      <c r="H68" s="48"/>
+      <c r="B68" s="67" t="s">
+        <v>67</v>
+      </c>
+      <c r="C68" s="71" t="s">
+        <v>78</v>
+      </c>
+      <c r="D68" s="72">
+        <v>0.07466344</v>
+      </c>
+      <c r="E68" s="72">
+        <v>0.07466344</v>
+      </c>
+      <c r="F68" s="66"/>
+      <c r="G68" s="66"/>
+      <c r="H68" s="46"/>
       <c r="J68" s="3"/>
     </row>
     <row r="69" spans="1:15" customHeight="1" ht="15.75">
       <c r="A69" s="7"/>
-      <c r="B69" s="47" t="s">
-[...5 lines deleted...]
-      <c r="F69" s="53"/>
+      <c r="B69" s="45" t="s">
+        <v>79</v>
+      </c>
+      <c r="C69" s="66"/>
+      <c r="D69" s="66"/>
+      <c r="E69" s="66"/>
+      <c r="F69" s="66"/>
       <c r="G69" s="7"/>
-      <c r="H69" s="48"/>
+      <c r="H69" s="46"/>
     </row>
     <row r="70" spans="1:15" customHeight="1" ht="15.75">
       <c r="A70" s="7"/>
-      <c r="B70" s="47" t="s">
-[...5 lines deleted...]
-      <c r="F70" s="53"/>
+      <c r="B70" s="45" t="s">
+        <v>80</v>
+      </c>
+      <c r="C70" s="66"/>
+      <c r="D70" s="66"/>
+      <c r="E70" s="66"/>
+      <c r="F70" s="66"/>
       <c r="G70" s="7"/>
-      <c r="H70" s="48"/>
+      <c r="H70" s="46"/>
       <c r="J70" s="3"/>
     </row>
     <row r="71" spans="1:15" customHeight="1" ht="15.75">
       <c r="A71" s="7"/>
-      <c r="B71" s="57" t="s">
-[...5 lines deleted...]
-      <c r="F71" s="53"/>
+      <c r="B71" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C71" s="66"/>
+      <c r="D71" s="66"/>
+      <c r="E71" s="66"/>
+      <c r="F71" s="66"/>
       <c r="G71" s="7"/>
-      <c r="H71" s="48"/>
+      <c r="H71" s="46"/>
       <c r="J71" s="3"/>
     </row>
     <row r="72" spans="1:15" customHeight="1" ht="15.75">
       <c r="A72" s="7"/>
-      <c r="B72" s="47" t="s">
-        <v>83</v>
+      <c r="B72" s="45" t="s">
+        <v>82</v>
       </c>
       <c r="C72" s="7"/>
       <c r="D72" s="7"/>
       <c r="E72" s="7"/>
       <c r="F72" s="7"/>
       <c r="G72" s="7"/>
-      <c r="H72" s="48"/>
+      <c r="H72" s="46"/>
       <c r="J72" s="3"/>
     </row>
     <row r="73" spans="1:15" customHeight="1" ht="15.75">
       <c r="A73" s="7"/>
-      <c r="B73" s="75" t="s">
+      <c r="B73" s="45" t="s">
+        <v>83</v>
+      </c>
+      <c r="C73" s="66"/>
+      <c r="D73" s="66"/>
+      <c r="E73" s="66"/>
+      <c r="F73" s="66"/>
+      <c r="G73" s="7"/>
+      <c r="H73" s="46"/>
+      <c r="J73" s="3"/>
+    </row>
+    <row r="74" spans="1:15" customHeight="1" ht="15.75">
+      <c r="A74" s="7"/>
+      <c r="B74" s="45" t="s">
         <v>84</v>
       </c>
-      <c r="C73" s="76"/>
-[...7 lines deleted...]
-    <row r="74" spans="1:15" customHeight="1" ht="15.75">
+      <c r="C74" s="66"/>
+      <c r="D74" s="66"/>
+      <c r="E74" s="66"/>
+      <c r="F74" s="66"/>
+      <c r="G74" s="7"/>
+      <c r="H74" s="46"/>
       <c r="J74" s="3"/>
     </row>
     <row r="75" spans="1:15" customHeight="1" ht="15.75">
       <c r="J75" s="5"/>
       <c r="K75" s="5"/>
       <c r="L75" s="6"/>
       <c r="M75" s="6"/>
       <c r="N75" s="5"/>
     </row>
-    <row r="76" spans="1:15" customHeight="1" ht="39.75">
-      <c r="B76" s="58" t="s">
+    <row r="76" spans="1:15" customHeight="1" ht="15.75"/>
+    <row r="77" spans="1:15" customHeight="1" ht="39.75">
+      <c r="B77" s="52" t="s">
         <v>85</v>
       </c>
-      <c r="C76" s="59" t="s">
+      <c r="C77" s="53" t="s">
         <v>86</v>
       </c>
-      <c r="D76" s="59" t="s">
+      <c r="D77" s="53" t="s">
         <v>87</v>
       </c>
-      <c r="E76" s="2"/>
-[...2 lines deleted...]
-      <c r="B77" s="72" t="s">
+      <c r="E77" s="2"/>
+    </row>
+    <row r="78" spans="1:15" customHeight="1" ht="39.75">
+      <c r="B78" s="68" t="s">
         <v>88</v>
       </c>
-      <c r="C77" s="82"/>
-      <c r="D77" s="60" t="s">
+      <c r="C78" s="76"/>
+      <c r="D78" s="54" t="s">
         <v>89</v>
       </c>
-      <c r="E77" s="2"/>
-[...6 lines deleted...]
-      <c r="D78" s="87"/>
       <c r="E78" s="2"/>
       <c r="J78" s="7"/>
       <c r="K78" s="7"/>
       <c r="L78" s="7"/>
       <c r="M78" s="7"/>
       <c r="N78" s="7"/>
     </row>
     <row r="79" spans="1:15" customHeight="1" ht="39.75">
-      <c r="B79" s="85"/>
-[...1 lines deleted...]
-      <c r="D79" s="87"/>
+      <c r="B79" s="79" t="s">
+        <v>90</v>
+      </c>
+      <c r="C79" s="77"/>
+      <c r="D79" s="81"/>
       <c r="E79" s="2"/>
       <c r="J79" s="7"/>
       <c r="K79" s="7"/>
       <c r="L79" s="7"/>
       <c r="M79" s="7"/>
       <c r="N79" s="7"/>
     </row>
     <row r="80" spans="1:15" customHeight="1" ht="39.75">
-      <c r="B80" s="85"/>
-[...1 lines deleted...]
-      <c r="D80" s="87"/>
+      <c r="B80" s="79"/>
+      <c r="C80" s="77"/>
+      <c r="D80" s="81"/>
       <c r="E80" s="2"/>
       <c r="J80" s="7"/>
       <c r="K80" s="7"/>
       <c r="L80" s="7"/>
       <c r="M80" s="7"/>
       <c r="N80" s="7"/>
     </row>
     <row r="81" spans="1:15" customHeight="1" ht="39.75">
-      <c r="B81" s="86"/>
-[...1 lines deleted...]
-      <c r="D81" s="88"/>
+      <c r="B81" s="79"/>
+      <c r="C81" s="77"/>
+      <c r="D81" s="81"/>
       <c r="E81" s="2"/>
       <c r="J81" s="7"/>
       <c r="K81" s="7"/>
       <c r="L81" s="7"/>
       <c r="M81" s="7"/>
       <c r="N81" s="7"/>
     </row>
-    <row r="82" spans="1:15" customHeight="1" ht="15.75">
-[...2 lines deleted...]
-      </c>
+    <row r="82" spans="1:15" customHeight="1" ht="39.75">
+      <c r="B82" s="80"/>
+      <c r="C82" s="78"/>
+      <c r="D82" s="82"/>
+      <c r="E82" s="2"/>
       <c r="J82" s="7"/>
       <c r="K82" s="7"/>
       <c r="L82" s="7"/>
       <c r="M82" s="7"/>
       <c r="N82" s="7"/>
     </row>
     <row r="83" spans="1:15" customHeight="1" ht="15.75">
       <c r="B83" s="9" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="J83" s="7"/>
       <c r="K83" s="7"/>
       <c r="L83" s="7"/>
       <c r="M83" s="7"/>
       <c r="N83" s="7"/>
     </row>
     <row r="84" spans="1:15" customHeight="1" ht="15.75">
       <c r="B84" s="9" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="J84" s="7"/>
       <c r="K84" s="7"/>
       <c r="L84" s="7"/>
       <c r="M84" s="7"/>
       <c r="N84" s="7"/>
     </row>
+    <row r="85" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B85" s="9" t="s">
+        <v>93</v>
+      </c>
+    </row>
     <row r="86" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B86" s="89" t="s">
+      <c r="J86" s="3"/>
+    </row>
+    <row r="87" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B87" s="83" t="s">
         <v>94</v>
       </c>
-      <c r="C86" s="90"/>
-[...5 lines deleted...]
-      <c r="B87" s="61" t="s">
+      <c r="C87" s="84"/>
+      <c r="D87" s="84"/>
+      <c r="E87" s="84"/>
+    </row>
+    <row r="88" spans="1:15" customHeight="1" ht="30">
+      <c r="B88" s="55" t="s">
         <v>95</v>
       </c>
-      <c r="C87" s="91" t="s">
+      <c r="C88" s="85" t="s">
         <v>96</v>
       </c>
-      <c r="D87" s="91" t="s">
+      <c r="D88" s="85" t="s">
         <v>97</v>
       </c>
-      <c r="E87" s="91" t="s">
+      <c r="E88" s="85" t="s">
         <v>98</v>
       </c>
     </row>
-    <row r="88" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B88" s="61" t="s">
+    <row r="89" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B89" s="55" t="s">
         <v>99</v>
       </c>
-      <c r="C88" s="92"/>
-[...4 lines deleted...]
-      <c r="B89" s="61" t="s">
+      <c r="C89" s="86"/>
+      <c r="D89" s="86"/>
+      <c r="E89" s="86"/>
+    </row>
+    <row r="90" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B90" s="55" t="s">
         <v>100</v>
       </c>
-      <c r="C89" s="62"/>
-[...4 lines deleted...]
-      <c r="B90" s="61" t="s">
+      <c r="C90" s="56"/>
+      <c r="D90" s="57"/>
+      <c r="E90" s="57"/>
+    </row>
+    <row r="91" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B91" s="55" t="s">
         <v>101</v>
       </c>
-      <c r="C90" s="63"/>
-      <c r="D90" s="79" t="s">
+      <c r="C91" s="57"/>
+      <c r="D91" s="73" t="s">
         <v>102</v>
       </c>
-      <c r="E90" s="63"/>
-[...2 lines deleted...]
-      <c r="B91" s="61" t="s">
+      <c r="E91" s="57"/>
+    </row>
+    <row r="92" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B92" s="55" t="s">
         <v>103</v>
       </c>
-      <c r="C91" s="64"/>
-[...4 lines deleted...]
-      <c r="B92" s="11" t="s">
+      <c r="C92" s="58"/>
+      <c r="D92" s="69"/>
+      <c r="E92" s="57"/>
+    </row>
+    <row r="93" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B93" s="11" t="s">
         <v>104</v>
       </c>
-      <c r="C92" s="65"/>
-[...6 lines deleted...]
-      <c r="C94" s="67" t="s">
+      <c r="C93" s="59"/>
+      <c r="D93" s="57"/>
+      <c r="E93" s="57"/>
+    </row>
+    <row r="94" spans="1:15" customHeight="1" ht="15.75"/>
+    <row r="95" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B95" s="60"/>
+      <c r="C95" s="61" t="s">
         <v>105</v>
       </c>
     </row>
-    <row r="95" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B95" s="68" t="s">
+    <row r="96" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B96" s="62" t="s">
         <v>106</v>
       </c>
-      <c r="C95" s="74" t="s">
+      <c r="C96" s="70" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="96" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B96" s="68" t="s">
+    <row r="97" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B97" s="62" t="s">
         <v>107</v>
       </c>
-      <c r="C96" s="69" t="s">
+      <c r="C97" s="63" t="s">
         <v>108</v>
       </c>
     </row>
-    <row r="97" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B97" s="68" t="s">
+    <row r="98" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B98" s="62" t="s">
         <v>109</v>
       </c>
-      <c r="C97" s="70">
-[...4 lines deleted...]
-      <c r="B98" s="68" t="s">
+      <c r="C98" s="64">
+        <v>7.1</v>
+      </c>
+    </row>
+    <row r="99" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B99" s="62" t="s">
         <v>110</v>
       </c>
-      <c r="C98" s="70" t="s">
+      <c r="C99" s="64" t="s">
         <v>111</v>
       </c>
     </row>
-    <row r="99" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B99" s="68" t="s">
+    <row r="100" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B100" s="62" t="s">
         <v>112</v>
       </c>
-      <c r="C99" s="70" t="s">
+      <c r="C100" s="64" t="s">
         <v>113</v>
       </c>
     </row>
-    <row r="100" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B100" s="68" t="s">
+    <row r="101" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B101" s="62" t="s">
         <v>114</v>
       </c>
-      <c r="C100" s="70" t="s">
+      <c r="C101" s="64" t="s">
         <v>115</v>
       </c>
     </row>
-    <row r="101" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B101" s="80" t="s">
+    <row r="102" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B102" s="74" t="s">
         <v>116</v>
       </c>
-      <c r="C101" s="81"/>
-[...2 lines deleted...]
-      <c r="B102" s="80" t="s">
+      <c r="C102" s="75"/>
+    </row>
+    <row r="103" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B103" s="74" t="s">
         <v>117</v>
       </c>
-      <c r="C102" s="81"/>
+      <c r="C103" s="75"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
-    <mergeCell ref="B101:C101"/>
     <mergeCell ref="B102:C102"/>
-    <mergeCell ref="C77:C81"/>
-[...5 lines deleted...]
-    <mergeCell ref="E87:E88"/>
+    <mergeCell ref="B103:C103"/>
+    <mergeCell ref="C78:C82"/>
+    <mergeCell ref="B79:B82"/>
+    <mergeCell ref="D79:D82"/>
+    <mergeCell ref="B87:E87"/>
+    <mergeCell ref="C88:C89"/>
+    <mergeCell ref="D88:D89"/>
+    <mergeCell ref="E88:E89"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G1" location="'Sheet1'!A1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader>&amp;L&amp;"Arial"&amp;9&amp;K0078D7 INTERNAL&amp;1#_x000D_</oddHeader>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>