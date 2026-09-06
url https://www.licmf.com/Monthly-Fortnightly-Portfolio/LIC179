--- v1 (2026-08-17)
+++ v2 (2026-09-06)
@@ -11,224 +11,224 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LDSTDF" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LDGETF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LDGSEC'!$J$68:$N$84</definedName>
-    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LDINPF'!$J$68:$N$84</definedName>
+    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LDINPF'!$J$20:$N$35</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LDMIPF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LDMNMF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LDONTF'!$J$68:$N$84</definedName>
-    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LDSAPF'!$J$68:$N$84</definedName>
+    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LDSAPF'!$J$44:$N$46</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LDSTDF'!$J$68:$N$84</definedName>
-    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="1">'LDUSTF'!$J$68:$N$84</definedName>
+    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="1">'LDUSTF'!$J$49:$N$65</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="2">'LLIQDF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL">'LDBOND'!$J$68:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LDGETF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LDGSEC'!$J$74:$N$84</definedName>
-    <definedName name="JPM_Footer_disp" localSheetId="0">'LDINPF'!$J$74:$N$84</definedName>
+    <definedName name="JPM_Footer_disp" localSheetId="0">'LDINPF'!$J$26:$N$35</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LDMIPF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LDMNMF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LDONTF'!$J$74:$N$84</definedName>
-    <definedName name="JPM_Footer_disp" localSheetId="0">'LDSAPF'!$J$74:$N$84</definedName>
+    <definedName name="JPM_Footer_disp" localSheetId="0">'LDSAPF'!$J$44:$N$46</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LDSTDF'!$J$74:$N$84</definedName>
-    <definedName name="JPM_Footer_disp" localSheetId="1">'LDUSTF'!$J$74:$N$84</definedName>
+    <definedName name="JPM_Footer_disp" localSheetId="1">'LDUSTF'!$J$55:$N$65</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="2">'LLIQDF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp">'LDBOND'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LDGETF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LDGSEC'!$J$68:$N$86</definedName>
-    <definedName name="JPM_Footer_disp12" localSheetId="0">'LDINPF'!$J$68:$N$86</definedName>
+    <definedName name="JPM_Footer_disp12" localSheetId="0">'LDINPF'!$J$20:$N$37</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LDMIPF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LDMNMF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LDONTF'!$J$68:$N$86</definedName>
-    <definedName name="JPM_Footer_disp12" localSheetId="0">'LDSAPF'!$J$68:$N$86</definedName>
+    <definedName name="JPM_Footer_disp12" localSheetId="0">'LDSAPF'!$J$44:$N$48</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LDSTDF'!$J$68:$N$86</definedName>
-    <definedName name="JPM_Footer_disp12" localSheetId="1">'LDUSTF'!$J$68:$N$86</definedName>
+    <definedName name="JPM_Footer_disp12" localSheetId="1">'LDUSTF'!$J$49:$N$67</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="2">'LLIQDF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12">'LDBOND'!$J$68:$N$86</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="118">
   <si>
-    <t>LIC MF SHORT DURATION FUND</t>
+    <t>LIC MF SHORT TERM FUND ( Erstwhile LIC MF Short Duration Fund )</t>
   </si>
   <si>
     <t>Index</t>
   </si>
   <si>
-    <t>Monthly Portfolio Statement as on July 31,2026</t>
+    <t>Monthly Portfolio Statement as on August 31,2026</t>
   </si>
   <si>
     <t>Name of the Instrument</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>Industry / Rating</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Market/Fair Value (Rounded, Rs. In Lacs)</t>
   </si>
   <si>
     <t>Rounded, % to Net Assets</t>
   </si>
   <si>
     <t>Yield</t>
   </si>
   <si>
     <t>Debt Instruments</t>
   </si>
   <si>
     <t>(a)Listed / Awaiting listing on stock Exchanges</t>
   </si>
   <si>
+    <t>7.48% National Bk for Agriculture &amp; Rural Dev.</t>
+  </si>
+  <si>
+    <t>INE261F08EO7</t>
+  </si>
+  <si>
+    <t>CRISIL AAA</t>
+  </si>
+  <si>
+    <t>7.34% Small Industries Development Bk of India **</t>
+  </si>
+  <si>
+    <t>INE556F08KS8</t>
+  </si>
+  <si>
+    <t>7.45% Bharti Telecom Ltd. **</t>
+  </si>
+  <si>
+    <t>INE403D08280</t>
+  </si>
+  <si>
+    <t>8.95% 360 One Prime Ltd. **</t>
+  </si>
+  <si>
+    <t>INE248U07FW5</t>
+  </si>
+  <si>
+    <t>ICRA AA</t>
+  </si>
+  <si>
     <t>7.49% National Highways Authority of India **</t>
   </si>
   <si>
     <t>INE906B07HG7</t>
   </si>
   <si>
-    <t>CRISIL AAA</t>
-[...17 lines deleted...]
-    <t>INE403D08280</t>
+    <t>6.78% State Government of Maharashtra</t>
+  </si>
+  <si>
+    <t>IN2220210073</t>
+  </si>
+  <si>
+    <t>SOVEREIGN</t>
+  </si>
+  <si>
+    <t>6.61% Power Finance Corporation Ltd. **</t>
+  </si>
+  <si>
+    <t>INE134E08NS1</t>
+  </si>
+  <si>
+    <t>8.14% Nuclear Power Corporation **</t>
+  </si>
+  <si>
+    <t>INE206D08303</t>
+  </si>
+  <si>
+    <t>8.13% Nuclear Power Corporation **</t>
+  </si>
+  <si>
+    <t>INE206D08378</t>
+  </si>
+  <si>
+    <t>8.1% Aditya Birla Housing Finance Ltd. **</t>
+  </si>
+  <si>
+    <t>INE831R07359</t>
+  </si>
+  <si>
+    <t>ICRA AAA</t>
+  </si>
+  <si>
+    <t>7.37% Indian Railway Finance Corporation Ltd. **</t>
+  </si>
+  <si>
+    <t>INE053F08411</t>
+  </si>
+  <si>
+    <t>6.94% Government of India</t>
+  </si>
+  <si>
+    <t>IN0020260025</t>
+  </si>
+  <si>
+    <t>8.15% GIC Housing Finance Ltd. **</t>
+  </si>
+  <si>
+    <t>INE289B07149</t>
+  </si>
+  <si>
+    <t>CRISIL AA+</t>
   </si>
   <si>
     <t>6.36% Government of India</t>
   </si>
   <si>
     <t>IN0020250141</t>
   </si>
   <si>
-    <t>SOVEREIGN</t>
-[...64 lines deleted...]
-  <si>
     <t>Government of India</t>
   </si>
   <si>
     <t>IN000430C032</t>
   </si>
   <si>
     <t>Sub Total</t>
   </si>
   <si>
     <t>(b)Privately Placed/Unlisted</t>
   </si>
   <si>
     <t>NIL</t>
   </si>
   <si>
     <t>(c)Securitised Debt Instruments</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>Others</t>
   </si>
   <si>
     <t>Investment in Mutual fund</t>
@@ -236,117 +236,114 @@
   <si>
     <t>SBI CDMDF--A2</t>
   </si>
   <si>
     <t>INF0RQ622028</t>
   </si>
   <si>
     <t>Treps / Reverse Repo</t>
   </si>
   <si>
     <t>Treps</t>
   </si>
   <si>
     <t>Net Receivables / (Payables)</t>
   </si>
   <si>
     <t>GRAND TOTAL</t>
   </si>
   <si>
     <t>**  Non Traded Security</t>
   </si>
   <si>
     <t>i) Securities in default beyond its maturity date: Nil</t>
   </si>
   <si>
-    <t>ii) Total value and percentage of illiquid equity shares as on July 31, 2026: Nil</t>
+    <t>ii) Total value and percentage of illiquid equity shares as on August 31, 2026: Nil</t>
   </si>
   <si>
     <t>iii)</t>
   </si>
   <si>
     <t>NAV</t>
   </si>
   <si>
     <t>Regular Plan - Growth Option</t>
   </si>
   <si>
     <t>Regular Plan - IDCW Option</t>
   </si>
   <si>
     <t>Regular Plan - Weekly IDCW Option</t>
   </si>
   <si>
     <t>Regular Plan - Monthly IDCW Option</t>
   </si>
   <si>
     <t>Direct Plan - Growth Option</t>
   </si>
   <si>
     <t>Direct Plan - IDCW Option</t>
   </si>
   <si>
     <t>Direct Plan - Weekly IDCW Option</t>
   </si>
   <si>
     <t>Direct Plan - Monthly IDCW Option</t>
   </si>
   <si>
-    <t>iv) Dividend declared during the month July 31, 2026 under the IDCW Option of the Scheme is as follows:</t>
+    <t>iv) Dividend declared during the month August 31, 2026 under the IDCW Option of the Scheme is as follows:</t>
   </si>
   <si>
     <t>Option</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Rate of dividend per unit</t>
   </si>
   <si>
     <t>Individual/ HUF</t>
   </si>
   <si>
-    <t>Jul-2026</t>
-[...17 lines deleted...]
-    <t>x) The details of repo transactions of the scheme in corporate debt securities: Nil</t>
+    <t>Aug-2026</t>
+  </si>
+  <si>
+    <t>v) No bonus declared during the period ended August 31, 2026.</t>
+  </si>
+  <si>
+    <t>vi) Total outstanding exposure in derivative instruments as on August 31, 2026 is Nil.</t>
+  </si>
+  <si>
+    <t>vii) Total market value of investments in Foreign Securities/ American Depositary Receipts/ Global Depositary Receipts/ Overseas ETFs as at August 31, 2026 is Nil.</t>
+  </si>
+  <si>
+    <t>viii) Average maturity period: 2.38 Years</t>
+  </si>
+  <si>
+    <t>ix) Funds parked in short term deposit as on August 31, 2026: Nil</t>
   </si>
   <si>
     <t>The product is suitable for investors who are seeking*</t>
   </si>
   <si>
     <t>Scheme Riskometer#</t>
   </si>
   <si>
     <t>Benchmark Riskometer (as 
 applicable) #</t>
   </si>
   <si>
     <t>•Generation of reasonable returns over short to medium term.</t>
   </si>
   <si>
     <t>As per AMFI Tier I Benchmark i . e . CRISIL Short 
 Duration Debt A-II Index</t>
   </si>
   <si>
     <t>•Investment in Debt securities and money market instruments.</t>
   </si>
   <si>
     <t>*Investors should consult their financial advisers if in doubt about whether the product is suitable for them.</t>
   </si>
   <si>
@@ -373,75 +370,78 @@
   <si>
     <t>Interest Rate Risk</t>
   </si>
   <si>
     <t>Relatively Low (Class I)</t>
   </si>
   <si>
     <t>Moderate (Class II)</t>
   </si>
   <si>
     <t>B-II*</t>
   </si>
   <si>
     <t>Relatively High (Class III)</t>
   </si>
   <si>
     <t>*B-II - A Moderate Interest Rate Risk and Moderate Credit Risk.</t>
   </si>
   <si>
     <t>Portfolio Information</t>
   </si>
   <si>
     <t>Scheme Name :</t>
   </si>
   <si>
+    <t>LIC MF Short Term Fund</t>
+  </si>
+  <si>
     <t>Description (if any)</t>
   </si>
   <si>
-    <t>Short Duration Fund</t>
+    <t>Short Term Fund</t>
   </si>
   <si>
     <t>Annualised Portfolio YTM* :</t>
   </si>
   <si>
     <t>Macaulay Duration</t>
   </si>
   <si>
-    <t>2.31 Years</t>
+    <t>2.16 Years</t>
   </si>
   <si>
     <t>Residual Maturity</t>
   </si>
   <si>
-    <t>2.57 Years</t>
+    <t>2.38 Years</t>
   </si>
   <si>
     <t xml:space="preserve">As on (Date) </t>
   </si>
   <si>
-    <t>31 July 2026</t>
+    <t>31 August 2026</t>
   </si>
   <si>
     <t>* in case of semi annual YTM, it will be annualised</t>
   </si>
   <si>
     <t>As the Regular and Direct plans have a common portfolio, the Portfolio yield given above is at the Scheme level</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="8">
     <numFmt numFmtId="164" formatCode="#,##0.000"/>
     <numFmt numFmtId="165" formatCode="#,##0.00_);\(##,##0\)"/>
     <numFmt numFmtId="166" formatCode="#,##0.00_);\(##,##0.00\)"/>
     <numFmt numFmtId="167" formatCode="0.00%_);\(0.00%\)"/>
     <numFmt numFmtId="168" formatCode="[$-1009]mmmm\ d\,\ yyyy;@"/>
     <numFmt numFmtId="169" formatCode="#,##0.0000"/>
     <numFmt numFmtId="170" formatCode="[$-409]mmm/yy;@"/>
     <numFmt numFmtId="171" formatCode="0.0000"/>
   </numFmts>
   <fonts count="10">
     <font>
       <b val="0"/>
@@ -1027,81 +1027,81 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image117.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image318.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>77</xdr:row>
+      <xdr:row>76</xdr:row>
       <xdr:rowOff>504825</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2609850" cy="1962150"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>371475</xdr:colOff>
-      <xdr:row>78</xdr:row>
+      <xdr:row>77</xdr:row>
       <xdr:rowOff>85725</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2628900" cy="1866900"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 2" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -1380,51 +1380,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O103"/>
+  <dimension ref="A1:O102"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="true" defaultRowHeight="15.75" defaultColWidth="9.140625" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.5703125" customWidth="true" style="1"/>
     <col min="2" max="2" width="65.5703125" customWidth="true" style="8"/>
     <col min="3" max="3" width="45.5703125" customWidth="true" style="8"/>
     <col min="4" max="4" width="45.5703125" customWidth="true" style="8"/>
     <col min="5" max="5" width="45.5703125" customWidth="true" style="1"/>
     <col min="6" max="6" width="16.42578125" customWidth="true" style="1"/>
     <col min="7" max="7" width="15.28515625" customWidth="true" style="7"/>
     <col min="8" max="8" width="5.42578125" customWidth="true" style="9"/>
     <col min="9" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="10.7109375" customWidth="true" style="1"/>
     <col min="11" max="11" width="10.42578125" customWidth="true" style="1"/>
     <col min="12" max="12" width="14.42578125" customWidth="true" style="1"/>
     <col min="13" max="13" width="15.28515625" customWidth="true" style="1"/>
     <col min="14" max="14" width="12.5703125" customWidth="true" style="1"/>
     <col min="15" max="15" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" customHeight="1" ht="15.75">
@@ -1501,396 +1501,396 @@
       <c r="G6" s="27"/>
       <c r="H6" s="28"/>
     </row>
     <row r="7" spans="1:15" customHeight="1" ht="15.75">
       <c r="B7" s="23" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="24"/>
       <c r="D7" s="24"/>
       <c r="E7" s="25"/>
       <c r="F7" s="26"/>
       <c r="G7" s="27"/>
       <c r="H7" s="28"/>
     </row>
     <row r="8" spans="1:15" customHeight="1" ht="15.75">
       <c r="B8" s="24" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="24" t="s">
         <v>13</v>
       </c>
       <c r="D8" s="24" t="s">
         <v>14</v>
       </c>
       <c r="E8" s="25">
-        <v>100</v>
+        <v>1000</v>
       </c>
       <c r="F8" s="26">
-        <v>1085.12</v>
+        <v>1069.09</v>
       </c>
       <c r="G8" s="27">
-        <v>0.0846</v>
+        <v>0.0862</v>
       </c>
       <c r="H8" s="28">
-        <v>0.071</v>
+        <v>0.0763</v>
       </c>
     </row>
     <row r="9" spans="1:15" customHeight="1" ht="15.75">
       <c r="B9" s="24" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="24" t="s">
         <v>16</v>
       </c>
       <c r="D9" s="24" t="s">
         <v>14</v>
       </c>
       <c r="E9" s="25">
         <v>1000</v>
       </c>
       <c r="F9" s="26">
-        <v>1066.24</v>
+        <v>1060.01</v>
       </c>
       <c r="G9" s="27">
-        <v>0.0832</v>
+        <v>0.0855</v>
       </c>
       <c r="H9" s="28">
-        <v>0.0743</v>
+        <v>0.077393</v>
       </c>
     </row>
     <row r="10" spans="1:15" customHeight="1" ht="15.75">
       <c r="B10" s="24" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="24" t="s">
         <v>18</v>
       </c>
       <c r="D10" s="24" t="s">
         <v>14</v>
       </c>
       <c r="E10" s="25">
         <v>1000</v>
       </c>
       <c r="F10" s="26">
-        <v>1059.5</v>
+        <v>1036.48</v>
       </c>
       <c r="G10" s="27">
-        <v>0.0826</v>
+        <v>0.0836</v>
       </c>
       <c r="H10" s="28">
-        <v>0.07465</v>
+        <v>0.08245</v>
       </c>
     </row>
     <row r="11" spans="1:15" customHeight="1" ht="15.75">
       <c r="B11" s="24" t="s">
         <v>19</v>
       </c>
       <c r="C11" s="24" t="s">
         <v>20</v>
       </c>
       <c r="D11" s="24" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E11" s="25">
         <v>1000</v>
       </c>
       <c r="F11" s="26">
-        <v>1033.25</v>
+        <v>1021.97</v>
       </c>
       <c r="G11" s="27">
-        <v>0.0806</v>
+        <v>0.0824</v>
       </c>
       <c r="H11" s="28">
-        <v>0.08065</v>
+        <v>0.086745</v>
       </c>
     </row>
     <row r="12" spans="1:15" customHeight="1" ht="15.75">
       <c r="B12" s="24" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C12" s="24" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D12" s="24" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="E12" s="25">
-        <v>1000000</v>
+        <v>100</v>
       </c>
       <c r="F12" s="26">
-        <v>1025.72</v>
+        <v>1009.4</v>
       </c>
       <c r="G12" s="27">
-        <v>0.08</v>
+        <v>0.0814</v>
       </c>
       <c r="H12" s="28">
-        <v>0.065513</v>
+        <v>0.073625</v>
       </c>
     </row>
     <row r="13" spans="1:15" customHeight="1" ht="15.75">
       <c r="B13" s="24" t="s">
         <v>24</v>
       </c>
       <c r="C13" s="24" t="s">
         <v>25</v>
       </c>
       <c r="D13" s="24" t="s">
         <v>26</v>
       </c>
       <c r="E13" s="25">
-        <v>1000</v>
+        <v>1000000</v>
       </c>
       <c r="F13" s="26">
-        <v>1015.47</v>
+        <v>1002.63</v>
       </c>
       <c r="G13" s="27">
-        <v>0.0792</v>
+        <v>0.0808</v>
       </c>
       <c r="H13" s="28">
-        <v>0.0861</v>
+        <v>0.072953</v>
       </c>
     </row>
     <row r="14" spans="1:15" customHeight="1" ht="15.75">
       <c r="B14" s="24" t="s">
         <v>27</v>
       </c>
       <c r="C14" s="24" t="s">
         <v>28</v>
       </c>
       <c r="D14" s="24" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="E14" s="25">
-        <v>1000000</v>
+        <v>1000</v>
       </c>
       <c r="F14" s="26">
-        <v>1003.52</v>
+        <v>1001.59</v>
       </c>
       <c r="G14" s="27">
-        <v>0.0783</v>
+        <v>0.0807</v>
       </c>
       <c r="H14" s="28">
-        <v>0.0712</v>
+        <v>0.076</v>
       </c>
     </row>
     <row r="15" spans="1:15" customHeight="1" ht="15.75">
       <c r="B15" s="24" t="s">
         <v>29</v>
       </c>
       <c r="C15" s="24" t="s">
         <v>30</v>
       </c>
       <c r="D15" s="24" t="s">
         <v>14</v>
       </c>
       <c r="E15" s="25">
-        <v>1000</v>
+        <v>50</v>
       </c>
       <c r="F15" s="26">
-        <v>1000.38</v>
+        <v>529.23</v>
       </c>
       <c r="G15" s="27">
-        <v>0.078</v>
+        <v>0.0427</v>
       </c>
       <c r="H15" s="28">
-        <v>0.073125</v>
+        <v>0.07532</v>
       </c>
     </row>
     <row r="16" spans="1:15" customHeight="1" ht="15.75">
       <c r="B16" s="24" t="s">
         <v>31</v>
       </c>
       <c r="C16" s="24" t="s">
         <v>32</v>
       </c>
       <c r="D16" s="24" t="s">
         <v>14</v>
       </c>
       <c r="E16" s="25">
         <v>50</v>
       </c>
       <c r="F16" s="26">
-        <v>529.85</v>
+        <v>523.24</v>
       </c>
       <c r="G16" s="27">
-        <v>0.0413</v>
+        <v>0.0422</v>
       </c>
       <c r="H16" s="28">
-        <v>0.072821</v>
+        <v>0.074387</v>
       </c>
     </row>
     <row r="17" spans="1:15" customHeight="1" ht="15.75">
       <c r="B17" s="24" t="s">
         <v>33</v>
       </c>
       <c r="C17" s="24" t="s">
         <v>34</v>
       </c>
       <c r="D17" s="24" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="E17" s="25">
-        <v>50</v>
+        <v>500</v>
       </c>
       <c r="F17" s="26">
-        <v>521.67</v>
+        <v>514.97</v>
       </c>
       <c r="G17" s="27">
-        <v>0.0407</v>
+        <v>0.0415</v>
       </c>
       <c r="H17" s="28">
-        <v>0.072232</v>
+        <v>0.0795</v>
       </c>
     </row>
     <row r="18" spans="1:15" customHeight="1" ht="15.75">
       <c r="B18" s="24" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C18" s="24" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D18" s="24" t="s">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="E18" s="25">
         <v>500</v>
       </c>
       <c r="F18" s="26">
-        <v>513.7</v>
+        <v>512.8</v>
       </c>
       <c r="G18" s="27">
-        <v>0.0401</v>
+        <v>0.0413</v>
       </c>
       <c r="H18" s="28">
-        <v>0.076888</v>
+        <v>0.074602</v>
       </c>
     </row>
     <row r="19" spans="1:15" customHeight="1" ht="15.75">
       <c r="B19" s="24" t="s">
         <v>38</v>
       </c>
       <c r="C19" s="24" t="s">
         <v>39</v>
       </c>
       <c r="D19" s="24" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E19" s="25">
-        <v>500</v>
+        <v>500000</v>
       </c>
       <c r="F19" s="26">
-        <v>513.07</v>
+        <v>510.17</v>
       </c>
       <c r="G19" s="27">
-        <v>0.04</v>
+        <v>0.0411</v>
       </c>
       <c r="H19" s="28">
-        <v>0.072</v>
+        <v>0.070711</v>
       </c>
     </row>
     <row r="20" spans="1:15" customHeight="1" ht="15.75">
       <c r="B20" s="24" t="s">
         <v>40</v>
       </c>
       <c r="C20" s="24" t="s">
         <v>41</v>
       </c>
       <c r="D20" s="24" t="s">
-        <v>23</v>
+        <v>42</v>
       </c>
       <c r="E20" s="25">
-        <v>500000</v>
+        <v>500</v>
       </c>
       <c r="F20" s="26">
-        <v>511.56</v>
+        <v>502.17</v>
       </c>
       <c r="G20" s="27">
-        <v>0.0399</v>
+        <v>0.0405</v>
       </c>
       <c r="H20" s="28">
-        <v>0.069454</v>
+        <v>0.08445</v>
       </c>
     </row>
     <row r="21" spans="1:15" customHeight="1" ht="15.75">
       <c r="B21" s="24" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C21" s="24" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D21" s="24" t="s">
-        <v>44</v>
+        <v>26</v>
       </c>
       <c r="E21" s="25">
-        <v>500</v>
+        <v>500000</v>
       </c>
       <c r="F21" s="26">
-        <v>500.37</v>
+        <v>496.92</v>
       </c>
       <c r="G21" s="27">
-        <v>0.039</v>
+        <v>0.0401</v>
       </c>
       <c r="H21" s="28">
-        <v>0.082</v>
+        <v>0.06699</v>
       </c>
     </row>
     <row r="22" spans="1:15" customHeight="1" ht="15.75">
       <c r="B22" s="24" t="s">
         <v>45</v>
       </c>
       <c r="C22" s="24" t="s">
         <v>46</v>
       </c>
       <c r="D22" s="24" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="E22" s="25">
         <v>41400</v>
       </c>
       <c r="F22" s="26">
-        <v>32.43</v>
+        <v>32.52</v>
       </c>
       <c r="G22" s="27">
-        <v>0.0025</v>
+        <v>0.0026</v>
       </c>
       <c r="H22" s="28">
-        <v>0.067783</v>
+        <v>0.068508</v>
       </c>
     </row>
     <row r="23" spans="1:15" customHeight="1" ht="15.75">
       <c r="B23" s="23" t="s">
         <v>47</v>
       </c>
       <c r="C23" s="23"/>
       <c r="D23" s="23"/>
       <c r="E23" s="29"/>
       <c r="F23" s="30">
-        <v>11411.85</v>
+        <v>10823.19</v>
       </c>
       <c r="G23" s="31">
-        <v>0.89</v>
+        <v>0.8726</v>
       </c>
       <c r="H23" s="32"/>
     </row>
     <row r="24" spans="1:15" customHeight="1" ht="15.75">
       <c r="B24" s="24"/>
       <c r="C24" s="24"/>
       <c r="D24" s="24"/>
       <c r="E24" s="25"/>
       <c r="F24" s="26"/>
       <c r="G24" s="27"/>
       <c r="H24" s="28"/>
     </row>
     <row r="25" spans="1:15" customHeight="1" ht="15.75">
       <c r="B25" s="23" t="s">
         <v>48</v>
       </c>
       <c r="C25" s="24"/>
       <c r="D25" s="24"/>
       <c r="E25" s="25"/>
       <c r="F25" s="26"/>
       <c r="G25" s="27"/>
       <c r="H25" s="28"/>
     </row>
     <row r="26" spans="1:15" customHeight="1" ht="15.75">
       <c r="B26" s="23" t="s">
@@ -1937,54 +1937,54 @@
       <c r="F29" s="33" t="s">
         <v>49</v>
       </c>
       <c r="G29" s="34" t="s">
         <v>49</v>
       </c>
       <c r="H29" s="28"/>
     </row>
     <row r="30" spans="1:15" customHeight="1" ht="15.75">
       <c r="B30" s="24"/>
       <c r="C30" s="24"/>
       <c r="D30" s="24"/>
       <c r="E30" s="25"/>
       <c r="F30" s="26"/>
       <c r="G30" s="27"/>
       <c r="H30" s="28"/>
     </row>
     <row r="31" spans="1:15" customHeight="1" ht="15.75">
       <c r="B31" s="35" t="s">
         <v>51</v>
       </c>
       <c r="C31" s="35"/>
       <c r="D31" s="35"/>
       <c r="E31" s="36"/>
       <c r="F31" s="30">
-        <v>11411.85</v>
+        <v>10823.19</v>
       </c>
       <c r="G31" s="31">
-        <v>0.8902</v>
+        <v>0.8726</v>
       </c>
       <c r="H31" s="32"/>
     </row>
     <row r="32" spans="1:15" customHeight="1" ht="15.75">
       <c r="B32" s="24"/>
       <c r="C32" s="24"/>
       <c r="D32" s="24"/>
       <c r="E32" s="25"/>
       <c r="F32" s="26"/>
       <c r="G32" s="27"/>
       <c r="H32" s="28"/>
     </row>
     <row r="33" spans="1:15" customHeight="1" ht="15.75">
       <c r="B33" s="24"/>
       <c r="C33" s="24"/>
       <c r="D33" s="24"/>
       <c r="E33" s="25"/>
       <c r="F33" s="26"/>
       <c r="G33" s="27"/>
       <c r="H33" s="28"/>
     </row>
     <row r="34" spans="1:15" customHeight="1" ht="15.75">
       <c r="B34" s="23" t="s">
         <v>52</v>
       </c>
@@ -1996,179 +1996,179 @@
       <c r="H34" s="28"/>
     </row>
     <row r="35" spans="1:15" customHeight="1" ht="15.75">
       <c r="B35" s="23" t="s">
         <v>53</v>
       </c>
       <c r="C35" s="24"/>
       <c r="D35" s="24"/>
       <c r="E35" s="25"/>
       <c r="F35" s="26"/>
       <c r="G35" s="27"/>
       <c r="H35" s="28"/>
     </row>
     <row r="36" spans="1:15" customHeight="1" ht="15.75">
       <c r="B36" s="24" t="s">
         <v>54</v>
       </c>
       <c r="C36" s="24" t="s">
         <v>55</v>
       </c>
       <c r="D36" s="24"/>
       <c r="E36" s="25">
         <v>617.774</v>
       </c>
       <c r="F36" s="26">
-        <v>73.64</v>
+        <v>73.95</v>
       </c>
       <c r="G36" s="27">
-        <v>0.0057</v>
+        <v>0.006</v>
       </c>
       <c r="H36" s="28"/>
     </row>
     <row r="37" spans="1:15" customHeight="1" ht="15.75">
       <c r="B37" s="24"/>
       <c r="C37" s="24"/>
       <c r="D37" s="24"/>
       <c r="E37" s="25"/>
       <c r="F37" s="26"/>
       <c r="G37" s="27"/>
       <c r="H37" s="28"/>
     </row>
     <row r="38" spans="1:15" customHeight="1" ht="15.75">
       <c r="B38" s="35" t="s">
         <v>51</v>
       </c>
       <c r="C38" s="35"/>
       <c r="D38" s="35"/>
       <c r="E38" s="36"/>
       <c r="F38" s="30">
-        <v>73.64</v>
+        <v>73.95</v>
       </c>
       <c r="G38" s="31">
-        <v>0.0057</v>
+        <v>0.006</v>
       </c>
       <c r="H38" s="32"/>
     </row>
     <row r="39" spans="1:15" customHeight="1" ht="15.75">
       <c r="B39" s="24"/>
       <c r="C39" s="24"/>
       <c r="D39" s="24"/>
       <c r="E39" s="25"/>
       <c r="F39" s="26"/>
       <c r="G39" s="27"/>
       <c r="H39" s="28"/>
     </row>
     <row r="40" spans="1:15" customHeight="1" ht="15.75">
       <c r="B40" s="23" t="s">
         <v>56</v>
       </c>
       <c r="C40" s="24"/>
       <c r="D40" s="24"/>
       <c r="E40" s="25"/>
       <c r="F40" s="26"/>
       <c r="G40" s="27"/>
       <c r="H40" s="28"/>
     </row>
     <row r="41" spans="1:15" customHeight="1" ht="15.75">
       <c r="B41" s="24" t="s">
         <v>57</v>
       </c>
       <c r="C41" s="24"/>
       <c r="D41" s="24"/>
       <c r="E41" s="25"/>
       <c r="F41" s="26">
-        <v>1240.48</v>
+        <v>1413.77</v>
       </c>
       <c r="G41" s="27">
-        <v>0.0968</v>
+        <v>0.114</v>
       </c>
       <c r="H41" s="28"/>
     </row>
     <row r="42" spans="1:15" customHeight="1" ht="15.75">
       <c r="B42" s="23" t="s">
         <v>47</v>
       </c>
       <c r="C42" s="23"/>
       <c r="D42" s="23"/>
       <c r="E42" s="29"/>
       <c r="F42" s="30">
-        <v>1240.48</v>
+        <v>1413.77</v>
       </c>
       <c r="G42" s="31">
-        <v>0.0968</v>
+        <v>0.114</v>
       </c>
       <c r="H42" s="32"/>
     </row>
     <row r="43" spans="1:15" customHeight="1" ht="15.75">
       <c r="B43" s="24"/>
       <c r="C43" s="24"/>
       <c r="D43" s="24"/>
       <c r="E43" s="25"/>
       <c r="F43" s="26"/>
       <c r="G43" s="27"/>
       <c r="H43" s="28"/>
     </row>
     <row r="44" spans="1:15" customHeight="1" ht="15.75">
       <c r="B44" s="35" t="s">
         <v>51</v>
       </c>
       <c r="C44" s="35"/>
       <c r="D44" s="35"/>
       <c r="E44" s="36"/>
       <c r="F44" s="30">
-        <v>1240.48</v>
+        <v>1413.77</v>
       </c>
       <c r="G44" s="31">
-        <v>0.0968</v>
+        <v>0.114</v>
       </c>
       <c r="H44" s="32"/>
     </row>
     <row r="45" spans="1:15" customHeight="1" ht="15.75">
       <c r="B45" s="24" t="s">
         <v>58</v>
       </c>
       <c r="C45" s="24"/>
       <c r="D45" s="24"/>
       <c r="E45" s="25"/>
       <c r="F45" s="26">
-        <v>93.46</v>
+        <v>93.1</v>
       </c>
       <c r="G45" s="27">
-        <v>0.0073</v>
+        <v>0.0074</v>
       </c>
       <c r="H45" s="28"/>
     </row>
     <row r="46" spans="1:15" customHeight="1" ht="15.75">
       <c r="B46" s="37" t="s">
         <v>59</v>
       </c>
       <c r="C46" s="37"/>
       <c r="D46" s="37"/>
       <c r="E46" s="38"/>
       <c r="F46" s="39">
-        <v>12819.43</v>
+        <v>12404.01</v>
       </c>
       <c r="G46" s="40">
         <v>1</v>
       </c>
       <c r="H46" s="41"/>
     </row>
     <row r="47" spans="1:15" customHeight="1" ht="15.75">
       <c r="B47" s="2"/>
     </row>
     <row r="48" spans="1:15" customHeight="1" ht="15.75">
       <c r="B48" s="12" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="51" spans="1:15" customHeight="1" ht="15.75">
       <c r="A51" s="7"/>
       <c r="B51" s="42" t="s">
         <v>61</v>
       </c>
       <c r="C51" s="65"/>
       <c r="D51" s="65"/>
       <c r="E51" s="65"/>
       <c r="F51" s="65"/>
       <c r="G51" s="43"/>
       <c r="H51" s="44"/>
@@ -2179,194 +2179,194 @@
         <v>62</v>
       </c>
       <c r="C52" s="66"/>
       <c r="D52" s="66"/>
       <c r="E52" s="66"/>
       <c r="F52" s="66"/>
       <c r="G52" s="7"/>
       <c r="H52" s="46"/>
     </row>
     <row r="53" spans="1:15" customHeight="1" ht="15.75">
       <c r="A53" s="7"/>
       <c r="B53" s="45" t="s">
         <v>63</v>
       </c>
       <c r="C53" s="66"/>
       <c r="D53" s="66"/>
       <c r="E53" s="66"/>
       <c r="F53" s="66"/>
       <c r="G53" s="7"/>
       <c r="H53" s="46"/>
     </row>
     <row r="54" spans="1:15" customHeight="1" ht="15.75">
       <c r="A54" s="7"/>
       <c r="B54" s="67"/>
       <c r="C54" s="47">
-        <v>46234</v>
+        <v>46265</v>
       </c>
       <c r="D54" s="47">
-        <v>46203</v>
+        <v>46248</v>
       </c>
       <c r="E54" s="66"/>
       <c r="F54" s="66"/>
       <c r="G54" s="7"/>
       <c r="H54" s="46"/>
     </row>
     <row r="55" spans="1:15" customHeight="1" ht="15.75">
       <c r="A55" s="7"/>
       <c r="B55" s="67" t="s">
         <v>64</v>
       </c>
       <c r="C55" s="48"/>
       <c r="D55" s="48"/>
       <c r="E55" s="66"/>
       <c r="F55" s="66"/>
       <c r="G55" s="7"/>
       <c r="H55" s="46"/>
     </row>
     <row r="56" spans="1:15" customHeight="1" ht="15.75">
       <c r="A56" s="49"/>
       <c r="B56" s="67" t="s">
         <v>65</v>
       </c>
       <c r="C56" s="50">
-        <v>15.4013</v>
+        <v>15.4117</v>
       </c>
       <c r="D56" s="50">
-        <v>15.3697</v>
+        <v>15.459</v>
       </c>
       <c r="E56" s="66"/>
       <c r="F56" s="66"/>
       <c r="G56" s="7"/>
       <c r="H56" s="46"/>
     </row>
     <row r="57" spans="1:15" customHeight="1" ht="15.75">
       <c r="A57" s="49"/>
       <c r="B57" s="67" t="s">
         <v>66</v>
       </c>
       <c r="C57" s="50">
-        <v>15.4013</v>
+        <v>15.4117</v>
       </c>
       <c r="D57" s="50">
-        <v>15.3697</v>
+        <v>15.459</v>
       </c>
       <c r="E57" s="66"/>
       <c r="F57" s="66"/>
       <c r="G57" s="7"/>
       <c r="H57" s="46"/>
     </row>
     <row r="58" spans="1:15" customHeight="1" ht="15.75">
       <c r="A58" s="49"/>
       <c r="B58" s="67" t="s">
         <v>67</v>
       </c>
       <c r="C58" s="50">
-        <v>12.8106</v>
+        <v>12.7748</v>
       </c>
       <c r="D58" s="50">
-        <v>12.8589</v>
+        <v>12.8139</v>
       </c>
       <c r="E58" s="66"/>
       <c r="F58" s="66"/>
       <c r="G58" s="7"/>
       <c r="H58" s="46"/>
     </row>
     <row r="59" spans="1:15" customHeight="1" ht="15.75">
       <c r="A59" s="49"/>
       <c r="B59" s="67" t="s">
         <v>68</v>
       </c>
       <c r="C59" s="50">
-        <v>15.2015</v>
+        <v>15.1118</v>
       </c>
       <c r="D59" s="50">
-        <v>15.27</v>
+        <v>15.2584</v>
       </c>
       <c r="E59" s="66"/>
       <c r="F59" s="66"/>
       <c r="G59" s="7"/>
       <c r="H59" s="46"/>
     </row>
     <row r="60" spans="1:15" customHeight="1" ht="15.75">
       <c r="A60" s="49"/>
       <c r="B60" s="67" t="s">
         <v>69</v>
       </c>
       <c r="C60" s="50">
-        <v>16.6084</v>
+        <v>16.6306</v>
       </c>
       <c r="D60" s="50">
-        <v>16.5633</v>
+        <v>16.6756</v>
       </c>
       <c r="E60" s="66"/>
       <c r="F60" s="66"/>
       <c r="G60" s="7"/>
       <c r="H60" s="46"/>
     </row>
     <row r="61" spans="1:15" customHeight="1" ht="15.75">
       <c r="A61" s="49"/>
       <c r="B61" s="67" t="s">
         <v>70</v>
       </c>
       <c r="C61" s="50">
-        <v>16.6084</v>
+        <v>16.6306</v>
       </c>
       <c r="D61" s="50">
-        <v>16.5633</v>
+        <v>16.6756</v>
       </c>
       <c r="E61" s="66"/>
       <c r="F61" s="66"/>
       <c r="G61" s="7"/>
       <c r="H61" s="46"/>
     </row>
     <row r="62" spans="1:15" customHeight="1" ht="15.75">
       <c r="A62" s="49"/>
       <c r="B62" s="67" t="s">
         <v>71</v>
       </c>
       <c r="C62" s="50">
-        <v>16.6061</v>
+        <v>16.6286</v>
       </c>
       <c r="D62" s="50">
-        <v>16.5611</v>
+        <v>16.6734</v>
       </c>
       <c r="E62" s="66"/>
       <c r="F62" s="66"/>
       <c r="G62" s="7"/>
       <c r="H62" s="46"/>
     </row>
     <row r="63" spans="1:15" customHeight="1" ht="15.75">
       <c r="A63" s="49"/>
       <c r="B63" s="67" t="s">
         <v>72</v>
       </c>
       <c r="C63" s="50">
-        <v>16.6061</v>
+        <v>16.6283</v>
       </c>
       <c r="D63" s="50">
-        <v>16.561</v>
+        <v>16.6732</v>
       </c>
       <c r="E63" s="66"/>
       <c r="F63" s="66"/>
       <c r="G63" s="7"/>
       <c r="H63" s="46"/>
     </row>
     <row r="64" spans="1:15" customHeight="1" ht="15.75">
       <c r="A64" s="7"/>
       <c r="B64" s="45" t="s">
         <v>73</v>
       </c>
       <c r="C64" s="66"/>
       <c r="D64" s="66"/>
       <c r="E64" s="66"/>
       <c r="F64" s="66"/>
       <c r="G64" s="66"/>
       <c r="H64" s="46"/>
     </row>
     <row r="65" spans="1:15" customHeight="1" ht="15.75">
       <c r="A65" s="7"/>
       <c r="B65" s="67" t="s">
         <v>74</v>
       </c>
       <c r="C65" s="48" t="s">
         <v>75</v>
@@ -2400,54 +2400,54 @@
       <c r="B67" s="67" t="s">
         <v>68</v>
       </c>
       <c r="C67" s="71" t="s">
         <v>78</v>
       </c>
       <c r="D67" s="72">
         <v>0.1</v>
       </c>
       <c r="E67" s="72">
         <v>0.1</v>
       </c>
       <c r="F67" s="66"/>
       <c r="G67" s="66"/>
       <c r="H67" s="46"/>
     </row>
     <row r="68" spans="1:15" customHeight="1" ht="15.75">
       <c r="A68" s="7"/>
       <c r="B68" s="67" t="s">
         <v>67</v>
       </c>
       <c r="C68" s="71" t="s">
         <v>78</v>
       </c>
       <c r="D68" s="72">
-        <v>0.07466344</v>
+        <v>0.04460549</v>
       </c>
       <c r="E68" s="72">
-        <v>0.07466344</v>
+        <v>0.04460549</v>
       </c>
       <c r="F68" s="66"/>
       <c r="G68" s="66"/>
       <c r="H68" s="46"/>
       <c r="J68" s="3"/>
     </row>
     <row r="69" spans="1:15" customHeight="1" ht="15.75">
       <c r="A69" s="7"/>
       <c r="B69" s="45" t="s">
         <v>79</v>
       </c>
       <c r="C69" s="66"/>
       <c r="D69" s="66"/>
       <c r="E69" s="66"/>
       <c r="F69" s="66"/>
       <c r="G69" s="7"/>
       <c r="H69" s="46"/>
     </row>
     <row r="70" spans="1:15" customHeight="1" ht="15.75">
       <c r="A70" s="7"/>
       <c r="B70" s="45" t="s">
         <v>80</v>
       </c>
       <c r="C70" s="66"/>
       <c r="D70" s="66"/>
@@ -2475,314 +2475,301 @@
       <c r="B72" s="45" t="s">
         <v>82</v>
       </c>
       <c r="C72" s="7"/>
       <c r="D72" s="7"/>
       <c r="E72" s="7"/>
       <c r="F72" s="7"/>
       <c r="G72" s="7"/>
       <c r="H72" s="46"/>
       <c r="J72" s="3"/>
     </row>
     <row r="73" spans="1:15" customHeight="1" ht="15.75">
       <c r="A73" s="7"/>
       <c r="B73" s="45" t="s">
         <v>83</v>
       </c>
       <c r="C73" s="66"/>
       <c r="D73" s="66"/>
       <c r="E73" s="66"/>
       <c r="F73" s="66"/>
       <c r="G73" s="7"/>
       <c r="H73" s="46"/>
       <c r="J73" s="3"/>
     </row>
     <row r="74" spans="1:15" customHeight="1" ht="15.75">
-      <c r="A74" s="7"/>
-[...8 lines deleted...]
-      <c r="H74" s="46"/>
       <c r="J74" s="3"/>
     </row>
     <row r="75" spans="1:15" customHeight="1" ht="15.75">
       <c r="J75" s="5"/>
       <c r="K75" s="5"/>
       <c r="L75" s="6"/>
       <c r="M75" s="6"/>
       <c r="N75" s="5"/>
     </row>
-    <row r="76" spans="1:15" customHeight="1" ht="15.75"/>
+    <row r="76" spans="1:15" customHeight="1" ht="39.75">
+      <c r="B76" s="52" t="s">
+        <v>84</v>
+      </c>
+      <c r="C76" s="53" t="s">
+        <v>85</v>
+      </c>
+      <c r="D76" s="53" t="s">
+        <v>86</v>
+      </c>
+      <c r="E76" s="2"/>
+    </row>
     <row r="77" spans="1:15" customHeight="1" ht="39.75">
-      <c r="B77" s="52" t="s">
-[...5 lines deleted...]
-      <c r="D77" s="53" t="s">
+      <c r="B77" s="68" t="s">
         <v>87</v>
       </c>
+      <c r="C77" s="76"/>
+      <c r="D77" s="54" t="s">
+        <v>88</v>
+      </c>
       <c r="E77" s="2"/>
     </row>
     <row r="78" spans="1:15" customHeight="1" ht="39.75">
-      <c r="B78" s="68" t="s">
-[...3 lines deleted...]
-      <c r="D78" s="54" t="s">
+      <c r="B78" s="79" t="s">
         <v>89</v>
       </c>
+      <c r="C78" s="77"/>
+      <c r="D78" s="81"/>
       <c r="E78" s="2"/>
       <c r="J78" s="7"/>
       <c r="K78" s="7"/>
       <c r="L78" s="7"/>
       <c r="M78" s="7"/>
       <c r="N78" s="7"/>
     </row>
     <row r="79" spans="1:15" customHeight="1" ht="39.75">
-      <c r="B79" s="79" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B79" s="79"/>
       <c r="C79" s="77"/>
       <c r="D79" s="81"/>
       <c r="E79" s="2"/>
       <c r="J79" s="7"/>
       <c r="K79" s="7"/>
       <c r="L79" s="7"/>
       <c r="M79" s="7"/>
       <c r="N79" s="7"/>
     </row>
     <row r="80" spans="1:15" customHeight="1" ht="39.75">
       <c r="B80" s="79"/>
       <c r="C80" s="77"/>
       <c r="D80" s="81"/>
       <c r="E80" s="2"/>
       <c r="J80" s="7"/>
       <c r="K80" s="7"/>
       <c r="L80" s="7"/>
       <c r="M80" s="7"/>
       <c r="N80" s="7"/>
     </row>
     <row r="81" spans="1:15" customHeight="1" ht="39.75">
-      <c r="B81" s="79"/>
-[...1 lines deleted...]
-      <c r="D81" s="81"/>
+      <c r="B81" s="80"/>
+      <c r="C81" s="78"/>
+      <c r="D81" s="82"/>
       <c r="E81" s="2"/>
       <c r="J81" s="7"/>
       <c r="K81" s="7"/>
       <c r="L81" s="7"/>
       <c r="M81" s="7"/>
       <c r="N81" s="7"/>
     </row>
-    <row r="82" spans="1:15" customHeight="1" ht="39.75">
-[...3 lines deleted...]
-      <c r="E82" s="2"/>
+    <row r="82" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B82" s="9" t="s">
+        <v>90</v>
+      </c>
       <c r="J82" s="7"/>
       <c r="K82" s="7"/>
       <c r="L82" s="7"/>
       <c r="M82" s="7"/>
       <c r="N82" s="7"/>
     </row>
     <row r="83" spans="1:15" customHeight="1" ht="15.75">
       <c r="B83" s="9" t="s">
         <v>91</v>
       </c>
       <c r="J83" s="7"/>
       <c r="K83" s="7"/>
       <c r="L83" s="7"/>
       <c r="M83" s="7"/>
       <c r="N83" s="7"/>
     </row>
     <row r="84" spans="1:15" customHeight="1" ht="15.75">
       <c r="B84" s="9" t="s">
         <v>92</v>
       </c>
       <c r="J84" s="7"/>
       <c r="K84" s="7"/>
       <c r="L84" s="7"/>
       <c r="M84" s="7"/>
       <c r="N84" s="7"/>
     </row>
-    <row r="85" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B85" s="9" t="s">
+    <row r="86" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B86" s="83" t="s">
         <v>93</v>
       </c>
-    </row>
-    <row r="86" spans="1:15" customHeight="1" ht="15.75">
+      <c r="C86" s="84"/>
+      <c r="D86" s="84"/>
+      <c r="E86" s="84"/>
       <c r="J86" s="3"/>
     </row>
-    <row r="87" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B87" s="83" t="s">
+    <row r="87" spans="1:15" customHeight="1" ht="30">
+      <c r="B87" s="55" t="s">
         <v>94</v>
       </c>
-      <c r="C87" s="84"/>
-[...3 lines deleted...]
-    <row r="88" spans="1:15" customHeight="1" ht="30">
+      <c r="C87" s="85" t="s">
+        <v>95</v>
+      </c>
+      <c r="D87" s="85" t="s">
+        <v>96</v>
+      </c>
+      <c r="E87" s="85" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="88" spans="1:15" customHeight="1" ht="15.75">
       <c r="B88" s="55" t="s">
-        <v>95</v>
-[...7 lines deleted...]
-      <c r="E88" s="85" t="s">
         <v>98</v>
       </c>
+      <c r="C88" s="86"/>
+      <c r="D88" s="86"/>
+      <c r="E88" s="86"/>
     </row>
     <row r="89" spans="1:15" customHeight="1" ht="15.75">
       <c r="B89" s="55" t="s">
         <v>99</v>
       </c>
-      <c r="C89" s="86"/>
-[...1 lines deleted...]
-      <c r="E89" s="86"/>
+      <c r="C89" s="56"/>
+      <c r="D89" s="57"/>
+      <c r="E89" s="57"/>
     </row>
     <row r="90" spans="1:15" customHeight="1" ht="15.75">
       <c r="B90" s="55" t="s">
         <v>100</v>
       </c>
-      <c r="C90" s="56"/>
-      <c r="D90" s="57"/>
+      <c r="C90" s="57"/>
+      <c r="D90" s="73" t="s">
+        <v>101</v>
+      </c>
       <c r="E90" s="57"/>
     </row>
     <row r="91" spans="1:15" customHeight="1" ht="15.75">
       <c r="B91" s="55" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-      <c r="D91" s="73" t="s">
         <v>102</v>
       </c>
+      <c r="C91" s="58"/>
+      <c r="D91" s="69"/>
       <c r="E91" s="57"/>
     </row>
     <row r="92" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B92" s="55" t="s">
+      <c r="B92" s="11" t="s">
         <v>103</v>
       </c>
-      <c r="C92" s="58"/>
-      <c r="D92" s="69"/>
+      <c r="C92" s="59"/>
+      <c r="D92" s="57"/>
       <c r="E92" s="57"/>
     </row>
-    <row r="93" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B93" s="11" t="s">
+    <row r="93" spans="1:15" customHeight="1" ht="15.75"/>
+    <row r="94" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B94" s="60"/>
+      <c r="C94" s="61" t="s">
         <v>104</v>
       </c>
-      <c r="C93" s="59"/>
-[...3 lines deleted...]
-    <row r="94" spans="1:15" customHeight="1" ht="15.75"/>
+    </row>
     <row r="95" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B95" s="60"/>
-      <c r="C95" s="61" t="s">
+      <c r="B95" s="62" t="s">
         <v>105</v>
+      </c>
+      <c r="C95" s="70" t="s">
+        <v>106</v>
       </c>
     </row>
     <row r="96" spans="1:15" customHeight="1" ht="15.75">
       <c r="B96" s="62" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>107</v>
+      </c>
+      <c r="C96" s="63" t="s">
+        <v>108</v>
       </c>
     </row>
     <row r="97" spans="1:15" customHeight="1" ht="15.75">
       <c r="B97" s="62" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>109</v>
+      </c>
+      <c r="C97" s="64">
+        <v>7.24</v>
       </c>
     </row>
     <row r="98" spans="1:15" customHeight="1" ht="15.75">
       <c r="B98" s="62" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-        <v>7.1</v>
+        <v>110</v>
+      </c>
+      <c r="C98" s="64" t="s">
+        <v>111</v>
       </c>
     </row>
     <row r="99" spans="1:15" customHeight="1" ht="15.75">
       <c r="B99" s="62" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="C99" s="64" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
     </row>
     <row r="100" spans="1:15" customHeight="1" ht="15.75">
       <c r="B100" s="62" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="C100" s="64" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
     </row>
     <row r="101" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B101" s="62" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B101" s="74" t="s">
+        <v>116</v>
+      </c>
+      <c r="C101" s="75"/>
     </row>
     <row r="102" spans="1:15" customHeight="1" ht="15.75">
       <c r="B102" s="74" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C102" s="75"/>
-    </row>
-[...4 lines deleted...]
-      <c r="C103" s="75"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
+    <mergeCell ref="B101:C101"/>
     <mergeCell ref="B102:C102"/>
-    <mergeCell ref="B103:C103"/>
-[...6 lines deleted...]
-    <mergeCell ref="E88:E89"/>
+    <mergeCell ref="C77:C81"/>
+    <mergeCell ref="B78:B81"/>
+    <mergeCell ref="D78:D81"/>
+    <mergeCell ref="B86:E86"/>
+    <mergeCell ref="C87:C88"/>
+    <mergeCell ref="D87:D88"/>
+    <mergeCell ref="E87:E88"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G1" location="'Sheet1'!A1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader>&amp;L&amp;"Arial"&amp;9&amp;K0078D7 INTERNAL&amp;1#_x000D_</oddHeader>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>