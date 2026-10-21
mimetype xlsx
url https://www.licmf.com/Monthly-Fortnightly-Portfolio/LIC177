--- v0 (2026-09-21)
+++ v1 (2026-10-21)
@@ -40,136 +40,136 @@
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEDDYF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEDHCF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEEMCF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEEQSF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEEQTF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEESCF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEFE30'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEGFOF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEGOLD'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEGROW'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEINFA'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEINNF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEINSX'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LELTVF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEMAAF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEMETF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEMFGF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEMIDF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEMUCF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LENI50'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LET100'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="1">'LETAXP'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="2">'LETECF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="3">'LETF50'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="4">'LETFSX'!$J$68:$N$84</definedName>
-    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="5">'LEULIS'!$J$68:$N$84</definedName>
+    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="5">'LEULIS'!$J$140:$N$156</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LEARBF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LEBADF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LEBALF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LEBFSF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LECHID'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LECOSF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LEDDYF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LEDHCF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LEEMCF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LEEQSF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LEEQTF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LEESCF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LEFE30'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LEGFOF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LEGOLD'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LEGROW'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LEINFA'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LEINNF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LEINSX'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LELTVF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LEMAAF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LEMETF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LEMFGF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LEMIDF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LEMUCF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LENI50'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LET100'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="1">'LETAXP'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="2">'LETECF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="3">'LETF50'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="4">'LETFSX'!$J$74:$N$84</definedName>
-    <definedName name="JPM_Footer_disp" localSheetId="5">'LEULIS'!$J$74:$N$84</definedName>
+    <definedName name="JPM_Footer_disp" localSheetId="5">'LEULIS'!$J$146:$N$156</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEARBF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEBADF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEBALF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEBFSF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LECHID'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LECOSF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEDDYF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEDHCF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEEMCF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEEQSF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEEQTF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEESCF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEFE30'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEGFOF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEGOLD'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEGROW'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEINFA'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEINNF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEINSX'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LELTVF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEMAAF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEMETF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEMFGF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEMIDF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEMUCF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LENI50'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LET100'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="1">'LETAXP'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="2">'LETECF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="3">'LETF50'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="4">'LETFSX'!$J$68:$N$86</definedName>
-    <definedName name="JPM_Footer_disp12" localSheetId="5">'LEULIS'!$J$68:$N$86</definedName>
+    <definedName name="JPM_Footer_disp12" localSheetId="5">'LEULIS'!$J$140:$N$158</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="281">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="280">
   <si>
     <t>LIC MF NIFTY 100 ETF</t>
   </si>
   <si>
     <t>NSE Symbol:LICNFNHGP</t>
   </si>
   <si>
     <t>BSE Symbol:539784</t>
   </si>
   <si>
     <t>Index</t>
   </si>
   <si>
-    <t>Monthly Portfolio Statement as on August 31,2026</t>
+    <t>Monthly Portfolio Statement as on September 30,2026</t>
   </si>
   <si>
     <t>Name of the Instrument</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>Industry / Rating</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Market/Fair Value (Rounded, Rs. In Lacs)</t>
   </si>
   <si>
     <t>Rounded, % to Net Assets</t>
   </si>
   <si>
     <t>Yield</t>
   </si>
   <si>
     <t>Equity &amp; Equity related</t>
   </si>
@@ -203,689 +203,686 @@
   <si>
     <t>Bharti Airtel Ltd.</t>
   </si>
   <si>
     <t>INE397D01024</t>
   </si>
   <si>
     <t>Telecom - Services</t>
   </si>
   <si>
     <t>Larsen &amp; Toubro Ltd.</t>
   </si>
   <si>
     <t>INE018A01030</t>
   </si>
   <si>
     <t>Construction</t>
   </si>
   <si>
     <t>State Bank of India</t>
   </si>
   <si>
     <t>INE062A01020</t>
   </si>
   <si>
+    <t>Axis Bank Ltd.</t>
+  </si>
+  <si>
+    <t>INE238A01034</t>
+  </si>
+  <si>
     <t>Infosys Ltd.</t>
   </si>
   <si>
     <t>INE009A01021</t>
   </si>
   <si>
     <t>IT - Software</t>
   </si>
   <si>
-    <t>Axis Bank Ltd.</t>
-[...4 lines deleted...]
-  <si>
     <t>Kotak Mahindra Bank Ltd.</t>
   </si>
   <si>
     <t>INE237A01036</t>
   </si>
   <si>
     <t>Mahindra &amp; Mahindra Ltd.</t>
   </si>
   <si>
     <t>INE101A01026</t>
   </si>
   <si>
     <t>Automobiles</t>
   </si>
   <si>
     <t>Bajaj Finance Ltd.</t>
   </si>
   <si>
     <t>INE296A01032</t>
   </si>
   <si>
     <t>Finance</t>
   </si>
   <si>
     <t>ITC Ltd.</t>
   </si>
   <si>
     <t>INE154A01025</t>
   </si>
   <si>
     <t>Diversified FMCG</t>
   </si>
   <si>
+    <t>Eternal Ltd.</t>
+  </si>
+  <si>
+    <t>INE758T01015</t>
+  </si>
+  <si>
+    <t>Retailing</t>
+  </si>
+  <si>
     <t>Tata Consultancy Services Ltd.</t>
   </si>
   <si>
     <t>INE467B01029</t>
   </si>
   <si>
-    <t>Eternal Ltd.</t>
-[...5 lines deleted...]
-    <t>Retailing</t>
+    <t>Sun Pharmaceutical Industries Ltd.</t>
+  </si>
+  <si>
+    <t>INE044A01036</t>
+  </si>
+  <si>
+    <t>Pharmaceuticals &amp; Biotechnology</t>
   </si>
   <si>
     <t>Titan Company Ltd.</t>
   </si>
   <si>
     <t>INE280A01028</t>
   </si>
   <si>
     <t>Consumer Durables</t>
   </si>
   <si>
-    <t>Sun Pharmaceutical Industries Ltd.</t>
-[...5 lines deleted...]
-    <t>Pharmaceuticals &amp; Biotechnology</t>
+    <t>Hindustan Unilever Ltd.</t>
+  </si>
+  <si>
+    <t>INE030A01027</t>
   </si>
   <si>
     <t>Maruti Suzuki India Ltd.</t>
   </si>
   <si>
     <t>INE585B01010</t>
   </si>
   <si>
-    <t>Hindustan Unilever Ltd.</t>
-[...2 lines deleted...]
-    <t>INE030A01027</t>
+    <t>Tata Steel Ltd.</t>
+  </si>
+  <si>
+    <t>INE081A01020</t>
+  </si>
+  <si>
+    <t>Ferrous Metals</t>
   </si>
   <si>
     <t>NTPC Ltd.</t>
   </si>
   <si>
     <t>INE733E01010</t>
   </si>
   <si>
     <t>Power</t>
   </si>
   <si>
+    <t>Vedanta Aluminium Metal Ltd.</t>
+  </si>
+  <si>
+    <t>INE1CDF01017</t>
+  </si>
+  <si>
+    <t>Non - Ferrous Metals</t>
+  </si>
+  <si>
     <t>Shriram Finance Ltd.</t>
   </si>
   <si>
     <t>INE721A01047</t>
   </si>
   <si>
-    <t>Tata Steel Ltd.</t>
-[...7 lines deleted...]
-  <si>
     <t>Bharat Electronics Ltd.</t>
   </si>
   <si>
     <t>INE263A01024</t>
   </si>
   <si>
     <t>Aerospace &amp; Defense</t>
   </si>
   <si>
+    <t>Adani Ports &amp; Special Economic Zone Ltd.</t>
+  </si>
+  <si>
+    <t>INE742F01042</t>
+  </si>
+  <si>
+    <t>Transport Infrastructure</t>
+  </si>
+  <si>
     <t>Hindalco Industries Ltd.</t>
   </si>
   <si>
     <t>INE038A01020</t>
   </si>
   <si>
-    <t>Non - Ferrous Metals</t>
-[...1 lines deleted...]
-  <si>
     <t>HCL Technologies Ltd.</t>
   </si>
   <si>
     <t>INE860A01027</t>
   </si>
   <si>
     <t>Ultratech Cement Ltd.</t>
   </si>
   <si>
     <t>INE481G01011</t>
   </si>
   <si>
     <t>Cement &amp; Cement Products</t>
   </si>
   <si>
+    <t>Divi's Laboratories Ltd.</t>
+  </si>
+  <si>
+    <t>INE361B01024</t>
+  </si>
+  <si>
+    <t>Power Grid Corporation of India Ltd.</t>
+  </si>
+  <si>
+    <t>INE752E01010</t>
+  </si>
+  <si>
+    <t>JSW Steel Ltd.</t>
+  </si>
+  <si>
+    <t>INE019A01038</t>
+  </si>
+  <si>
     <t>Bajaj Auto Ltd.</t>
   </si>
   <si>
     <t>INE917I01010</t>
   </si>
   <si>
     <t>Grasim Industries Ltd.</t>
   </si>
   <si>
     <t>INE047A01021</t>
   </si>
   <si>
-    <t>JSW Steel Ltd.</t>
-[...2 lines deleted...]
-    <t>INE019A01038</t>
+    <t>InterGlobe Aviation Ltd.</t>
+  </si>
+  <si>
+    <t>INE646L01027</t>
+  </si>
+  <si>
+    <t>Transport Services</t>
   </si>
   <si>
     <t>Asian Paints Ltd.</t>
   </si>
   <si>
     <t>INE021A01026</t>
   </si>
   <si>
-    <t>Divi's Laboratories Ltd.</t>
-[...26 lines deleted...]
-    <t>Transport Infrastructure</t>
+    <t>Coal India Ltd.</t>
+  </si>
+  <si>
+    <t>INE522F01014</t>
+  </si>
+  <si>
+    <t>Consumable Fuels</t>
   </si>
   <si>
     <t>Bajaj Finserv Ltd.</t>
   </si>
   <si>
     <t>INE918I01026</t>
   </si>
   <si>
     <t>Eicher Motors Ltd.</t>
   </si>
   <si>
     <t>INE066A01021</t>
   </si>
   <si>
+    <t>Tech Mahindra Ltd.</t>
+  </si>
+  <si>
+    <t>INE669C01036</t>
+  </si>
+  <si>
+    <t>TVS Motor Company Ltd.</t>
+  </si>
+  <si>
+    <t>INE494B01023</t>
+  </si>
+  <si>
+    <t>BSE Ltd.</t>
+  </si>
+  <si>
+    <t>INE118H01025</t>
+  </si>
+  <si>
+    <t>Capital Markets</t>
+  </si>
+  <si>
     <t>Nestle India Ltd.</t>
   </si>
   <si>
     <t>INE239A01024</t>
   </si>
   <si>
     <t>Food Products</t>
   </si>
   <si>
-    <t>Tech Mahindra Ltd.</t>
-[...10 lines deleted...]
-  <si>
     <t>Tata Motors Ltd.</t>
   </si>
   <si>
     <t>INE1TAE01010</t>
   </si>
   <si>
     <t>Agricultural, Commercial &amp; Construction Vehicles</t>
   </si>
   <si>
-    <t>Coal India Ltd.</t>
-[...5 lines deleted...]
-    <t>Consumable Fuels</t>
+    <t>Hindustan Aeronautics Ltd.</t>
+  </si>
+  <si>
+    <t>INE066F01020</t>
+  </si>
+  <si>
+    <t>Oil &amp; Natural Gas Corporation Ltd.</t>
+  </si>
+  <si>
+    <t>INE213A01029</t>
+  </si>
+  <si>
+    <t>Oil</t>
   </si>
   <si>
     <t>Trent Ltd.</t>
   </si>
   <si>
     <t>INE849A01020</t>
   </si>
   <si>
+    <t>Adani Power Ltd.</t>
+  </si>
+  <si>
+    <t>INE814H01029</t>
+  </si>
+  <si>
+    <t>Adani Enterprises Ltd.</t>
+  </si>
+  <si>
+    <t>INE423A01024</t>
+  </si>
+  <si>
+    <t>Metals &amp; Minerals Trading</t>
+  </si>
+  <si>
     <t>Apollo Hospitals Enterprise Ltd.</t>
   </si>
   <si>
     <t>INE437A01024</t>
   </si>
   <si>
     <t>Healthcare Services</t>
   </si>
   <si>
-    <t>Hindustan Aeronautics Ltd.</t>
-[...26 lines deleted...]
-    <t>INE814H01029</t>
+    <t>SBI Life Insurance Company Ltd.</t>
+  </si>
+  <si>
+    <t>INE123W01016</t>
+  </si>
+  <si>
+    <t>Insurance</t>
+  </si>
+  <si>
+    <t>Cipla Ltd.</t>
+  </si>
+  <si>
+    <t>INE059A01026</t>
+  </si>
+  <si>
+    <t>Dr. Reddy's Laboratories Ltd.</t>
+  </si>
+  <si>
+    <t>INE089A01031</t>
+  </si>
+  <si>
+    <t>Samvardhana Motherson International Ltd.</t>
+  </si>
+  <si>
+    <t>INE775A01035</t>
+  </si>
+  <si>
+    <t>Auto Components</t>
+  </si>
+  <si>
+    <t>Torrent Pharmaceuticals Ltd.</t>
+  </si>
+  <si>
+    <t>INE685A01028</t>
+  </si>
+  <si>
+    <t>Jio Financial Services Ltd.</t>
+  </si>
+  <si>
+    <t>INE758E01017</t>
   </si>
   <si>
     <t>Cholamandalam Investment &amp; Fin Co Ltd.</t>
   </si>
   <si>
     <t>INE121A01024</t>
   </si>
   <si>
-    <t>Cipla Ltd.</t>
-[...19 lines deleted...]
-  <si>
     <t>Max Healthcare Institute Ltd.</t>
   </si>
   <si>
     <t>INE027H01010</t>
   </si>
   <si>
-    <t>Samvardhana Motherson International Ltd.</t>
-[...19 lines deleted...]
-  <si>
     <t>Cummins India Ltd.</t>
   </si>
   <si>
     <t>INE298A01020</t>
   </si>
   <si>
     <t>Industrial Products</t>
   </si>
   <si>
+    <t>Avenue Supermarts Ltd.</t>
+  </si>
+  <si>
+    <t>INE192R01011</t>
+  </si>
+  <si>
     <t>Tata Consumer Products Ltd.</t>
   </si>
   <si>
     <t>INE192A01025</t>
   </si>
   <si>
     <t>Agricultural Food &amp; other Products</t>
   </si>
   <si>
     <t>Bharat Petroleum Corporation Ltd.</t>
   </si>
   <si>
     <t>INE029A01011</t>
   </si>
   <si>
-    <t>The Indian Hotels Company Ltd.</t>
-[...5 lines deleted...]
-    <t>Leisure Services</t>
+    <t>Tata Power Company Ltd.</t>
+  </si>
+  <si>
+    <t>INE245A01021</t>
   </si>
   <si>
     <t>Tata Motors Passenger Vehicles Ltd.</t>
   </si>
   <si>
     <t>INE155A01022</t>
   </si>
   <si>
-    <t>Avenue Supermarts Ltd.</t>
-[...2 lines deleted...]
-    <t>INE192R01011</t>
+    <t>VARUN BEVERAGES LIMITED</t>
+  </si>
+  <si>
+    <t>INE200M01039</t>
+  </si>
+  <si>
+    <t>Beverages</t>
   </si>
   <si>
     <t>CG Power and Industrial Solutions Ltd.</t>
   </si>
   <si>
     <t>INE067A01029</t>
   </si>
   <si>
     <t>Electrical Equipment</t>
   </si>
   <si>
     <t>Britannia Industries Ltd.</t>
   </si>
   <si>
     <t>INE216A01030</t>
   </si>
   <si>
     <t>HDFC Life Insurance Company Ltd.</t>
   </si>
   <si>
     <t>INE795G01014</t>
   </si>
   <si>
-    <t>Tata Power Company Ltd.</t>
-[...11 lines deleted...]
-    <t>Beverages</t>
+    <t>Indian Oil Corporation Ltd.</t>
+  </si>
+  <si>
+    <t>INE242A01010</t>
+  </si>
+  <si>
+    <t>Solar Industries India Ltd.</t>
+  </si>
+  <si>
+    <t>INE343H01029</t>
+  </si>
+  <si>
+    <t>Chemicals &amp; Petrochemicals</t>
+  </si>
+  <si>
+    <t>Power Finance Corporation Ltd.</t>
+  </si>
+  <si>
+    <t>INE134E01011</t>
   </si>
   <si>
     <t>HDFC Asset Management Company Ltd.</t>
   </si>
   <si>
     <t>INE127D01025</t>
   </si>
   <si>
-    <t>Capital Markets</t>
+    <t>Bajaj Holdings &amp; Investment Ltd.</t>
+  </si>
+  <si>
+    <t>INE118A01012</t>
+  </si>
+  <si>
+    <t>GAIL (India) Ltd.</t>
+  </si>
+  <si>
+    <t>INE129A01019</t>
+  </si>
+  <si>
+    <t>Gas</t>
   </si>
   <si>
     <t>Pidilite Industries Ltd.</t>
   </si>
   <si>
     <t>INE318A01026</t>
   </si>
   <si>
-    <t>Chemicals &amp; Petrochemicals</t>
-[...11 lines deleted...]
-    <t>INE118A01012</t>
+    <t>Vedanta Ltd.</t>
+  </si>
+  <si>
+    <t>INE205A01025</t>
+  </si>
+  <si>
+    <t>Diversified Metals</t>
+  </si>
+  <si>
+    <t>Jindal Steel Ltd.</t>
+  </si>
+  <si>
+    <t>INE749A01030</t>
+  </si>
+  <si>
+    <t>DLF Ltd.</t>
+  </si>
+  <si>
+    <t>INE271C01023</t>
+  </si>
+  <si>
+    <t>Realty</t>
+  </si>
+  <si>
+    <t>Adani Energy Solutions Ltd.</t>
+  </si>
+  <si>
+    <t>INE931S01010</t>
+  </si>
+  <si>
+    <t>Adani Green Energy Ltd.</t>
+  </si>
+  <si>
+    <t>INE364U01010</t>
   </si>
   <si>
     <t>Wipro Ltd.</t>
   </si>
   <si>
     <t>INE075A01022</t>
   </si>
   <si>
-    <t>Power Finance Corporation Ltd.</t>
-[...49 lines deleted...]
-  <si>
     <t>Bank of Baroda</t>
   </si>
   <si>
     <t>INE028A01039</t>
   </si>
   <si>
-    <t>United Spirits Ltd.</t>
-[...4 lines deleted...]
-  <si>
     <t>Bosch Ltd.</t>
   </si>
   <si>
     <t>INE323A01026</t>
   </si>
   <si>
     <t>Canara Bank</t>
   </si>
   <si>
     <t>INE476A01022</t>
   </si>
   <si>
+    <t>Punjab National Bank</t>
+  </si>
+  <si>
+    <t>INE160A01022</t>
+  </si>
+  <si>
+    <t>Hitachi Energy India Ltd.</t>
+  </si>
+  <si>
+    <t>INE07Y701011</t>
+  </si>
+  <si>
     <t>LTM Ltd.</t>
   </si>
   <si>
     <t>INE214T01019</t>
   </si>
   <si>
-    <t>Adani Green Energy Ltd.</t>
-[...10 lines deleted...]
-  <si>
     <t>ABB India Ltd.</t>
   </si>
   <si>
     <t>INE117A01022</t>
   </si>
   <si>
-    <t>Punjab National Bank</t>
-[...4 lines deleted...]
-  <si>
     <t>Godrej Consumer Products Ltd.</t>
   </si>
   <si>
     <t>INE102D01028</t>
   </si>
   <si>
     <t>Personal Products</t>
   </si>
   <si>
+    <t>Siemens Ltd.</t>
+  </si>
+  <si>
+    <t>INE003A01024</t>
+  </si>
+  <si>
     <t>Union Bank of India</t>
   </si>
   <si>
     <t>INE692A01016</t>
   </si>
   <si>
-    <t>Siemens Ltd.</t>
-[...10 lines deleted...]
-  <si>
     <t>Muthoot Finance Ltd.</t>
   </si>
   <si>
     <t>INE414G01012</t>
   </si>
   <si>
+    <t>Zydus Lifesciences Ltd.</t>
+  </si>
+  <si>
+    <t>INE010B01027</t>
+  </si>
+  <si>
     <t>Hyundai Motor India Ltd.</t>
   </si>
   <si>
     <t>INE0V6F01027</t>
   </si>
   <si>
-    <t>Shree Cement Ltd.</t>
-[...10 lines deleted...]
-  <si>
     <t>Siemens Energy India Ltd.</t>
   </si>
   <si>
     <t>INE1NPP01017</t>
   </si>
   <si>
     <t>Hindustan Zinc Ltd.</t>
   </si>
   <si>
     <t>INE267A01025</t>
   </si>
   <si>
+    <t>Polycab India Ltd.</t>
+  </si>
+  <si>
+    <t>INE455K01017</t>
+  </si>
+  <si>
+    <t>Vodafone Idea Ltd.</t>
+  </si>
+  <si>
+    <t>INE669E01016</t>
+  </si>
+  <si>
     <t>Ambuja Cements Ltd.</t>
   </si>
   <si>
     <t>INE079A01024</t>
   </si>
   <si>
     <t>Tata Capital Ltd.</t>
   </si>
   <si>
     <t>INE976I01016</t>
   </si>
   <si>
     <t>Mazagon Dock Shipbuilders Ltd.</t>
   </si>
   <si>
     <t>INE249Z01020</t>
   </si>
   <si>
     <t>Industrial Manufacturing</t>
   </si>
   <si>
     <t>Indian Railway Finance Corporation Ltd.</t>
   </si>
   <si>
     <t>INE053F01010</t>
@@ -896,78 +893,78 @@
   <si>
     <t>(b) Unlisted</t>
   </si>
   <si>
     <t>NIL</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>Treps / Reverse Repo</t>
   </si>
   <si>
     <t>Treps</t>
   </si>
   <si>
     <t>Net Receivables / (Payables)</t>
   </si>
   <si>
     <t>GRAND TOTAL</t>
   </si>
   <si>
     <t>i) Securities in default beyond its maturity date: Nil</t>
   </si>
   <si>
-    <t>ii) Total value and percentage of illiquid equity shares as on August 31, 2026: Nil</t>
+    <t>ii) Total value and percentage of illiquid equity shares as on September 30, 2026: Nil</t>
   </si>
   <si>
     <t>iii)</t>
   </si>
   <si>
     <t>NAV</t>
   </si>
   <si>
     <t>Regular Plan - Growth Option</t>
   </si>
   <si>
-    <t>iv) Dividend declared during the month August 31, 2026 under the IDCW Option of the Scheme is Nil.</t>
-[...14 lines deleted...]
-    <t>ix) Funds parked in short term deposit as on August 31, 2026: Nil</t>
+    <t>iv) Dividend declared during the month September 30, 2026 under the IDCW Option of the Scheme is Nil.</t>
+  </si>
+  <si>
+    <t>v) No bonus declared during the period ended September 30, 2026.</t>
+  </si>
+  <si>
+    <t>vi) Total outstanding exposure in derivative instruments as on September 30, 2026 is Nil.</t>
+  </si>
+  <si>
+    <t>vii) Total market value of investments in Foreign Securities/ American Depositary Receipts/ Global Depositary Receipts/ Overseas ETFs as at September 30, 2026 is Nil.</t>
+  </si>
+  <si>
+    <t>viii) Portfolio turnover ratio: 0.07 times</t>
+  </si>
+  <si>
+    <t>ix) Funds parked in short term deposit as on September 30, 2026: Nil</t>
   </si>
   <si>
     <t>x) The details of repo transactions of the scheme in corporate debt securities: Nil</t>
   </si>
   <si>
     <t>The product is suitable for investors who are seeking*</t>
   </si>
   <si>
     <t>Scheme Riskometer#</t>
   </si>
   <si>
     <t>Benchmark Riskometer (as 
 applicable) #</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">•</t>
     </r>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
@@ -1376,66 +1373,66 @@
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="8" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="9" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="10" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="11" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" quotePrefix="1" numFmtId="168" fillId="2" borderId="6" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="6" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="169" fillId="2" borderId="6" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="6" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="10" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="3" borderId="12" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" readingOrder="1"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="3" borderId="13" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" readingOrder="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="14" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
-[...4 lines deleted...]
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="6" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="15" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3" readingOrder="1"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="13" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="15" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="16" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="15" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false" indent="3" readingOrder="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="16" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false" indent="3" readingOrder="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="15" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3" readingOrder="1"/>
@@ -1797,70 +1794,70 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O147"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D127" sqref="D127"/>
+      <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr customHeight="true" defaultRowHeight="15.75" defaultColWidth="9.140625" outlineLevelRow="0" outlineLevelCol="0"/>
+  <sheetFormatPr customHeight="true" defaultRowHeight="15.75" defaultColWidth="9.1796875" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="3.5703125" customWidth="true" style="1"/>
-[...13 lines deleted...]
-    <col min="15" max="15" width="9.140625" style="1"/>
+    <col min="1" max="1" width="3.6328125" customWidth="true" style="1"/>
+    <col min="2" max="2" width="65.6328125" customWidth="true" style="8"/>
+    <col min="3" max="3" width="45.6328125" customWidth="true" style="8"/>
+    <col min="4" max="4" width="45.6328125" customWidth="true" style="8"/>
+    <col min="5" max="5" width="45.6328125" customWidth="true" style="1"/>
+    <col min="6" max="6" width="16.453125" customWidth="true" style="1"/>
+    <col min="7" max="7" width="15.26953125" customWidth="true" style="7"/>
+    <col min="8" max="8" width="4.90625" customWidth="true" style="9"/>
+    <col min="9" max="9" width="9.1796875" style="1"/>
+    <col min="10" max="10" width="10.7265625" customWidth="true" style="1"/>
+    <col min="11" max="11" width="10.453125" customWidth="true" style="1"/>
+    <col min="12" max="12" width="14.453125" customWidth="true" style="1"/>
+    <col min="13" max="13" width="15.26953125" customWidth="true" style="1"/>
+    <col min="14" max="14" width="12.54296875" customWidth="true" style="1"/>
+    <col min="15" max="15" width="9.1796875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" customHeight="1" ht="15.75">
       <c r="B1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="10" t="s">
         <v>3</v>
       </c>
       <c r="H1" s="2"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="15.75">
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
@@ -1910,2591 +1907,2591 @@
       <c r="G5" s="19"/>
       <c r="H5" s="20"/>
     </row>
     <row r="6" spans="1:15" customHeight="1" ht="15.75">
       <c r="B6" s="21" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="22"/>
       <c r="D6" s="22"/>
       <c r="E6" s="23"/>
       <c r="F6" s="24"/>
       <c r="G6" s="25"/>
       <c r="H6" s="26"/>
     </row>
     <row r="7" spans="1:15" customHeight="1" ht="15.75">
       <c r="B7" s="22" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="22" t="s">
         <v>15</v>
       </c>
       <c r="D7" s="22" t="s">
         <v>16</v>
       </c>
       <c r="E7" s="23">
-        <v>837562</v>
+        <v>820957</v>
       </c>
       <c r="F7" s="24">
-        <v>5938.31</v>
+        <v>5818.12</v>
       </c>
       <c r="G7" s="25">
-        <v>0.0801</v>
+        <v>0.0834</v>
       </c>
       <c r="H7" s="26"/>
     </row>
     <row r="8" spans="1:15" customHeight="1" ht="15.75">
       <c r="B8" s="22" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="22" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="22" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="23">
-        <v>391768</v>
+        <v>384398</v>
       </c>
       <c r="F8" s="24">
-        <v>5696.31</v>
+        <v>5080.59</v>
       </c>
       <c r="G8" s="25">
-        <v>0.0768</v>
+        <v>0.0728</v>
       </c>
       <c r="H8" s="26"/>
     </row>
     <row r="9" spans="1:15" customHeight="1" ht="15.75">
       <c r="B9" s="22" t="s">
         <v>19</v>
       </c>
       <c r="C9" s="22" t="s">
         <v>20</v>
       </c>
       <c r="D9" s="22" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="23">
-        <v>369361</v>
+        <v>358173</v>
       </c>
       <c r="F9" s="24">
-        <v>4716.74</v>
+        <v>4251.51</v>
       </c>
       <c r="G9" s="25">
-        <v>0.0636</v>
+        <v>0.0609</v>
       </c>
       <c r="H9" s="26"/>
     </row>
     <row r="10" spans="1:15" customHeight="1" ht="15.75">
       <c r="B10" s="22" t="s">
         <v>22</v>
       </c>
       <c r="C10" s="22" t="s">
         <v>23</v>
       </c>
       <c r="D10" s="22" t="s">
         <v>24</v>
       </c>
       <c r="E10" s="23">
-        <v>166435</v>
+        <v>162862</v>
       </c>
       <c r="F10" s="24">
-        <v>3015.64</v>
+        <v>2861.49</v>
       </c>
       <c r="G10" s="25">
-        <v>0.0407</v>
+        <v>0.041</v>
       </c>
       <c r="H10" s="26"/>
     </row>
     <row r="11" spans="1:15" customHeight="1" ht="15.75">
       <c r="B11" s="22" t="s">
         <v>25</v>
       </c>
       <c r="C11" s="22" t="s">
         <v>26</v>
       </c>
       <c r="D11" s="22" t="s">
         <v>27</v>
       </c>
       <c r="E11" s="23">
-        <v>63954</v>
+        <v>62653</v>
       </c>
       <c r="F11" s="24">
-        <v>2586.88</v>
+        <v>2355.75</v>
       </c>
       <c r="G11" s="25">
-        <v>0.0349</v>
+        <v>0.0338</v>
       </c>
       <c r="H11" s="26"/>
     </row>
     <row r="12" spans="1:15" customHeight="1" ht="15.75">
       <c r="B12" s="22" t="s">
         <v>28</v>
       </c>
       <c r="C12" s="22" t="s">
         <v>29</v>
       </c>
       <c r="D12" s="22" t="s">
         <v>16</v>
       </c>
       <c r="E12" s="23">
-        <v>225930</v>
+        <v>221589</v>
       </c>
       <c r="F12" s="24">
-        <v>2394.86</v>
+        <v>2126.15</v>
       </c>
       <c r="G12" s="25">
-        <v>0.0323</v>
+        <v>0.0305</v>
       </c>
       <c r="H12" s="26"/>
     </row>
     <row r="13" spans="1:15" customHeight="1" ht="15.75">
       <c r="B13" s="22" t="s">
         <v>30</v>
       </c>
       <c r="C13" s="22" t="s">
         <v>31</v>
       </c>
       <c r="D13" s="22" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="E13" s="23">
-        <v>192047</v>
+        <v>154345</v>
       </c>
       <c r="F13" s="24">
-        <v>2177.43</v>
+        <v>1892.27</v>
       </c>
       <c r="G13" s="25">
-        <v>0.0294</v>
+        <v>0.0271</v>
       </c>
       <c r="H13" s="26"/>
     </row>
     <row r="14" spans="1:15" customHeight="1" ht="15.75">
       <c r="B14" s="22" t="s">
+        <v>32</v>
+      </c>
+      <c r="C14" s="22" t="s">
         <v>33</v>
       </c>
-      <c r="C14" s="22" t="s">
+      <c r="D14" s="22" t="s">
         <v>34</v>
       </c>
-      <c r="D14" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E14" s="23">
-        <v>157187</v>
+        <v>189243</v>
       </c>
       <c r="F14" s="24">
-        <v>2043.43</v>
+        <v>1881.26</v>
       </c>
       <c r="G14" s="25">
-        <v>0.0275</v>
+        <v>0.027</v>
       </c>
       <c r="H14" s="26"/>
     </row>
     <row r="15" spans="1:15" customHeight="1" ht="15.75">
       <c r="B15" s="22" t="s">
         <v>35</v>
       </c>
       <c r="C15" s="22" t="s">
         <v>36</v>
       </c>
       <c r="D15" s="22" t="s">
         <v>16</v>
       </c>
       <c r="E15" s="23">
-        <v>402227</v>
+        <v>395512</v>
       </c>
       <c r="F15" s="24">
-        <v>1686.94</v>
+        <v>1649.29</v>
       </c>
       <c r="G15" s="25">
-        <v>0.0227</v>
+        <v>0.0236</v>
       </c>
       <c r="H15" s="26"/>
     </row>
     <row r="16" spans="1:15" customHeight="1" ht="15.75">
       <c r="B16" s="22" t="s">
         <v>37</v>
       </c>
       <c r="C16" s="22" t="s">
         <v>38</v>
       </c>
       <c r="D16" s="22" t="s">
         <v>39</v>
       </c>
       <c r="E16" s="23">
-        <v>48788</v>
+        <v>47843</v>
       </c>
       <c r="F16" s="24">
-        <v>1601.22</v>
+        <v>1411.37</v>
       </c>
       <c r="G16" s="25">
-        <v>0.0216</v>
+        <v>0.0202</v>
       </c>
       <c r="H16" s="26"/>
     </row>
     <row r="17" spans="1:15" customHeight="1" ht="15.75">
       <c r="B17" s="22" t="s">
         <v>40</v>
       </c>
       <c r="C17" s="22" t="s">
         <v>41</v>
       </c>
       <c r="D17" s="22" t="s">
         <v>42</v>
       </c>
       <c r="E17" s="23">
         <v>147004</v>
       </c>
       <c r="F17" s="24">
-        <v>1553.83</v>
+        <v>1410.36</v>
       </c>
       <c r="G17" s="25">
-        <v>0.0209</v>
+        <v>0.0202</v>
       </c>
       <c r="H17" s="26"/>
     </row>
     <row r="18" spans="1:15" customHeight="1" ht="15.75">
       <c r="B18" s="22" t="s">
         <v>43</v>
       </c>
       <c r="C18" s="22" t="s">
         <v>44</v>
       </c>
       <c r="D18" s="22" t="s">
         <v>45</v>
       </c>
       <c r="E18" s="23">
-        <v>526425</v>
+        <v>515829</v>
       </c>
       <c r="F18" s="24">
-        <v>1345.02</v>
+        <v>1355.34</v>
       </c>
       <c r="G18" s="25">
-        <v>0.0181</v>
+        <v>0.0194</v>
       </c>
       <c r="H18" s="26"/>
     </row>
     <row r="19" spans="1:15" customHeight="1" ht="15.75">
       <c r="B19" s="22" t="s">
         <v>46</v>
       </c>
       <c r="C19" s="22" t="s">
         <v>47</v>
       </c>
       <c r="D19" s="22" t="s">
-        <v>32</v>
+        <v>48</v>
       </c>
       <c r="E19" s="23">
-        <v>55968</v>
+        <v>387880</v>
       </c>
       <c r="F19" s="24">
-        <v>1342.84</v>
+        <v>1241.22</v>
       </c>
       <c r="G19" s="25">
-        <v>0.0181</v>
+        <v>0.0178</v>
       </c>
       <c r="H19" s="26"/>
     </row>
     <row r="20" spans="1:15" customHeight="1" ht="15.75">
       <c r="B20" s="22" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C20" s="22" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D20" s="22" t="s">
-        <v>50</v>
+        <v>34</v>
       </c>
       <c r="E20" s="23">
-        <v>394466</v>
+        <v>54611</v>
       </c>
       <c r="F20" s="24">
-        <v>1294.24</v>
+        <v>1119.85</v>
       </c>
       <c r="G20" s="25">
-        <v>0.0174</v>
+        <v>0.016</v>
       </c>
       <c r="H20" s="26"/>
     </row>
     <row r="21" spans="1:15" customHeight="1" ht="15.75">
       <c r="B21" s="22" t="s">
         <v>51</v>
       </c>
       <c r="C21" s="22" t="s">
         <v>52</v>
       </c>
       <c r="D21" s="22" t="s">
         <v>53</v>
       </c>
       <c r="E21" s="23">
-        <v>22632</v>
+        <v>56901</v>
       </c>
       <c r="F21" s="24">
-        <v>1154.78</v>
+        <v>1033.66</v>
       </c>
       <c r="G21" s="25">
-        <v>0.0156</v>
+        <v>0.0148</v>
       </c>
       <c r="H21" s="26"/>
     </row>
     <row r="22" spans="1:15" customHeight="1" ht="15.75">
       <c r="B22" s="22" t="s">
         <v>54</v>
       </c>
       <c r="C22" s="22" t="s">
         <v>55</v>
       </c>
       <c r="D22" s="22" t="s">
         <v>56</v>
       </c>
       <c r="E22" s="23">
-        <v>58042</v>
+        <v>22179</v>
       </c>
       <c r="F22" s="24">
-        <v>1152.02</v>
+        <v>1017.35</v>
       </c>
       <c r="G22" s="25">
-        <v>0.0155</v>
+        <v>0.0146</v>
       </c>
       <c r="H22" s="26"/>
     </row>
     <row r="23" spans="1:15" customHeight="1" ht="15.75">
       <c r="B23" s="22" t="s">
         <v>57</v>
       </c>
       <c r="C23" s="22" t="s">
         <v>58</v>
       </c>
       <c r="D23" s="22" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="E23" s="23">
-        <v>7145</v>
+        <v>47553</v>
       </c>
       <c r="F23" s="24">
-        <v>967.93</v>
+        <v>893.57</v>
       </c>
       <c r="G23" s="25">
-        <v>0.013</v>
+        <v>0.0128</v>
       </c>
       <c r="H23" s="26"/>
     </row>
     <row r="24" spans="1:15" customHeight="1" ht="15.75">
       <c r="B24" s="22" t="s">
         <v>59</v>
       </c>
       <c r="C24" s="22" t="s">
         <v>60</v>
       </c>
       <c r="D24" s="22" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="E24" s="23">
-        <v>48674</v>
+        <v>6969</v>
       </c>
       <c r="F24" s="24">
-        <v>957.61</v>
+        <v>833.98</v>
       </c>
       <c r="G24" s="25">
-        <v>0.0129</v>
+        <v>0.012</v>
       </c>
       <c r="H24" s="26"/>
     </row>
     <row r="25" spans="1:15" customHeight="1" ht="15.75">
       <c r="B25" s="22" t="s">
         <v>61</v>
       </c>
       <c r="C25" s="22" t="s">
         <v>62</v>
       </c>
       <c r="D25" s="22" t="s">
         <v>63</v>
       </c>
       <c r="E25" s="23">
-        <v>260245</v>
+        <v>446410</v>
       </c>
       <c r="F25" s="24">
-        <v>852.04</v>
+        <v>822.73</v>
       </c>
       <c r="G25" s="25">
-        <v>0.0115</v>
+        <v>0.0118</v>
       </c>
       <c r="H25" s="26"/>
     </row>
     <row r="26" spans="1:15" customHeight="1" ht="15.75">
       <c r="B26" s="22" t="s">
         <v>64</v>
       </c>
       <c r="C26" s="22" t="s">
         <v>65</v>
       </c>
       <c r="D26" s="22" t="s">
-        <v>42</v>
+        <v>66</v>
       </c>
       <c r="E26" s="23">
-        <v>76293</v>
+        <v>253707</v>
       </c>
       <c r="F26" s="24">
-        <v>846.78</v>
+        <v>818.84</v>
       </c>
       <c r="G26" s="25">
-        <v>0.0114</v>
+        <v>0.0117</v>
       </c>
       <c r="H26" s="26"/>
     </row>
     <row r="27" spans="1:15" customHeight="1" ht="15.75">
       <c r="B27" s="22" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C27" s="22" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D27" s="22" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E27" s="23">
-        <v>453877</v>
+        <v>185677</v>
       </c>
       <c r="F27" s="24">
-        <v>836.72</v>
+        <v>766.66</v>
       </c>
       <c r="G27" s="25">
-        <v>0.0113</v>
+        <v>0.011</v>
       </c>
       <c r="H27" s="26"/>
     </row>
     <row r="28" spans="1:15" customHeight="1" ht="15.75">
       <c r="B28" s="22" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C28" s="22" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D28" s="22" t="s">
-        <v>71</v>
+        <v>42</v>
       </c>
       <c r="E28" s="23">
-        <v>196601</v>
+        <v>76293</v>
       </c>
       <c r="F28" s="24">
-        <v>814.81</v>
+        <v>749.73</v>
       </c>
       <c r="G28" s="25">
-        <v>0.011</v>
+        <v>0.0107</v>
       </c>
       <c r="H28" s="26"/>
     </row>
     <row r="29" spans="1:15" customHeight="1" ht="15.75">
       <c r="B29" s="22" t="s">
         <v>72</v>
       </c>
       <c r="C29" s="22" t="s">
         <v>73</v>
       </c>
       <c r="D29" s="22" t="s">
         <v>74</v>
       </c>
       <c r="E29" s="23">
-        <v>79588</v>
+        <v>191211</v>
       </c>
       <c r="F29" s="24">
-        <v>808.18</v>
+        <v>742.47</v>
       </c>
       <c r="G29" s="25">
-        <v>0.0109</v>
+        <v>0.0106</v>
       </c>
       <c r="H29" s="26"/>
     </row>
     <row r="30" spans="1:15" customHeight="1" ht="15.75">
       <c r="B30" s="22" t="s">
         <v>75</v>
       </c>
       <c r="C30" s="22" t="s">
         <v>76</v>
       </c>
       <c r="D30" s="22" t="s">
-        <v>32</v>
+        <v>77</v>
       </c>
       <c r="E30" s="23">
-        <v>57440</v>
+        <v>40587</v>
       </c>
       <c r="F30" s="24">
-        <v>753.73</v>
+        <v>729.88</v>
       </c>
       <c r="G30" s="25">
-        <v>0.0102</v>
+        <v>0.0105</v>
       </c>
       <c r="H30" s="26"/>
     </row>
     <row r="31" spans="1:15" customHeight="1" ht="15.75">
       <c r="B31" s="22" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C31" s="22" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D31" s="22" t="s">
-        <v>79</v>
+        <v>69</v>
       </c>
       <c r="E31" s="23">
-        <v>6444</v>
+        <v>77383</v>
       </c>
       <c r="F31" s="24">
-        <v>737.84</v>
+        <v>728.79</v>
       </c>
       <c r="G31" s="25">
-        <v>0.0099</v>
+        <v>0.0104</v>
       </c>
       <c r="H31" s="26"/>
     </row>
     <row r="32" spans="1:15" customHeight="1" ht="15.75">
       <c r="B32" s="22" t="s">
         <v>80</v>
       </c>
       <c r="C32" s="22" t="s">
         <v>81</v>
       </c>
       <c r="D32" s="22" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="E32" s="23">
-        <v>6030</v>
+        <v>57440</v>
       </c>
       <c r="F32" s="24">
-        <v>731.44</v>
+        <v>706.51</v>
       </c>
       <c r="G32" s="25">
-        <v>0.0099</v>
+        <v>0.0101</v>
       </c>
       <c r="H32" s="26"/>
     </row>
     <row r="33" spans="1:15" customHeight="1" ht="15.75">
       <c r="B33" s="22" t="s">
         <v>82</v>
       </c>
       <c r="C33" s="22" t="s">
         <v>83</v>
       </c>
       <c r="D33" s="22" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="E33" s="23">
-        <v>20595</v>
+        <v>6444</v>
       </c>
       <c r="F33" s="24">
-        <v>694.26</v>
+        <v>706</v>
       </c>
       <c r="G33" s="25">
-        <v>0.0094</v>
+        <v>0.0101</v>
       </c>
       <c r="H33" s="26"/>
     </row>
     <row r="34" spans="1:15" customHeight="1" ht="15.75">
       <c r="B34" s="22" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C34" s="22" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D34" s="22" t="s">
-        <v>68</v>
+        <v>53</v>
       </c>
       <c r="E34" s="23">
-        <v>51025</v>
+        <v>6917</v>
       </c>
       <c r="F34" s="24">
-        <v>667.25</v>
+        <v>642.69</v>
       </c>
       <c r="G34" s="25">
-        <v>0.009</v>
+        <v>0.0092</v>
       </c>
       <c r="H34" s="26"/>
     </row>
     <row r="35" spans="1:15" customHeight="1" ht="15.75">
       <c r="B35" s="22" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C35" s="22" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D35" s="22" t="s">
-        <v>53</v>
+        <v>66</v>
       </c>
       <c r="E35" s="23">
-        <v>24929</v>
+        <v>246552</v>
       </c>
       <c r="F35" s="24">
-        <v>661.52</v>
+        <v>642.27</v>
       </c>
       <c r="G35" s="25">
-        <v>0.0089</v>
+        <v>0.0092</v>
       </c>
       <c r="H35" s="26"/>
     </row>
     <row r="36" spans="1:15" customHeight="1" ht="15.75">
       <c r="B36" s="22" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C36" s="22" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D36" s="22" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="E36" s="23">
-        <v>6917</v>
+        <v>51025</v>
       </c>
       <c r="F36" s="24">
-        <v>654.83</v>
+        <v>639.55</v>
       </c>
       <c r="G36" s="25">
-        <v>0.0088</v>
+        <v>0.0092</v>
       </c>
       <c r="H36" s="26"/>
     </row>
     <row r="37" spans="1:15" customHeight="1" ht="15.75">
       <c r="B37" s="22" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C37" s="22" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D37" s="22" t="s">
-        <v>92</v>
+        <v>39</v>
       </c>
       <c r="E37" s="23">
-        <v>12453</v>
+        <v>5838</v>
       </c>
       <c r="F37" s="24">
-        <v>651.79</v>
+        <v>634.82</v>
       </c>
       <c r="G37" s="25">
-        <v>0.0088</v>
+        <v>0.0091</v>
       </c>
       <c r="H37" s="26"/>
     </row>
     <row r="38" spans="1:15" customHeight="1" ht="15.75">
       <c r="B38" s="22" t="s">
         <v>93</v>
       </c>
       <c r="C38" s="22" t="s">
         <v>94</v>
       </c>
       <c r="D38" s="22" t="s">
-        <v>63</v>
+        <v>84</v>
       </c>
       <c r="E38" s="23">
-        <v>246552</v>
+        <v>20595</v>
       </c>
       <c r="F38" s="24">
-        <v>649.79</v>
+        <v>630.6</v>
       </c>
       <c r="G38" s="25">
-        <v>0.0088</v>
+        <v>0.009</v>
       </c>
       <c r="H38" s="26"/>
     </row>
     <row r="39" spans="1:15" customHeight="1" ht="15.75">
       <c r="B39" s="22" t="s">
         <v>95</v>
       </c>
       <c r="C39" s="22" t="s">
         <v>96</v>
       </c>
       <c r="D39" s="22" t="s">
         <v>97</v>
       </c>
       <c r="E39" s="23">
-        <v>40587</v>
+        <v>12453</v>
       </c>
       <c r="F39" s="24">
-        <v>646.59</v>
+        <v>620.66</v>
       </c>
       <c r="G39" s="25">
-        <v>0.0087</v>
+        <v>0.0089</v>
       </c>
       <c r="H39" s="26"/>
     </row>
     <row r="40" spans="1:15" customHeight="1" ht="15.75">
       <c r="B40" s="22" t="s">
         <v>98</v>
       </c>
       <c r="C40" s="22" t="s">
         <v>99</v>
       </c>
       <c r="D40" s="22" t="s">
-        <v>42</v>
+        <v>56</v>
       </c>
       <c r="E40" s="23">
-        <v>31806</v>
+        <v>24346</v>
       </c>
       <c r="F40" s="24">
-        <v>642.8</v>
+        <v>584.94</v>
       </c>
       <c r="G40" s="25">
-        <v>0.0087</v>
+        <v>0.0084</v>
       </c>
       <c r="H40" s="26"/>
     </row>
     <row r="41" spans="1:15" customHeight="1" ht="15.75">
       <c r="B41" s="22" t="s">
         <v>100</v>
       </c>
       <c r="C41" s="22" t="s">
         <v>101</v>
       </c>
       <c r="D41" s="22" t="s">
-        <v>39</v>
+        <v>102</v>
       </c>
       <c r="E41" s="23">
-        <v>7573</v>
+        <v>130291</v>
       </c>
       <c r="F41" s="24">
-        <v>602.32</v>
+        <v>553.74</v>
       </c>
       <c r="G41" s="25">
-        <v>0.0081</v>
+        <v>0.0079</v>
       </c>
       <c r="H41" s="26"/>
     </row>
     <row r="42" spans="1:15" customHeight="1" ht="15.75">
       <c r="B42" s="22" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C42" s="22" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D42" s="22" t="s">
-        <v>104</v>
+        <v>42</v>
       </c>
       <c r="E42" s="23">
-        <v>39027</v>
+        <v>31806</v>
       </c>
       <c r="F42" s="24">
-        <v>584.04</v>
+        <v>550.56</v>
       </c>
       <c r="G42" s="25">
         <v>0.0079</v>
       </c>
       <c r="H42" s="26"/>
     </row>
     <row r="43" spans="1:15" customHeight="1" ht="15.75">
       <c r="B43" s="22" t="s">
         <v>105</v>
       </c>
       <c r="C43" s="22" t="s">
         <v>106</v>
       </c>
       <c r="D43" s="22" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="E43" s="23">
-        <v>34556</v>
+        <v>7573</v>
       </c>
       <c r="F43" s="24">
-        <v>562.57</v>
+        <v>541.47</v>
       </c>
       <c r="G43" s="25">
-        <v>0.0076</v>
+        <v>0.0078</v>
       </c>
       <c r="H43" s="26"/>
     </row>
     <row r="44" spans="1:15" customHeight="1" ht="15.75">
       <c r="B44" s="22" t="s">
         <v>107</v>
       </c>
       <c r="C44" s="22" t="s">
         <v>108</v>
       </c>
       <c r="D44" s="22" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="E44" s="23">
-        <v>12783</v>
+        <v>34556</v>
       </c>
       <c r="F44" s="24">
-        <v>554.95</v>
+        <v>526.63</v>
       </c>
       <c r="G44" s="25">
         <v>0.0075</v>
       </c>
       <c r="H44" s="26"/>
     </row>
     <row r="45" spans="1:15" customHeight="1" ht="15.75">
       <c r="B45" s="22" t="s">
         <v>109</v>
       </c>
       <c r="C45" s="22" t="s">
         <v>110</v>
       </c>
       <c r="D45" s="22" t="s">
-        <v>111</v>
+        <v>39</v>
       </c>
       <c r="E45" s="23">
-        <v>114332</v>
+        <v>12783</v>
       </c>
       <c r="F45" s="24">
-        <v>538.62</v>
+        <v>524.87</v>
       </c>
       <c r="G45" s="25">
-        <v>0.0073</v>
+        <v>0.0075</v>
       </c>
       <c r="H45" s="26"/>
     </row>
     <row r="46" spans="1:15" customHeight="1" ht="15.75">
       <c r="B46" s="22" t="s">
+        <v>111</v>
+      </c>
+      <c r="C46" s="22" t="s">
         <v>112</v>
       </c>
-      <c r="C46" s="22" t="s">
+      <c r="D46" s="22" t="s">
         <v>113</v>
       </c>
-      <c r="D46" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E46" s="23">
-        <v>130291</v>
+        <v>16652</v>
       </c>
       <c r="F46" s="24">
-        <v>523.44</v>
+        <v>514.88</v>
       </c>
       <c r="G46" s="25">
-        <v>0.0071</v>
+        <v>0.0074</v>
       </c>
       <c r="H46" s="26"/>
     </row>
     <row r="47" spans="1:15" customHeight="1" ht="15.75">
       <c r="B47" s="22" t="s">
+        <v>114</v>
+      </c>
+      <c r="C47" s="22" t="s">
         <v>115</v>
       </c>
-      <c r="C47" s="22" t="s">
+      <c r="D47" s="22" t="s">
         <v>116</v>
       </c>
-      <c r="D47" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E47" s="23">
-        <v>18111</v>
+        <v>39027</v>
       </c>
       <c r="F47" s="24">
-        <v>521.58</v>
+        <v>511.25</v>
       </c>
       <c r="G47" s="25">
-        <v>0.007</v>
+        <v>0.0073</v>
       </c>
       <c r="H47" s="26"/>
     </row>
     <row r="48" spans="1:15" customHeight="1" ht="15.75">
       <c r="B48" s="22" t="s">
         <v>117</v>
       </c>
       <c r="C48" s="22" t="s">
         <v>118</v>
       </c>
       <c r="D48" s="22" t="s">
         <v>119</v>
       </c>
       <c r="E48" s="23">
-        <v>5600</v>
+        <v>114332</v>
       </c>
       <c r="F48" s="24">
-        <v>498.32</v>
+        <v>482.08</v>
       </c>
       <c r="G48" s="25">
-        <v>0.0067</v>
+        <v>0.0069</v>
       </c>
       <c r="H48" s="26"/>
     </row>
     <row r="49" spans="1:15" customHeight="1" ht="15.75">
       <c r="B49" s="22" t="s">
         <v>120</v>
       </c>
       <c r="C49" s="22" t="s">
         <v>121</v>
       </c>
       <c r="D49" s="22" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="E49" s="23">
         <v>10326</v>
       </c>
       <c r="F49" s="24">
-        <v>495.81</v>
+        <v>482.02</v>
       </c>
       <c r="G49" s="25">
-        <v>0.0067</v>
+        <v>0.0069</v>
       </c>
       <c r="H49" s="26"/>
     </row>
     <row r="50" spans="1:15" customHeight="1" ht="15.75">
       <c r="B50" s="22" t="s">
         <v>122</v>
       </c>
       <c r="C50" s="22" t="s">
         <v>123</v>
       </c>
       <c r="D50" s="22" t="s">
         <v>124</v>
       </c>
       <c r="E50" s="23">
         <v>211525</v>
       </c>
       <c r="F50" s="24">
-        <v>490.31</v>
+        <v>477.62</v>
       </c>
       <c r="G50" s="25">
-        <v>0.0066</v>
+        <v>0.0068</v>
       </c>
       <c r="H50" s="26"/>
     </row>
     <row r="51" spans="1:15" customHeight="1" ht="15.75">
       <c r="B51" s="22" t="s">
         <v>125</v>
       </c>
       <c r="C51" s="22" t="s">
         <v>126</v>
       </c>
       <c r="D51" s="22" t="s">
-        <v>127</v>
+        <v>48</v>
       </c>
       <c r="E51" s="23">
-        <v>15868</v>
+        <v>18111</v>
       </c>
       <c r="F51" s="24">
-        <v>453.68</v>
+        <v>474.8</v>
       </c>
       <c r="G51" s="25">
-        <v>0.0061</v>
+        <v>0.0068</v>
       </c>
       <c r="H51" s="26"/>
     </row>
     <row r="52" spans="1:15" customHeight="1" ht="15.75">
       <c r="B52" s="22" t="s">
+        <v>127</v>
+      </c>
+      <c r="C52" s="22" t="s">
         <v>128</v>
       </c>
-      <c r="C52" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D52" s="22" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="E52" s="23">
         <v>228627</v>
       </c>
       <c r="F52" s="24">
-        <v>452.68</v>
+        <v>466.4</v>
       </c>
       <c r="G52" s="25">
-        <v>0.0061</v>
+        <v>0.0067</v>
       </c>
       <c r="H52" s="26"/>
     </row>
     <row r="53" spans="1:15" customHeight="1" ht="15.75">
       <c r="B53" s="22" t="s">
+        <v>129</v>
+      </c>
+      <c r="C53" s="22" t="s">
         <v>130</v>
       </c>
-      <c r="C53" s="22" t="s">
+      <c r="D53" s="22" t="s">
         <v>131</v>
       </c>
-      <c r="D53" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E53" s="23">
-        <v>23718</v>
+        <v>15868</v>
       </c>
       <c r="F53" s="24">
-        <v>440.54</v>
+        <v>460.71</v>
       </c>
       <c r="G53" s="25">
-        <v>0.0059</v>
+        <v>0.0066</v>
       </c>
       <c r="H53" s="26"/>
     </row>
     <row r="54" spans="1:15" customHeight="1" ht="15.75">
       <c r="B54" s="22" t="s">
         <v>132</v>
       </c>
       <c r="C54" s="22" t="s">
         <v>133</v>
       </c>
       <c r="D54" s="22" t="s">
-        <v>56</v>
+        <v>134</v>
       </c>
       <c r="E54" s="23">
-        <v>30619</v>
+        <v>5600</v>
       </c>
       <c r="F54" s="24">
-        <v>431.48</v>
+        <v>457.27</v>
       </c>
       <c r="G54" s="25">
-        <v>0.0058</v>
+        <v>0.0066</v>
       </c>
       <c r="H54" s="26"/>
     </row>
     <row r="55" spans="1:15" customHeight="1" ht="15.75">
       <c r="B55" s="22" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C55" s="22" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="D55" s="22" t="s">
-        <v>42</v>
+        <v>137</v>
       </c>
       <c r="E55" s="23">
-        <v>178501</v>
+        <v>24446</v>
       </c>
       <c r="F55" s="24">
-        <v>430.81</v>
+        <v>414.7</v>
       </c>
       <c r="G55" s="25">
-        <v>0.0058</v>
+        <v>0.0059</v>
       </c>
       <c r="H55" s="26"/>
     </row>
     <row r="56" spans="1:15" customHeight="1" ht="15.75">
       <c r="B56" s="22" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="C56" s="22" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="D56" s="22" t="s">
-        <v>138</v>
+        <v>53</v>
       </c>
       <c r="E56" s="23">
-        <v>24446</v>
+        <v>30619</v>
       </c>
       <c r="F56" s="24">
-        <v>425.48</v>
+        <v>412.13</v>
       </c>
       <c r="G56" s="25">
-        <v>0.0057</v>
+        <v>0.0059</v>
       </c>
       <c r="H56" s="26"/>
     </row>
     <row r="57" spans="1:15" customHeight="1" ht="15.75">
       <c r="B57" s="22" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C57" s="22" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D57" s="22" t="s">
-        <v>119</v>
+        <v>53</v>
       </c>
       <c r="E57" s="23">
-        <v>40497</v>
+        <v>33173</v>
       </c>
       <c r="F57" s="24">
-        <v>422.02</v>
+        <v>409.02</v>
       </c>
       <c r="G57" s="25">
-        <v>0.0057</v>
+        <v>0.0059</v>
       </c>
       <c r="H57" s="26"/>
     </row>
     <row r="58" spans="1:15" customHeight="1" ht="15.75">
       <c r="B58" s="22" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C58" s="22" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="D58" s="22" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E58" s="23">
         <v>240889</v>
       </c>
       <c r="F58" s="24">
-        <v>411.15</v>
+        <v>393.28</v>
       </c>
       <c r="G58" s="25">
-        <v>0.0055</v>
+        <v>0.0056</v>
       </c>
       <c r="H58" s="26"/>
     </row>
     <row r="59" spans="1:15" customHeight="1" ht="15.75">
       <c r="B59" s="22" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C59" s="22" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="D59" s="22" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="E59" s="23">
         <v>8071</v>
       </c>
       <c r="F59" s="24">
-        <v>408.88</v>
+        <v>387.41</v>
       </c>
       <c r="G59" s="25">
-        <v>0.0055</v>
+        <v>0.0056</v>
       </c>
       <c r="H59" s="26"/>
     </row>
     <row r="60" spans="1:15" customHeight="1" ht="15.75">
       <c r="B60" s="22" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C60" s="22" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D60" s="22" t="s">
-        <v>56</v>
+        <v>42</v>
       </c>
       <c r="E60" s="23">
-        <v>33173</v>
+        <v>178501</v>
       </c>
       <c r="F60" s="24">
-        <v>382.95</v>
+        <v>387.13</v>
       </c>
       <c r="G60" s="25">
-        <v>0.0052</v>
+        <v>0.0055</v>
       </c>
       <c r="H60" s="26"/>
     </row>
     <row r="61" spans="1:15" customHeight="1" ht="15.75">
       <c r="B61" s="22" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C61" s="22" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D61" s="22" t="s">
-        <v>150</v>
+        <v>42</v>
       </c>
       <c r="E61" s="23">
-        <v>7441</v>
+        <v>23718</v>
       </c>
       <c r="F61" s="24">
-        <v>379.86</v>
+        <v>384.23</v>
       </c>
       <c r="G61" s="25">
-        <v>0.0051</v>
+        <v>0.0055</v>
       </c>
       <c r="H61" s="26"/>
     </row>
     <row r="62" spans="1:15" customHeight="1" ht="15.75">
       <c r="B62" s="22" t="s">
         <v>151</v>
       </c>
       <c r="C62" s="22" t="s">
         <v>152</v>
       </c>
       <c r="D62" s="22" t="s">
-        <v>153</v>
+        <v>134</v>
       </c>
       <c r="E62" s="23">
-        <v>35443</v>
+        <v>40497</v>
       </c>
       <c r="F62" s="24">
-        <v>367.72</v>
+        <v>376.54</v>
       </c>
       <c r="G62" s="25">
-        <v>0.005</v>
+        <v>0.0054</v>
       </c>
       <c r="H62" s="26"/>
     </row>
     <row r="63" spans="1:15" customHeight="1" ht="15.75">
       <c r="B63" s="22" t="s">
+        <v>153</v>
+      </c>
+      <c r="C63" s="22" t="s">
         <v>154</v>
       </c>
-      <c r="C63" s="22" t="s">
+      <c r="D63" s="22" t="s">
         <v>155</v>
       </c>
-      <c r="D63" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E63" s="23">
-        <v>110308</v>
+        <v>7441</v>
       </c>
       <c r="F63" s="24">
-        <v>357.45</v>
+        <v>354.19</v>
       </c>
       <c r="G63" s="25">
-        <v>0.0048</v>
+        <v>0.0051</v>
       </c>
       <c r="H63" s="26"/>
     </row>
     <row r="64" spans="1:15" customHeight="1" ht="15.75">
       <c r="B64" s="22" t="s">
         <v>156</v>
       </c>
       <c r="C64" s="22" t="s">
         <v>157</v>
       </c>
       <c r="D64" s="22" t="s">
-        <v>158</v>
+        <v>48</v>
       </c>
       <c r="E64" s="23">
-        <v>47794</v>
+        <v>8886</v>
       </c>
       <c r="F64" s="24">
-        <v>352.67</v>
+        <v>337.79</v>
       </c>
       <c r="G64" s="25">
         <v>0.0048</v>
       </c>
       <c r="H64" s="26"/>
     </row>
     <row r="65" spans="1:15" customHeight="1" ht="15.75">
       <c r="B65" s="22" t="s">
+        <v>158</v>
+      </c>
+      <c r="C65" s="22" t="s">
         <v>159</v>
       </c>
-      <c r="C65" s="22" t="s">
+      <c r="D65" s="22" t="s">
         <v>160</v>
       </c>
-      <c r="D65" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E65" s="23">
-        <v>113970</v>
+        <v>35443</v>
       </c>
       <c r="F65" s="24">
-        <v>352</v>
+        <v>336.53</v>
       </c>
       <c r="G65" s="25">
-        <v>0.0047</v>
+        <v>0.0048</v>
       </c>
       <c r="H65" s="26"/>
     </row>
     <row r="66" spans="1:15" customHeight="1" ht="15.75">
       <c r="B66" s="22" t="s">
         <v>161</v>
       </c>
       <c r="C66" s="22" t="s">
         <v>162</v>
       </c>
       <c r="D66" s="22" t="s">
-        <v>50</v>
+        <v>21</v>
       </c>
       <c r="E66" s="23">
-        <v>8886</v>
+        <v>110308</v>
       </c>
       <c r="F66" s="24">
-        <v>346.55</v>
+        <v>334.45</v>
       </c>
       <c r="G66" s="25">
-        <v>0.0047</v>
+        <v>0.0048</v>
       </c>
       <c r="H66" s="26"/>
     </row>
     <row r="67" spans="1:15" customHeight="1" ht="15.75">
       <c r="B67" s="22" t="s">
         <v>163</v>
       </c>
       <c r="C67" s="22" t="s">
         <v>164</v>
       </c>
       <c r="D67" s="22" t="s">
-        <v>165</v>
+        <v>66</v>
       </c>
       <c r="E67" s="23">
-        <v>37342</v>
+        <v>91157</v>
       </c>
       <c r="F67" s="24">
-        <v>342.05</v>
+        <v>327.25</v>
       </c>
       <c r="G67" s="25">
-        <v>0.0046</v>
+        <v>0.0047</v>
       </c>
       <c r="H67" s="26"/>
     </row>
     <row r="68" spans="1:15" customHeight="1" ht="15.75">
       <c r="B68" s="22" t="s">
+        <v>165</v>
+      </c>
+      <c r="C68" s="22" t="s">
         <v>166</v>
       </c>
-      <c r="C68" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D68" s="22" t="s">
-        <v>104</v>
+        <v>39</v>
       </c>
       <c r="E68" s="23">
-        <v>6411</v>
+        <v>113970</v>
       </c>
       <c r="F68" s="24">
-        <v>336.58</v>
+        <v>323.1</v>
       </c>
       <c r="G68" s="25">
-        <v>0.0045</v>
+        <v>0.0046</v>
       </c>
       <c r="H68" s="26"/>
       <c r="J68" s="3"/>
     </row>
     <row r="69" spans="1:15" customHeight="1" ht="15.75">
       <c r="B69" s="22" t="s">
+        <v>167</v>
+      </c>
+      <c r="C69" s="22" t="s">
         <v>168</v>
       </c>
-      <c r="C69" s="22" t="s">
+      <c r="D69" s="22" t="s">
         <v>169</v>
       </c>
-      <c r="D69" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E69" s="23">
-        <v>58537</v>
+        <v>74474</v>
       </c>
       <c r="F69" s="24">
-        <v>318.06</v>
+        <v>321.73</v>
       </c>
       <c r="G69" s="25">
-        <v>0.0043</v>
+        <v>0.0046</v>
       </c>
       <c r="H69" s="26"/>
     </row>
     <row r="70" spans="1:15" customHeight="1" ht="15.75">
       <c r="B70" s="22" t="s">
         <v>170</v>
       </c>
       <c r="C70" s="22" t="s">
         <v>171</v>
       </c>
       <c r="D70" s="22" t="s">
-        <v>63</v>
+        <v>172</v>
       </c>
       <c r="E70" s="23">
-        <v>91157</v>
+        <v>37342</v>
       </c>
       <c r="F70" s="24">
-        <v>316.31</v>
+        <v>318.98</v>
       </c>
       <c r="G70" s="25">
-        <v>0.0043</v>
+        <v>0.0046</v>
       </c>
       <c r="H70" s="26"/>
       <c r="J70" s="3"/>
     </row>
     <row r="71" spans="1:15" customHeight="1" ht="15.75">
       <c r="B71" s="22" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C71" s="22" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D71" s="22" t="s">
-        <v>174</v>
+        <v>116</v>
       </c>
       <c r="E71" s="23">
-        <v>74474</v>
+        <v>6411</v>
       </c>
       <c r="F71" s="24">
-        <v>298.23</v>
+        <v>309.65</v>
       </c>
       <c r="G71" s="25">
-        <v>0.004</v>
+        <v>0.0044</v>
       </c>
       <c r="H71" s="26"/>
       <c r="J71" s="3"/>
     </row>
     <row r="72" spans="1:15" customHeight="1" ht="15.75">
       <c r="B72" s="22" t="s">
         <v>175</v>
       </c>
       <c r="C72" s="22" t="s">
         <v>176</v>
       </c>
       <c r="D72" s="22" t="s">
-        <v>177</v>
+        <v>137</v>
       </c>
       <c r="E72" s="23">
-        <v>11286</v>
+        <v>58537</v>
       </c>
       <c r="F72" s="24">
-        <v>295.93</v>
+        <v>305.09</v>
       </c>
       <c r="G72" s="25">
-        <v>0.004</v>
+        <v>0.0044</v>
       </c>
       <c r="H72" s="26"/>
       <c r="J72" s="3"/>
     </row>
     <row r="73" spans="1:15" customHeight="1" ht="15.75">
       <c r="B73" s="22" t="s">
+        <v>177</v>
+      </c>
+      <c r="C73" s="22" t="s">
         <v>178</v>
       </c>
-      <c r="C73" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D73" s="22" t="s">
-        <v>180</v>
+        <v>21</v>
       </c>
       <c r="E73" s="23">
-        <v>16880</v>
+        <v>203385</v>
       </c>
       <c r="F73" s="24">
-        <v>284.88</v>
+        <v>274.43</v>
       </c>
       <c r="G73" s="25">
-        <v>0.0038</v>
+        <v>0.0039</v>
       </c>
       <c r="H73" s="26"/>
       <c r="J73" s="3"/>
     </row>
     <row r="74" spans="1:15" customHeight="1" ht="15.75">
       <c r="B74" s="22" t="s">
+        <v>179</v>
+      </c>
+      <c r="C74" s="22" t="s">
+        <v>180</v>
+      </c>
+      <c r="D74" s="22" t="s">
         <v>181</v>
       </c>
-      <c r="C74" s="22" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E74" s="23">
-        <v>203385</v>
+        <v>1325</v>
       </c>
       <c r="F74" s="24">
-        <v>282.97</v>
+        <v>261.03</v>
       </c>
       <c r="G74" s="25">
-        <v>0.0038</v>
+        <v>0.0037</v>
       </c>
       <c r="H74" s="26"/>
       <c r="J74" s="3"/>
     </row>
     <row r="75" spans="1:15" customHeight="1" ht="15.75">
       <c r="B75" s="22" t="s">
+        <v>182</v>
+      </c>
+      <c r="C75" s="22" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="D75" s="22" t="s">
         <v>42</v>
       </c>
       <c r="E75" s="23">
-        <v>2355</v>
+        <v>79254</v>
       </c>
       <c r="F75" s="24">
-        <v>274.22</v>
+        <v>257.97</v>
       </c>
       <c r="G75" s="25">
         <v>0.0037</v>
       </c>
       <c r="H75" s="26"/>
       <c r="J75" s="5"/>
       <c r="K75" s="5"/>
       <c r="L75" s="6"/>
       <c r="M75" s="6"/>
       <c r="N75" s="5"/>
     </row>
     <row r="76" spans="1:15" customHeight="1" ht="15.75">
       <c r="B76" s="22" t="s">
+        <v>184</v>
+      </c>
+      <c r="C76" s="22" t="s">
         <v>185</v>
       </c>
-      <c r="C76" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D76" s="22" t="s">
-        <v>32</v>
+        <v>113</v>
       </c>
       <c r="E76" s="23">
-        <v>147280</v>
+        <v>11286</v>
       </c>
       <c r="F76" s="24">
-        <v>271.73</v>
+        <v>257.4</v>
       </c>
       <c r="G76" s="25">
         <v>0.0037</v>
       </c>
       <c r="H76" s="26"/>
     </row>
     <row r="77" spans="1:15" customHeight="1" ht="15.75">
       <c r="B77" s="22" t="s">
+        <v>186</v>
+      </c>
+      <c r="C77" s="22" t="s">
         <v>187</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
       <c r="D77" s="22" t="s">
         <v>42</v>
       </c>
       <c r="E77" s="23">
-        <v>79254</v>
+        <v>2355</v>
       </c>
       <c r="F77" s="24">
-        <v>266.53</v>
+        <v>254.06</v>
       </c>
       <c r="G77" s="25">
         <v>0.0036</v>
       </c>
       <c r="H77" s="26"/>
     </row>
     <row r="78" spans="1:15" customHeight="1" ht="15.75">
       <c r="B78" s="22" t="s">
+        <v>188</v>
+      </c>
+      <c r="C78" s="22" t="s">
         <v>189</v>
       </c>
-      <c r="C78" s="22" t="s">
+      <c r="D78" s="22" t="s">
         <v>190</v>
       </c>
-      <c r="D78" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E78" s="23">
-        <v>1325</v>
+        <v>146814</v>
       </c>
       <c r="F78" s="24">
-        <v>266.43</v>
+        <v>250.39</v>
       </c>
       <c r="G78" s="25">
         <v>0.0036</v>
       </c>
       <c r="H78" s="26"/>
       <c r="J78" s="7"/>
       <c r="K78" s="7"/>
       <c r="L78" s="7"/>
       <c r="M78" s="7"/>
       <c r="N78" s="7"/>
     </row>
     <row r="79" spans="1:15" customHeight="1" ht="15.75">
       <c r="B79" s="22" t="s">
         <v>191</v>
       </c>
       <c r="C79" s="22" t="s">
         <v>192</v>
       </c>
       <c r="D79" s="22" t="s">
-        <v>193</v>
+        <v>181</v>
       </c>
       <c r="E79" s="23">
-        <v>146814</v>
+        <v>16880</v>
       </c>
       <c r="F79" s="24">
-        <v>260.59</v>
+        <v>247.31</v>
       </c>
       <c r="G79" s="25">
         <v>0.0035</v>
       </c>
       <c r="H79" s="26"/>
       <c r="J79" s="7"/>
       <c r="K79" s="7"/>
       <c r="L79" s="7"/>
       <c r="M79" s="7"/>
       <c r="N79" s="7"/>
     </row>
     <row r="80" spans="1:15" customHeight="1" ht="15.75">
       <c r="B80" s="22" t="s">
+        <v>193</v>
+      </c>
+      <c r="C80" s="22" t="s">
         <v>194</v>
       </c>
-      <c r="C80" s="22" t="s">
+      <c r="D80" s="22" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="E80" s="23">
         <v>92457</v>
       </c>
       <c r="F80" s="24">
-        <v>257.22</v>
+        <v>239.46</v>
       </c>
       <c r="G80" s="25">
-        <v>0.0035</v>
+        <v>0.0034</v>
       </c>
       <c r="H80" s="26"/>
       <c r="J80" s="7"/>
       <c r="K80" s="7"/>
       <c r="L80" s="7"/>
       <c r="M80" s="7"/>
       <c r="N80" s="7"/>
     </row>
     <row r="81" spans="1:15" customHeight="1" ht="15.75">
       <c r="B81" s="22" t="s">
+        <v>196</v>
+      </c>
+      <c r="C81" s="22" t="s">
         <v>197</v>
-      </c>
-[...1 lines deleted...]
-        <v>198</v>
       </c>
       <c r="D81" s="22" t="s">
         <v>63</v>
       </c>
       <c r="E81" s="23">
-        <v>17879</v>
+        <v>20788</v>
       </c>
       <c r="F81" s="24">
-        <v>253.42</v>
+        <v>235.92</v>
       </c>
       <c r="G81" s="25">
         <v>0.0034</v>
       </c>
       <c r="H81" s="26"/>
       <c r="J81" s="7"/>
       <c r="K81" s="7"/>
       <c r="L81" s="7"/>
       <c r="M81" s="7"/>
       <c r="N81" s="7"/>
     </row>
     <row r="82" spans="1:15" customHeight="1" ht="15.75">
       <c r="B82" s="22" t="s">
+        <v>198</v>
+      </c>
+      <c r="C82" s="22" t="s">
         <v>199</v>
       </c>
-      <c r="C82" s="22" t="s">
+      <c r="D82" s="22" t="s">
         <v>200</v>
       </c>
-      <c r="D82" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E82" s="23">
-        <v>20788</v>
+        <v>34922</v>
       </c>
       <c r="F82" s="24">
-        <v>247.98</v>
+        <v>235.37</v>
       </c>
       <c r="G82" s="25">
-        <v>0.0033</v>
+        <v>0.0034</v>
       </c>
       <c r="H82" s="26"/>
       <c r="J82" s="7"/>
       <c r="K82" s="7"/>
       <c r="L82" s="7"/>
       <c r="M82" s="7"/>
       <c r="N82" s="7"/>
     </row>
     <row r="83" spans="1:15" customHeight="1" ht="15.75">
       <c r="B83" s="22" t="s">
         <v>201</v>
       </c>
       <c r="C83" s="22" t="s">
         <v>202</v>
       </c>
       <c r="D83" s="22" t="s">
-        <v>203</v>
+        <v>66</v>
       </c>
       <c r="E83" s="23">
-        <v>34922</v>
+        <v>17879</v>
       </c>
       <c r="F83" s="24">
-        <v>241.33</v>
+        <v>235.04</v>
       </c>
       <c r="G83" s="25">
-        <v>0.0033</v>
+        <v>0.0034</v>
       </c>
       <c r="H83" s="26"/>
       <c r="J83" s="7"/>
       <c r="K83" s="7"/>
       <c r="L83" s="7"/>
       <c r="M83" s="7"/>
       <c r="N83" s="7"/>
     </row>
     <row r="84" spans="1:15" customHeight="1" ht="15.75">
       <c r="B84" s="22" t="s">
+        <v>203</v>
+      </c>
+      <c r="C84" s="22" t="s">
         <v>204</v>
       </c>
-      <c r="C84" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D84" s="22" t="s">
-        <v>16</v>
+        <v>66</v>
       </c>
       <c r="E84" s="23">
-        <v>100963</v>
+        <v>18361</v>
       </c>
       <c r="F84" s="24">
-        <v>240.9</v>
+        <v>234.65</v>
       </c>
       <c r="G84" s="25">
-        <v>0.0032</v>
+        <v>0.0034</v>
       </c>
       <c r="H84" s="26"/>
       <c r="J84" s="7"/>
       <c r="K84" s="7"/>
       <c r="L84" s="7"/>
       <c r="M84" s="7"/>
       <c r="N84" s="7"/>
     </row>
     <row r="85" spans="1:15" customHeight="1" ht="15.75">
       <c r="B85" s="22" t="s">
+        <v>205</v>
+      </c>
+      <c r="C85" s="22" t="s">
         <v>206</v>
       </c>
-      <c r="C85" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D85" s="22" t="s">
-        <v>174</v>
+        <v>34</v>
       </c>
       <c r="E85" s="23">
-        <v>16076</v>
+        <v>147280</v>
       </c>
       <c r="F85" s="24">
-        <v>239.53</v>
+        <v>233.44</v>
       </c>
       <c r="G85" s="25">
-        <v>0.0032</v>
+        <v>0.0033</v>
       </c>
       <c r="H85" s="26"/>
     </row>
     <row r="86" spans="1:15" customHeight="1" ht="15.75">
       <c r="B86" s="22" t="s">
+        <v>207</v>
+      </c>
+      <c r="C86" s="22" t="s">
         <v>208</v>
       </c>
-      <c r="C86" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D86" s="22" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="E86" s="23">
-        <v>471</v>
+        <v>100963</v>
       </c>
       <c r="F86" s="24">
-        <v>235.5</v>
+        <v>232.77</v>
       </c>
       <c r="G86" s="25">
-        <v>0.0032</v>
+        <v>0.0033</v>
       </c>
       <c r="H86" s="26"/>
       <c r="J86" s="3"/>
     </row>
     <row r="87" spans="1:15" customHeight="1" ht="15.75">
       <c r="B87" s="22" t="s">
+        <v>209</v>
+      </c>
+      <c r="C87" s="22" t="s">
         <v>210</v>
       </c>
-      <c r="C87" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D87" s="22" t="s">
-        <v>16</v>
+        <v>144</v>
       </c>
       <c r="E87" s="23">
-        <v>183158</v>
+        <v>471</v>
       </c>
       <c r="F87" s="24">
-        <v>232.43</v>
+        <v>221.84</v>
       </c>
       <c r="G87" s="25">
-        <v>0.0031</v>
+        <v>0.0032</v>
       </c>
       <c r="H87" s="26"/>
     </row>
     <row r="88" spans="1:15" customHeight="1" ht="15.75">
       <c r="B88" s="22" t="s">
+        <v>211</v>
+      </c>
+      <c r="C88" s="22" t="s">
         <v>212</v>
       </c>
-      <c r="C88" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D88" s="22" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="E88" s="23">
-        <v>5050</v>
+        <v>183158</v>
       </c>
       <c r="F88" s="24">
-        <v>229.27</v>
+        <v>218.76</v>
       </c>
       <c r="G88" s="25">
         <v>0.0031</v>
       </c>
       <c r="H88" s="26"/>
     </row>
     <row r="89" spans="1:15" customHeight="1" ht="15.75">
       <c r="B89" s="22" t="s">
+        <v>213</v>
+      </c>
+      <c r="C89" s="22" t="s">
         <v>214</v>
       </c>
-      <c r="C89" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D89" s="22" t="s">
-        <v>63</v>
+        <v>16</v>
       </c>
       <c r="E89" s="23">
-        <v>18361</v>
+        <v>187651</v>
       </c>
       <c r="F89" s="24">
-        <v>223.07</v>
+        <v>212.16</v>
       </c>
       <c r="G89" s="25">
         <v>0.003</v>
       </c>
       <c r="H89" s="26"/>
     </row>
     <row r="90" spans="1:15" customHeight="1" ht="15.75">
       <c r="B90" s="22" t="s">
+        <v>215</v>
+      </c>
+      <c r="C90" s="22" t="s">
         <v>216</v>
       </c>
-      <c r="C90" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D90" s="22" t="s">
-        <v>42</v>
+        <v>172</v>
       </c>
       <c r="E90" s="23">
-        <v>67990</v>
+        <v>682</v>
       </c>
       <c r="F90" s="24">
-        <v>219.81</v>
+        <v>208.9</v>
       </c>
       <c r="G90" s="25">
         <v>0.003</v>
       </c>
       <c r="H90" s="26"/>
     </row>
     <row r="91" spans="1:15" customHeight="1" ht="15.75">
       <c r="B91" s="22" t="s">
+        <v>217</v>
+      </c>
+      <c r="C91" s="22" t="s">
         <v>218</v>
       </c>
-      <c r="C91" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D91" s="22" t="s">
-        <v>165</v>
+        <v>34</v>
       </c>
       <c r="E91" s="23">
-        <v>2854</v>
+        <v>5050</v>
       </c>
       <c r="F91" s="24">
-        <v>218</v>
+        <v>204.27</v>
       </c>
       <c r="G91" s="25">
         <v>0.0029</v>
       </c>
       <c r="H91" s="26"/>
     </row>
     <row r="92" spans="1:15" customHeight="1" ht="15.75">
       <c r="B92" s="22" t="s">
+        <v>219</v>
+      </c>
+      <c r="C92" s="22" t="s">
         <v>220</v>
       </c>
-      <c r="C92" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D92" s="22" t="s">
-        <v>16</v>
+        <v>172</v>
       </c>
       <c r="E92" s="23">
-        <v>187651</v>
+        <v>2854</v>
       </c>
       <c r="F92" s="24">
-        <v>214.35</v>
+        <v>193.39</v>
       </c>
       <c r="G92" s="25">
-        <v>0.0029</v>
+        <v>0.0028</v>
       </c>
       <c r="H92" s="26"/>
     </row>
     <row r="93" spans="1:15" customHeight="1" ht="15.75">
       <c r="B93" s="22" t="s">
+        <v>221</v>
+      </c>
+      <c r="C93" s="22" t="s">
         <v>222</v>
       </c>
-      <c r="C93" s="22" t="s">
+      <c r="D93" s="22" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
       <c r="E93" s="23">
         <v>21895</v>
       </c>
       <c r="F93" s="24">
-        <v>197.34</v>
+        <v>186.11</v>
       </c>
       <c r="G93" s="25">
         <v>0.0027</v>
       </c>
       <c r="H93" s="26"/>
     </row>
     <row r="94" spans="1:15" customHeight="1" ht="15.75">
       <c r="B94" s="22" t="s">
+        <v>224</v>
+      </c>
+      <c r="C94" s="22" t="s">
         <v>225</v>
       </c>
-      <c r="C94" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D94" s="22" t="s">
-        <v>16</v>
+        <v>172</v>
       </c>
       <c r="E94" s="23">
-        <v>104102</v>
+        <v>4811</v>
       </c>
       <c r="F94" s="24">
-        <v>196.37</v>
+        <v>179.24</v>
       </c>
       <c r="G94" s="25">
         <v>0.0026</v>
       </c>
       <c r="H94" s="26"/>
     </row>
     <row r="95" spans="1:15" customHeight="1" ht="15.75">
       <c r="B95" s="22" t="s">
+        <v>226</v>
+      </c>
+      <c r="C95" s="22" t="s">
         <v>227</v>
       </c>
-      <c r="C95" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D95" s="22" t="s">
-        <v>165</v>
+        <v>16</v>
       </c>
       <c r="E95" s="23">
-        <v>4811</v>
+        <v>104102</v>
       </c>
       <c r="F95" s="24">
-        <v>193.88</v>
+        <v>178.01</v>
       </c>
       <c r="G95" s="25">
         <v>0.0026</v>
       </c>
       <c r="H95" s="26"/>
     </row>
     <row r="96" spans="1:15" customHeight="1" ht="15.75">
       <c r="B96" s="22" t="s">
+        <v>228</v>
+      </c>
+      <c r="C96" s="22" t="s">
         <v>229</v>
       </c>
-      <c r="C96" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D96" s="22" t="s">
-        <v>203</v>
+        <v>42</v>
       </c>
       <c r="E96" s="23">
-        <v>15307</v>
+        <v>5919</v>
       </c>
       <c r="F96" s="24">
-        <v>183.47</v>
+        <v>162.01</v>
       </c>
       <c r="G96" s="25">
-        <v>0.0025</v>
+        <v>0.0023</v>
       </c>
       <c r="H96" s="26"/>
     </row>
     <row r="97" spans="1:15" customHeight="1" ht="15.75">
       <c r="B97" s="22" t="s">
+        <v>230</v>
+      </c>
+      <c r="C97" s="22" t="s">
         <v>231</v>
       </c>
-      <c r="C97" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D97" s="22" t="s">
-        <v>42</v>
+        <v>53</v>
       </c>
       <c r="E97" s="23">
-        <v>5919</v>
+        <v>13620</v>
       </c>
       <c r="F97" s="24">
-        <v>176.27</v>
+        <v>158.26</v>
       </c>
       <c r="G97" s="25">
-        <v>0.0024</v>
+        <v>0.0023</v>
       </c>
       <c r="H97" s="26"/>
     </row>
     <row r="98" spans="1:15" customHeight="1" ht="15.75">
       <c r="B98" s="22" t="s">
+        <v>232</v>
+      </c>
+      <c r="C98" s="22" t="s">
         <v>233</v>
-      </c>
-[...1 lines deleted...]
-        <v>234</v>
       </c>
       <c r="D98" s="22" t="s">
         <v>39</v>
       </c>
       <c r="E98" s="23">
         <v>7760</v>
       </c>
       <c r="F98" s="24">
-        <v>171.11</v>
+        <v>157.61</v>
       </c>
       <c r="G98" s="25">
         <v>0.0023</v>
       </c>
       <c r="H98" s="26"/>
     </row>
     <row r="99" spans="1:15" customHeight="1" ht="15.75">
       <c r="B99" s="22" t="s">
+        <v>234</v>
+      </c>
+      <c r="C99" s="22" t="s">
         <v>235</v>
       </c>
-      <c r="C99" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D99" s="22" t="s">
-        <v>79</v>
+        <v>172</v>
       </c>
       <c r="E99" s="23">
-        <v>727</v>
+        <v>4808</v>
       </c>
       <c r="F99" s="24">
-        <v>168.66</v>
+        <v>153.86</v>
       </c>
       <c r="G99" s="25">
-        <v>0.0023</v>
+        <v>0.0022</v>
       </c>
       <c r="H99" s="26"/>
     </row>
     <row r="100" spans="1:15" customHeight="1" ht="15.75">
       <c r="B100" s="22" t="s">
+        <v>236</v>
+      </c>
+      <c r="C100" s="22" t="s">
         <v>237</v>
       </c>
-      <c r="C100" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D100" s="22" t="s">
-        <v>56</v>
+        <v>69</v>
       </c>
       <c r="E100" s="23">
-        <v>13620</v>
+        <v>26073</v>
       </c>
       <c r="F100" s="24">
-        <v>158.17</v>
+        <v>147.57</v>
       </c>
       <c r="G100" s="25">
         <v>0.0021</v>
       </c>
       <c r="H100" s="26"/>
     </row>
     <row r="101" spans="1:15" customHeight="1" ht="15.75">
       <c r="B101" s="22" t="s">
+        <v>238</v>
+      </c>
+      <c r="C101" s="22" t="s">
         <v>239</v>
       </c>
-      <c r="C101" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D101" s="22" t="s">
-        <v>165</v>
+        <v>155</v>
       </c>
       <c r="E101" s="23">
-        <v>4808</v>
+        <v>1729</v>
       </c>
       <c r="F101" s="24">
-        <v>155.28</v>
+        <v>138.77</v>
       </c>
       <c r="G101" s="25">
-        <v>0.0021</v>
+        <v>0.002</v>
       </c>
       <c r="H101" s="26"/>
     </row>
     <row r="102" spans="1:15" customHeight="1" ht="15.75">
       <c r="B102" s="22" t="s">
+        <v>240</v>
+      </c>
+      <c r="C102" s="22" t="s">
         <v>241</v>
       </c>
-      <c r="C102" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D102" s="22" t="s">
-        <v>74</v>
+        <v>24</v>
       </c>
       <c r="E102" s="23">
-        <v>26073</v>
+        <v>1055442</v>
       </c>
       <c r="F102" s="24">
-        <v>155.25</v>
+        <v>136.68</v>
       </c>
       <c r="G102" s="25">
-        <v>0.0021</v>
+        <v>0.002</v>
       </c>
       <c r="H102" s="26"/>
     </row>
     <row r="103" spans="1:15" customHeight="1" ht="15.75">
       <c r="B103" s="22" t="s">
+        <v>242</v>
+      </c>
+      <c r="C103" s="22" t="s">
         <v>243</v>
       </c>
-      <c r="C103" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D103" s="22" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="E103" s="23">
         <v>34878</v>
       </c>
       <c r="F103" s="24">
-        <v>139.91</v>
+        <v>130.44</v>
       </c>
       <c r="G103" s="25">
         <v>0.0019</v>
       </c>
       <c r="H103" s="26"/>
     </row>
     <row r="104" spans="1:15" customHeight="1" ht="15.75">
       <c r="B104" s="22" t="s">
+        <v>244</v>
+      </c>
+      <c r="C104" s="22" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="D104" s="22" t="s">
         <v>42</v>
       </c>
       <c r="E104" s="23">
         <v>28216</v>
       </c>
       <c r="F104" s="24">
-        <v>103.81</v>
+        <v>92.53</v>
       </c>
       <c r="G104" s="25">
-        <v>0.0014</v>
+        <v>0.0013</v>
       </c>
       <c r="H104" s="26"/>
     </row>
     <row r="105" spans="1:15" customHeight="1" ht="15.75">
       <c r="B105" s="22" t="s">
+        <v>246</v>
+      </c>
+      <c r="C105" s="22" t="s">
         <v>247</v>
       </c>
-      <c r="C105" s="22" t="s">
+      <c r="D105" s="22" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="E105" s="23">
         <v>4132</v>
       </c>
       <c r="F105" s="24">
-        <v>102.47</v>
+        <v>87.31</v>
       </c>
       <c r="G105" s="25">
-        <v>0.0014</v>
+        <v>0.0013</v>
       </c>
       <c r="H105" s="26"/>
     </row>
     <row r="106" spans="1:15" customHeight="1" ht="15.75">
       <c r="B106" s="22" t="s">
+        <v>249</v>
+      </c>
+      <c r="C106" s="22" t="s">
         <v>250</v>
-      </c>
-[...1 lines deleted...]
-        <v>251</v>
       </c>
       <c r="D106" s="22" t="s">
         <v>42</v>
       </c>
       <c r="E106" s="23">
         <v>109979</v>
       </c>
       <c r="F106" s="24">
-        <v>91.66</v>
+        <v>87.19</v>
       </c>
       <c r="G106" s="25">
         <v>0.0012</v>
       </c>
       <c r="H106" s="26"/>
     </row>
     <row r="107" spans="1:15" customHeight="1" ht="15.75">
       <c r="B107" s="21" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="C107" s="21"/>
       <c r="D107" s="21"/>
       <c r="E107" s="27"/>
       <c r="F107" s="28">
-        <v>74125.25</v>
+        <v>69561.92</v>
       </c>
       <c r="G107" s="29">
-        <v>0.9992</v>
+        <v>0.9968</v>
       </c>
       <c r="H107" s="30"/>
     </row>
     <row r="108" spans="1:15" customHeight="1" ht="15.75">
       <c r="B108" s="21" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="C108" s="22"/>
       <c r="D108" s="22"/>
       <c r="E108" s="23"/>
       <c r="F108" s="24"/>
       <c r="G108" s="25"/>
       <c r="H108" s="26"/>
     </row>
     <row r="109" spans="1:15" customHeight="1" ht="15.75">
       <c r="B109" s="21" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="C109" s="22"/>
       <c r="D109" s="22"/>
       <c r="E109" s="23"/>
       <c r="F109" s="31" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="G109" s="32" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="H109" s="26"/>
     </row>
     <row r="110" spans="1:15" customHeight="1" ht="15.75">
       <c r="B110" s="22"/>
       <c r="C110" s="22"/>
       <c r="D110" s="22"/>
       <c r="E110" s="23"/>
       <c r="F110" s="24"/>
       <c r="G110" s="25"/>
       <c r="H110" s="26"/>
     </row>
     <row r="111" spans="1:15" customHeight="1" ht="15.75">
       <c r="B111" s="33" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="C111" s="33"/>
       <c r="D111" s="33"/>
       <c r="E111" s="34"/>
       <c r="F111" s="28">
-        <v>74125.25</v>
+        <v>69561.92</v>
       </c>
       <c r="G111" s="29">
-        <v>0.9992</v>
+        <v>0.9968</v>
       </c>
       <c r="H111" s="30"/>
     </row>
     <row r="112" spans="1:15" customHeight="1" ht="15.75">
       <c r="B112" s="22"/>
       <c r="C112" s="22"/>
       <c r="D112" s="22"/>
       <c r="E112" s="23"/>
       <c r="F112" s="24"/>
       <c r="G112" s="25"/>
       <c r="H112" s="26"/>
     </row>
     <row r="113" spans="1:15" customHeight="1" ht="15.75">
       <c r="B113" s="22"/>
       <c r="C113" s="22"/>
       <c r="D113" s="22"/>
       <c r="E113" s="23"/>
       <c r="F113" s="24"/>
       <c r="G113" s="25"/>
       <c r="H113" s="26"/>
     </row>
     <row r="114" spans="1:15" customHeight="1" ht="15.75">
       <c r="B114" s="21" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="C114" s="22"/>
       <c r="D114" s="22"/>
       <c r="E114" s="23"/>
       <c r="F114" s="24"/>
       <c r="G114" s="25"/>
       <c r="H114" s="26"/>
     </row>
     <row r="115" spans="1:15" customHeight="1" ht="15.75">
       <c r="B115" s="22" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="C115" s="22"/>
       <c r="D115" s="22"/>
       <c r="E115" s="23"/>
       <c r="F115" s="24">
-        <v>23.4</v>
+        <v>41.13</v>
       </c>
       <c r="G115" s="25">
-        <v>0.0003</v>
+        <v>0.0006</v>
       </c>
       <c r="H115" s="26"/>
     </row>
     <row r="116" spans="1:15" customHeight="1" ht="15.75">
       <c r="B116" s="21" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="C116" s="21"/>
       <c r="D116" s="21"/>
       <c r="E116" s="27"/>
       <c r="F116" s="28">
-        <v>23.4</v>
+        <v>41.13</v>
       </c>
       <c r="G116" s="29">
-        <v>0.0003</v>
+        <v>0.0006</v>
       </c>
       <c r="H116" s="30"/>
     </row>
     <row r="117" spans="1:15" customHeight="1" ht="15.75">
       <c r="B117" s="22"/>
       <c r="C117" s="22"/>
       <c r="D117" s="22"/>
       <c r="E117" s="23"/>
       <c r="F117" s="24"/>
       <c r="G117" s="25"/>
       <c r="H117" s="26"/>
     </row>
     <row r="118" spans="1:15" customHeight="1" ht="15.75">
       <c r="B118" s="33" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="C118" s="33"/>
       <c r="D118" s="33"/>
       <c r="E118" s="34"/>
       <c r="F118" s="28">
-        <v>23.4</v>
+        <v>41.13</v>
       </c>
       <c r="G118" s="29">
-        <v>0.0003</v>
+        <v>0.0006</v>
       </c>
       <c r="H118" s="30"/>
     </row>
     <row r="119" spans="1:15" customHeight="1" ht="15.75">
       <c r="B119" s="22" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="C119" s="22"/>
       <c r="D119" s="22"/>
       <c r="E119" s="23"/>
       <c r="F119" s="24">
-        <v>29.12</v>
+        <v>178.64</v>
       </c>
       <c r="G119" s="25">
-        <v>0.00050000000000006</v>
+        <v>0.0025999999999999</v>
       </c>
       <c r="H119" s="26"/>
     </row>
     <row r="120" spans="1:15" customHeight="1" ht="15.75">
       <c r="B120" s="35" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="C120" s="35"/>
       <c r="D120" s="35"/>
       <c r="E120" s="36"/>
       <c r="F120" s="37">
-        <v>74177.77</v>
+        <v>69781.69</v>
       </c>
       <c r="G120" s="38">
         <v>1</v>
       </c>
       <c r="H120" s="39"/>
     </row>
     <row r="121" spans="1:15" customHeight="1" ht="15.75">
       <c r="B121" s="2"/>
     </row>
     <row r="124" spans="1:15" customHeight="1" ht="15.75">
       <c r="A124" s="7"/>
       <c r="B124" s="40" t="s">
-        <v>260</v>
-[...5 lines deleted...]
-      <c r="G124" s="51"/>
+        <v>259</v>
+      </c>
+      <c r="C124" s="53"/>
+      <c r="D124" s="53"/>
+      <c r="E124" s="53"/>
+      <c r="F124" s="53"/>
+      <c r="G124" s="53"/>
       <c r="H124" s="41"/>
     </row>
     <row r="125" spans="1:15" customHeight="1" ht="15.75">
       <c r="A125" s="7"/>
       <c r="B125" s="42" t="s">
-        <v>261</v>
-[...5 lines deleted...]
-      <c r="G125" s="52"/>
+        <v>260</v>
+      </c>
+      <c r="C125" s="48"/>
+      <c r="D125" s="48"/>
+      <c r="E125" s="48"/>
+      <c r="F125" s="48"/>
+      <c r="G125" s="48"/>
       <c r="H125" s="43"/>
     </row>
     <row r="126" spans="1:15" customHeight="1" ht="15.75">
       <c r="A126" s="7"/>
       <c r="B126" s="42" t="s">
-        <v>262</v>
-[...5 lines deleted...]
-      <c r="G126" s="52"/>
+        <v>261</v>
+      </c>
+      <c r="C126" s="48"/>
+      <c r="D126" s="48"/>
+      <c r="E126" s="48"/>
+      <c r="F126" s="48"/>
+      <c r="G126" s="48"/>
       <c r="H126" s="43"/>
     </row>
     <row r="127" spans="1:15" customHeight="1" ht="15.75">
       <c r="A127" s="7"/>
-      <c r="B127" s="53"/>
+      <c r="B127" s="49"/>
       <c r="C127" s="44">
+        <v>46295</v>
+      </c>
+      <c r="D127" s="44">
         <v>46265</v>
       </c>
-      <c r="D127" s="44">
-[...4 lines deleted...]
-      <c r="G127" s="52"/>
+      <c r="E127" s="48"/>
+      <c r="F127" s="48"/>
+      <c r="G127" s="48"/>
       <c r="H127" s="43"/>
     </row>
     <row r="128" spans="1:15" customHeight="1" ht="15.75">
       <c r="A128" s="7"/>
-      <c r="B128" s="53" t="s">
-        <v>263</v>
+      <c r="B128" s="49" t="s">
+        <v>262</v>
       </c>
       <c r="C128" s="45"/>
       <c r="D128" s="45"/>
-      <c r="E128" s="52"/>
-[...1 lines deleted...]
-      <c r="G128" s="52"/>
+      <c r="E128" s="48"/>
+      <c r="F128" s="48"/>
+      <c r="G128" s="48"/>
       <c r="H128" s="43"/>
     </row>
     <row r="129" spans="1:15" customHeight="1" ht="15.75">
       <c r="A129" s="46"/>
-      <c r="B129" s="53" t="s">
-        <v>264</v>
+      <c r="B129" s="49" t="s">
+        <v>263</v>
       </c>
       <c r="C129" s="47">
+        <v>260.4247</v>
+      </c>
+      <c r="D129" s="47">
         <v>276.8308</v>
       </c>
-      <c r="D129" s="47">
-[...4 lines deleted...]
-      <c r="G129" s="52"/>
+      <c r="E129" s="48"/>
+      <c r="F129" s="48"/>
+      <c r="G129" s="48"/>
       <c r="H129" s="43"/>
     </row>
     <row r="130" spans="1:15" customHeight="1" ht="15.75">
       <c r="A130" s="7"/>
       <c r="B130" s="42" t="s">
-        <v>265</v>
-[...5 lines deleted...]
-      <c r="G130" s="52"/>
+        <v>264</v>
+      </c>
+      <c r="C130" s="48"/>
+      <c r="D130" s="48"/>
+      <c r="E130" s="48"/>
+      <c r="F130" s="48"/>
+      <c r="G130" s="48"/>
       <c r="H130" s="43"/>
     </row>
     <row r="131" spans="1:15" customHeight="1" ht="15.75">
       <c r="A131" s="7"/>
       <c r="B131" s="42" t="s">
-        <v>266</v>
-[...5 lines deleted...]
-      <c r="G131" s="52"/>
+        <v>265</v>
+      </c>
+      <c r="C131" s="48"/>
+      <c r="D131" s="48"/>
+      <c r="E131" s="48"/>
+      <c r="F131" s="48"/>
+      <c r="G131" s="48"/>
       <c r="H131" s="43"/>
     </row>
     <row r="132" spans="1:15" customHeight="1" ht="15.75">
       <c r="A132" s="7"/>
       <c r="B132" s="42" t="s">
-        <v>267</v>
-[...5 lines deleted...]
-      <c r="G132" s="52"/>
+        <v>266</v>
+      </c>
+      <c r="C132" s="48"/>
+      <c r="D132" s="48"/>
+      <c r="E132" s="48"/>
+      <c r="F132" s="48"/>
+      <c r="G132" s="48"/>
       <c r="H132" s="43"/>
     </row>
     <row r="133" spans="1:15" customHeight="1" ht="15.75">
       <c r="A133" s="7"/>
-      <c r="B133" s="48" t="s">
-[...6 lines deleted...]
-      <c r="G133" s="52"/>
+      <c r="B133" s="50" t="s">
+        <v>267</v>
+      </c>
+      <c r="C133" s="48"/>
+      <c r="D133" s="48"/>
+      <c r="E133" s="48"/>
+      <c r="F133" s="48"/>
+      <c r="G133" s="48"/>
       <c r="H133" s="43"/>
     </row>
     <row r="134" spans="1:15" customHeight="1" ht="15.75">
       <c r="A134" s="7"/>
       <c r="B134" s="42" t="s">
-        <v>269</v>
-[...5 lines deleted...]
-      <c r="G134" s="52"/>
+        <v>268</v>
+      </c>
+      <c r="C134" s="48"/>
+      <c r="D134" s="48"/>
+      <c r="E134" s="48"/>
+      <c r="F134" s="48"/>
+      <c r="G134" s="48"/>
       <c r="H134" s="43"/>
     </row>
     <row r="135" spans="1:15" customHeight="1" ht="15.75">
       <c r="A135" s="7"/>
       <c r="B135" s="42" t="s">
-        <v>270</v>
-[...5 lines deleted...]
-      <c r="G135" s="52"/>
+        <v>269</v>
+      </c>
+      <c r="C135" s="48"/>
+      <c r="D135" s="48"/>
+      <c r="E135" s="48"/>
+      <c r="F135" s="48"/>
+      <c r="G135" s="48"/>
       <c r="H135" s="43"/>
     </row>
     <row r="136" spans="1:15" customHeight="1" ht="15.75">
       <c r="A136" s="7"/>
       <c r="B136" s="42" t="s">
-        <v>271</v>
-[...5 lines deleted...]
-      <c r="G136" s="52"/>
+        <v>270</v>
+      </c>
+      <c r="C136" s="48"/>
+      <c r="D136" s="48"/>
+      <c r="E136" s="48"/>
+      <c r="F136" s="48"/>
+      <c r="G136" s="48"/>
       <c r="H136" s="43"/>
     </row>
     <row r="138" spans="1:15" customHeight="1" ht="15.75"/>
     <row r="139" spans="1:15" customHeight="1" ht="39.75">
-      <c r="B139" s="49" t="s">
+      <c r="B139" s="51" t="s">
+        <v>271</v>
+      </c>
+      <c r="C139" s="52" t="s">
         <v>272</v>
       </c>
-      <c r="C139" s="50" t="s">
+      <c r="D139" s="52" t="s">
         <v>273</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
       <c r="E139" s="2"/>
     </row>
     <row r="140" spans="1:15" customHeight="1" ht="39.75">
       <c r="B140" s="55" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="C140" s="56"/>
       <c r="D140" s="55" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="E140" s="2"/>
     </row>
     <row r="141" spans="1:15" customHeight="1" ht="39.75">
       <c r="B141" s="59" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="C141" s="57"/>
       <c r="D141" s="61"/>
       <c r="E141" s="2"/>
     </row>
     <row r="142" spans="1:15" customHeight="1" ht="39.75">
       <c r="B142" s="59"/>
       <c r="C142" s="57"/>
       <c r="D142" s="61"/>
       <c r="E142" s="2"/>
     </row>
     <row r="143" spans="1:15" customHeight="1" ht="39.75">
       <c r="B143" s="59"/>
       <c r="C143" s="57"/>
       <c r="D143" s="61"/>
       <c r="E143" s="2"/>
     </row>
     <row r="144" spans="1:15" customHeight="1" ht="39.75">
       <c r="B144" s="60"/>
       <c r="C144" s="58"/>
       <c r="D144" s="61"/>
       <c r="E144" s="2"/>
     </row>
     <row r="145" spans="1:15" customHeight="1" ht="15.75">
       <c r="B145" s="9" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
     </row>
     <row r="146" spans="1:15" customHeight="1" ht="15.75">
       <c r="B146" s="9" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="147" spans="1:15" customHeight="1" ht="15.75">
       <c r="B147" s="9" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="C140:C144"/>
     <mergeCell ref="B141:B144"/>
     <mergeCell ref="D141:D144"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G1" location="'Sheet1'!A1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader>&amp;L&amp;"Arial"&amp;9&amp;K0078D7 INTERNAL&amp;1#_x000D_</oddHeader>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>