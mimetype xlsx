--- v0 (2026-07-22)
+++ v1 (2026-09-16)
@@ -12,164 +12,164 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LETFSX" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEARBF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEBADF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEBALF'!$J$68:$N$84</definedName>
-    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEBFSF'!$J$66:$N$81</definedName>
+    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEBFSF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LECHID'!$J$68:$N$84</definedName>
-    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LECOSF'!$J$68:$N$82</definedName>
-[...1 lines deleted...]
-    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEDHCF'!$J$65:$N$81</definedName>
+    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LECOSF'!$J$68:$N$84</definedName>
+    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEDDYF'!$J$68:$N$84</definedName>
+    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEDHCF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEEMCF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEEQSF'!$J$68:$N$84</definedName>
-    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEEQTF'!$J$66:$N$81</definedName>
-[...8 lines deleted...]
-    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LELTVF'!$J$68:$N$82</definedName>
+    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEEQTF'!$J$68:$N$84</definedName>
+    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEESCF'!$J$68:$N$84</definedName>
+    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEFE30'!$J$68:$N$84</definedName>
+    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEGFOF'!$J$68:$N$84</definedName>
+    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEGOLD'!$J$68:$N$84</definedName>
+    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEGROW'!$J$68:$N$84</definedName>
+    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEINFA'!$J$68:$N$84</definedName>
+    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEINNF'!$J$68:$N$84</definedName>
+    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEINSX'!$J$68:$N$84</definedName>
+    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LELTVF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEMAAF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEMETF'!$J$68:$N$84</definedName>
-    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEMFGF'!$J$68:$N$82</definedName>
-    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEMIDF'!$J$66:$N$81</definedName>
+    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEMFGF'!$J$68:$N$84</definedName>
+    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEMIDF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEMUCF'!$J$68:$N$84</definedName>
-    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LENI50'!$J$68:$N$82</definedName>
+    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LENI50'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LET100'!$J$68:$N$84</definedName>
-    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LETAXP'!$J$68:$N$82</definedName>
-[...2 lines deleted...]
-    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LETFSX'!$J$66:$N$81</definedName>
+    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LETAXP'!$J$68:$N$84</definedName>
+    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LETECF'!$J$68:$N$84</definedName>
+    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LETF50'!$J$68:$N$84</definedName>
+    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LETFSX'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="1">'LEULIS'!$J$68:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LEARBF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LEBADF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LEBALF'!$J$74:$N$84</definedName>
-    <definedName name="JPM_Footer_disp" localSheetId="0">'LEBFSF'!$J$71:$N$81</definedName>
+    <definedName name="JPM_Footer_disp" localSheetId="0">'LEBFSF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LECHID'!$J$74:$N$84</definedName>
-    <definedName name="JPM_Footer_disp" localSheetId="0">'LECOSF'!$J$74:$N$82</definedName>
-[...1 lines deleted...]
-    <definedName name="JPM_Footer_disp" localSheetId="0">'LEDHCF'!$J$71:$N$81</definedName>
+    <definedName name="JPM_Footer_disp" localSheetId="0">'LECOSF'!$J$74:$N$84</definedName>
+    <definedName name="JPM_Footer_disp" localSheetId="0">'LEDDYF'!$J$74:$N$84</definedName>
+    <definedName name="JPM_Footer_disp" localSheetId="0">'LEDHCF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LEEMCF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LEEQSF'!$J$74:$N$84</definedName>
-    <definedName name="JPM_Footer_disp" localSheetId="0">'LEEQTF'!$J$72:$N$81</definedName>
-[...8 lines deleted...]
-    <definedName name="JPM_Footer_disp" localSheetId="0">'LELTVF'!$J$73:$N$82</definedName>
+    <definedName name="JPM_Footer_disp" localSheetId="0">'LEEQTF'!$J$74:$N$84</definedName>
+    <definedName name="JPM_Footer_disp" localSheetId="0">'LEESCF'!$J$74:$N$84</definedName>
+    <definedName name="JPM_Footer_disp" localSheetId="0">'LEFE30'!$J$74:$N$84</definedName>
+    <definedName name="JPM_Footer_disp" localSheetId="0">'LEGFOF'!$J$74:$N$84</definedName>
+    <definedName name="JPM_Footer_disp" localSheetId="0">'LEGOLD'!$J$74:$N$84</definedName>
+    <definedName name="JPM_Footer_disp" localSheetId="0">'LEGROW'!$J$74:$N$84</definedName>
+    <definedName name="JPM_Footer_disp" localSheetId="0">'LEINFA'!$J$74:$N$84</definedName>
+    <definedName name="JPM_Footer_disp" localSheetId="0">'LEINNF'!$J$74:$N$84</definedName>
+    <definedName name="JPM_Footer_disp" localSheetId="0">'LEINSX'!$J$74:$N$84</definedName>
+    <definedName name="JPM_Footer_disp" localSheetId="0">'LELTVF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LEMAAF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LEMETF'!$J$74:$N$84</definedName>
-    <definedName name="JPM_Footer_disp" localSheetId="0">'LEMFGF'!$J$74:$N$82</definedName>
-    <definedName name="JPM_Footer_disp" localSheetId="0">'LEMIDF'!$J$72:$N$81</definedName>
+    <definedName name="JPM_Footer_disp" localSheetId="0">'LEMFGF'!$J$74:$N$84</definedName>
+    <definedName name="JPM_Footer_disp" localSheetId="0">'LEMIDF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LEMUCF'!$J$74:$N$84</definedName>
-    <definedName name="JPM_Footer_disp" localSheetId="0">'LENI50'!$J$72:$N$82</definedName>
+    <definedName name="JPM_Footer_disp" localSheetId="0">'LENI50'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LET100'!$J$74:$N$84</definedName>
-    <definedName name="JPM_Footer_disp" localSheetId="0">'LETAXP'!$J$74:$N$82</definedName>
-[...2 lines deleted...]
-    <definedName name="JPM_Footer_disp" localSheetId="0">'LETFSX'!$J$71:$N$81</definedName>
+    <definedName name="JPM_Footer_disp" localSheetId="0">'LETAXP'!$J$74:$N$84</definedName>
+    <definedName name="JPM_Footer_disp" localSheetId="0">'LETECF'!$J$74:$N$84</definedName>
+    <definedName name="JPM_Footer_disp" localSheetId="0">'LETF50'!$J$74:$N$84</definedName>
+    <definedName name="JPM_Footer_disp" localSheetId="0">'LETFSX'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="1">'LEULIS'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEARBF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEBADF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEBALF'!$J$68:$N$86</definedName>
-    <definedName name="JPM_Footer_disp12" localSheetId="0">'LEBFSF'!$J$66:$N$83</definedName>
+    <definedName name="JPM_Footer_disp12" localSheetId="0">'LEBFSF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LECHID'!$J$68:$N$86</definedName>
-    <definedName name="JPM_Footer_disp12" localSheetId="0">'LECOSF'!$J$68:$N$84</definedName>
-[...1 lines deleted...]
-    <definedName name="JPM_Footer_disp12" localSheetId="0">'LEDHCF'!$J$65:$N$83</definedName>
+    <definedName name="JPM_Footer_disp12" localSheetId="0">'LECOSF'!$J$68:$N$86</definedName>
+    <definedName name="JPM_Footer_disp12" localSheetId="0">'LEDDYF'!$J$68:$N$86</definedName>
+    <definedName name="JPM_Footer_disp12" localSheetId="0">'LEDHCF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEEMCF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEEQSF'!$J$68:$N$86</definedName>
-    <definedName name="JPM_Footer_disp12" localSheetId="0">'LEEQTF'!$J$66:$N$83</definedName>
-[...8 lines deleted...]
-    <definedName name="JPM_Footer_disp12" localSheetId="0">'LELTVF'!$J$68:$N$84</definedName>
+    <definedName name="JPM_Footer_disp12" localSheetId="0">'LEEQTF'!$J$68:$N$86</definedName>
+    <definedName name="JPM_Footer_disp12" localSheetId="0">'LEESCF'!$J$68:$N$86</definedName>
+    <definedName name="JPM_Footer_disp12" localSheetId="0">'LEFE30'!$J$68:$N$86</definedName>
+    <definedName name="JPM_Footer_disp12" localSheetId="0">'LEGFOF'!$J$68:$N$86</definedName>
+    <definedName name="JPM_Footer_disp12" localSheetId="0">'LEGOLD'!$J$68:$N$86</definedName>
+    <definedName name="JPM_Footer_disp12" localSheetId="0">'LEGROW'!$J$68:$N$86</definedName>
+    <definedName name="JPM_Footer_disp12" localSheetId="0">'LEINFA'!$J$68:$N$86</definedName>
+    <definedName name="JPM_Footer_disp12" localSheetId="0">'LEINNF'!$J$68:$N$86</definedName>
+    <definedName name="JPM_Footer_disp12" localSheetId="0">'LEINSX'!$J$68:$N$86</definedName>
+    <definedName name="JPM_Footer_disp12" localSheetId="0">'LELTVF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEMAAF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEMETF'!$J$68:$N$86</definedName>
-    <definedName name="JPM_Footer_disp12" localSheetId="0">'LEMFGF'!$J$68:$N$84</definedName>
-    <definedName name="JPM_Footer_disp12" localSheetId="0">'LEMIDF'!$J$66:$N$82</definedName>
+    <definedName name="JPM_Footer_disp12" localSheetId="0">'LEMFGF'!$J$68:$N$86</definedName>
+    <definedName name="JPM_Footer_disp12" localSheetId="0">'LEMIDF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEMUCF'!$J$68:$N$86</definedName>
-    <definedName name="JPM_Footer_disp12" localSheetId="0">'LENI50'!$J$68:$N$84</definedName>
+    <definedName name="JPM_Footer_disp12" localSheetId="0">'LENI50'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LET100'!$J$68:$N$86</definedName>
-    <definedName name="JPM_Footer_disp12" localSheetId="0">'LETAXP'!$J$68:$N$84</definedName>
-[...2 lines deleted...]
-    <definedName name="JPM_Footer_disp12" localSheetId="0">'LETFSX'!$J$66:$N$83</definedName>
+    <definedName name="JPM_Footer_disp12" localSheetId="0">'LETAXP'!$J$68:$N$86</definedName>
+    <definedName name="JPM_Footer_disp12" localSheetId="0">'LETECF'!$J$68:$N$86</definedName>
+    <definedName name="JPM_Footer_disp12" localSheetId="0">'LETF50'!$J$68:$N$86</definedName>
+    <definedName name="JPM_Footer_disp12" localSheetId="0">'LETFSX'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="1">'LEULIS'!$J$68:$N$86</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="120">
   <si>
     <t>LIC MF BSE SENSEX ETF</t>
   </si>
   <si>
     <t>NSE Symbol:LICNETFSEN</t>
   </si>
   <si>
     <t>BSE Symbol:539487</t>
   </si>
   <si>
     <t>Index</t>
   </si>
   <si>
-    <t>Monthly Portfolio Statement as on June 30,2026</t>
+    <t>Monthly Portfolio Statement as on August 31,2026</t>
   </si>
   <si>
     <t>Name of the Instrument</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>Industry / Rating</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Market/Fair Value (Rounded, Rs. In Lacs)</t>
   </si>
   <si>
     <t>Rounded, % to Net Assets</t>
   </si>
   <si>
     <t>Yield</t>
   </si>
   <si>
     <t>Equity &amp; Equity related</t>
   </si>
@@ -203,288 +203,288 @@
   <si>
     <t>Bharti Airtel Ltd.</t>
   </si>
   <si>
     <t>INE397D01024</t>
   </si>
   <si>
     <t>Telecom - Services</t>
   </si>
   <si>
     <t>Larsen &amp; Toubro Ltd.</t>
   </si>
   <si>
     <t>INE018A01030</t>
   </si>
   <si>
     <t>Construction</t>
   </si>
   <si>
     <t>State Bank of India</t>
   </si>
   <si>
     <t>INE062A01020</t>
   </si>
   <si>
+    <t>Infosys Ltd.</t>
+  </si>
+  <si>
+    <t>INE009A01021</t>
+  </si>
+  <si>
+    <t>IT - Software</t>
+  </si>
+  <si>
     <t>Axis Bank Ltd.</t>
   </si>
   <si>
     <t>INE238A01034</t>
   </si>
   <si>
-    <t>Infosys Ltd.</t>
-[...7 lines deleted...]
-  <si>
     <t>Kotak Mahindra Bank Ltd.</t>
   </si>
   <si>
     <t>INE237A01036</t>
   </si>
   <si>
+    <t>Mahindra &amp; Mahindra Ltd.</t>
+  </si>
+  <si>
+    <t>INE101A01026</t>
+  </si>
+  <si>
+    <t>Automobiles</t>
+  </si>
+  <si>
+    <t>Bajaj Finance Ltd.</t>
+  </si>
+  <si>
+    <t>INE296A01032</t>
+  </si>
+  <si>
+    <t>Finance</t>
+  </si>
+  <si>
     <t>ITC Ltd.</t>
   </si>
   <si>
     <t>INE154A01025</t>
   </si>
   <si>
     <t>Diversified FMCG</t>
   </si>
   <si>
-    <t>Mahindra &amp; Mahindra Ltd.</t>
-[...16 lines deleted...]
-  <si>
     <t>Tata Consultancy Services Ltd.</t>
   </si>
   <si>
     <t>INE467B01029</t>
   </si>
   <si>
+    <t>Eternal Ltd.</t>
+  </si>
+  <si>
+    <t>INE758T01015</t>
+  </si>
+  <si>
+    <t>Retailing</t>
+  </si>
+  <si>
     <t>Sun Pharmaceutical Industries Ltd.</t>
   </si>
   <si>
     <t>INE044A01036</t>
   </si>
   <si>
     <t>Pharmaceuticals &amp; Biotechnology</t>
   </si>
   <si>
+    <t>Titan Company Ltd.</t>
+  </si>
+  <si>
+    <t>INE280A01028</t>
+  </si>
+  <si>
+    <t>Consumer Durables</t>
+  </si>
+  <si>
     <t>Hindustan Unilever Ltd.</t>
   </si>
   <si>
     <t>INE030A01027</t>
   </si>
   <si>
-    <t>Eternal Ltd.</t>
-[...7 lines deleted...]
-  <si>
     <t>Maruti Suzuki India Ltd.</t>
   </si>
   <si>
     <t>INE585B01010</t>
   </si>
   <si>
-    <t>Titan Company Ltd.</t>
-[...7 lines deleted...]
-  <si>
     <t>NTPC Ltd.</t>
   </si>
   <si>
     <t>INE733E01010</t>
   </si>
   <si>
     <t>Power</t>
   </si>
   <si>
     <t>Tata Steel Ltd.</t>
   </si>
   <si>
     <t>INE081A01020</t>
   </si>
   <si>
     <t>Ferrous Metals</t>
   </si>
   <si>
     <t>Bharat Electronics Ltd.</t>
   </si>
   <si>
     <t>INE263A01024</t>
   </si>
   <si>
     <t>Aerospace &amp; Defense</t>
   </si>
   <si>
+    <t>HCL Technologies Ltd.</t>
+  </si>
+  <si>
+    <t>INE860A01027</t>
+  </si>
+  <si>
+    <t>Ultratech Cement Ltd.</t>
+  </si>
+  <si>
+    <t>INE481G01011</t>
+  </si>
+  <si>
+    <t>Cement &amp; Cement Products</t>
+  </si>
+  <si>
+    <t>Power Grid Corporation of India Ltd.</t>
+  </si>
+  <si>
+    <t>INE752E01010</t>
+  </si>
+  <si>
     <t>Adani Ports &amp; Special Economic Zone Ltd.</t>
   </si>
   <si>
     <t>INE742F01042</t>
   </si>
   <si>
     <t>Transport Infrastructure</t>
   </si>
   <si>
-    <t>Ultratech Cement Ltd.</t>
-[...11 lines deleted...]
-    <t>INE752E01010</t>
+    <t>Asian Paints Ltd.</t>
+  </si>
+  <si>
+    <t>INE021A01026</t>
   </si>
   <si>
     <t>InterGlobe Aviation Ltd.</t>
   </si>
   <si>
     <t>INE646L01027</t>
   </si>
   <si>
     <t>Transport Services</t>
   </si>
   <si>
-    <t>Asian Paints Ltd.</t>
-[...8 lines deleted...]
-    <t>INE860A01027</t>
+    <t>Bajaj Finserv Ltd.</t>
+  </si>
+  <si>
+    <t>INE918I01026</t>
+  </si>
+  <si>
+    <t>Tech Mahindra Ltd.</t>
+  </si>
+  <si>
+    <t>INE669C01036</t>
   </si>
   <si>
     <t>Trent Ltd.</t>
   </si>
   <si>
     <t>INE849A01020</t>
   </si>
   <si>
-    <t>Bajaj Finserv Ltd.</t>
-[...10 lines deleted...]
-  <si>
     <t>Sub Total</t>
   </si>
   <si>
     <t>(b) Unlisted</t>
   </si>
   <si>
     <t>NIL</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>Treps / Reverse Repo</t>
   </si>
   <si>
     <t>Treps</t>
   </si>
   <si>
     <t>Net Receivables / (Payables)</t>
   </si>
   <si>
     <t>GRAND TOTAL</t>
   </si>
   <si>
     <t>i) Securities in default beyond its maturity date: Nil</t>
   </si>
   <si>
-    <t>ii) Total value and percentage of illiquid equity shares as on June 30, 2026: Nil</t>
+    <t>ii) Total value and percentage of illiquid equity shares as on August 31, 2026: Nil</t>
   </si>
   <si>
     <t>iii)</t>
   </si>
   <si>
     <t>NAV</t>
   </si>
   <si>
     <t>Regular Plan - Growth Option</t>
   </si>
   <si>
-    <t>iv) Dividend declared during the month June 30, 2026 under the IDCW Option of the Scheme is Nil.</t>
-[...8 lines deleted...]
-    <t>vii) Total market value of investments in Foreign Securities/ American Depositary Receipts/ Global Depositary Receipts/ Overseas ETFs as at June 30, 2026 is Nil.</t>
+    <t>iv) Dividend declared during the month August 31, 2026 under the IDCW Option of the Scheme is Nil.</t>
+  </si>
+  <si>
+    <t>v) No bonus declared during the period ended August 31, 2026.</t>
+  </si>
+  <si>
+    <t>vi) Total outstanding exposure in derivative instruments as on August 31, 2026 is Nil.</t>
+  </si>
+  <si>
+    <t>vii) Total market value of investments in Foreign Securities/ American Depositary Receipts/ Global Depositary Receipts/ Overseas ETFs as at August 31, 2026 is Nil.</t>
   </si>
   <si>
     <t>viii) Portfolio turnover ratio: 0.05 times</t>
   </si>
   <si>
-    <t>ix) Funds parked in short term deposit as on June 30, 2026: Nil</t>
+    <t>ix) Funds parked in short term deposit as on August 31, 2026: Nil</t>
   </si>
   <si>
     <t>x) The details of repo transactions of the scheme in corporate debt securities: Nil</t>
   </si>
   <si>
     <t>The product is suitable for investors who are seeking*</t>
   </si>
   <si>
     <t>Scheme Riskometer#</t>
   </si>
   <si>
     <t>Benchmark Riskometer (as 
 applicable) #</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">•</t>
     </r>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
@@ -914,69 +914,69 @@
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="8" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="9" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="10" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="11" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" quotePrefix="1" numFmtId="168" fillId="2" borderId="6" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="6" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="169" fillId="2" borderId="6" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="6" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="10" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="3" borderId="12" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" readingOrder="1"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="3" borderId="13" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" readingOrder="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="13" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3" readingOrder="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="14" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="6" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="15" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="16" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="17" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="18" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3" readingOrder="1"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="13" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="18" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="19" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
@@ -993,83 +993,83 @@
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="19" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3" readingOrder="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image361.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image562.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>47625</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>19050</xdr:rowOff>
+      <xdr:colOff>57150</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2581275" cy="1943100"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>323850</xdr:colOff>
-      <xdr:row>67</xdr:row>
-      <xdr:rowOff>438150</xdr:rowOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>390525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2762250" cy="2047875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 2" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
@@ -1347,54 +1347,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O83"/>
+  <dimension ref="A1:O86"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="D57" sqref="D57"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="true" defaultRowHeight="15.75" defaultColWidth="9.140625" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.5703125" customWidth="true" style="1"/>
     <col min="2" max="2" width="65.5703125" customWidth="true" style="8"/>
     <col min="3" max="3" width="45.5703125" customWidth="true" style="8"/>
     <col min="4" max="4" width="45.5703125" customWidth="true" style="8"/>
     <col min="5" max="5" width="45.5703125" customWidth="true" style="1"/>
     <col min="6" max="6" width="16.42578125" customWidth="true" style="1"/>
     <col min="7" max="7" width="15.28515625" customWidth="true" style="7"/>
     <col min="8" max="8" width="4.85546875" customWidth="true" style="9"/>
     <col min="9" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="10.7109375" customWidth="true" style="1"/>
     <col min="11" max="11" width="10.42578125" customWidth="true" style="1"/>
     <col min="12" max="12" width="14.42578125" customWidth="true" style="1"/>
     <col min="13" max="13" width="15.28515625" customWidth="true" style="1"/>
     <col min="14" max="14" width="12.5703125" customWidth="true" style="1"/>
     <col min="15" max="15" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" customHeight="1" ht="15.75">
       <c r="B1" s="4" t="s">
         <v>0</v>
       </c>
@@ -1463,1152 +1463,1158 @@
       <c r="G5" s="19"/>
       <c r="H5" s="20"/>
     </row>
     <row r="6" spans="1:15" customHeight="1" ht="15.75">
       <c r="B6" s="21" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="22"/>
       <c r="D6" s="22"/>
       <c r="E6" s="23"/>
       <c r="F6" s="24"/>
       <c r="G6" s="25"/>
       <c r="H6" s="26"/>
     </row>
     <row r="7" spans="1:15" customHeight="1" ht="15.75">
       <c r="B7" s="22" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="22" t="s">
         <v>15</v>
       </c>
       <c r="D7" s="22" t="s">
         <v>16</v>
       </c>
       <c r="E7" s="23">
-        <v>1193729</v>
+        <v>1201905</v>
       </c>
       <c r="F7" s="24">
-        <v>9530.73</v>
+        <v>8521.51</v>
       </c>
       <c r="G7" s="25">
-        <v>0.134</v>
+        <v>0.1188</v>
       </c>
       <c r="H7" s="26"/>
     </row>
     <row r="8" spans="1:15" customHeight="1" ht="15.75">
       <c r="B8" s="22" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="22" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="22" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="23">
-        <v>560373</v>
+        <v>565907</v>
       </c>
       <c r="F8" s="24">
-        <v>7712.97</v>
+        <v>8205.65</v>
       </c>
       <c r="G8" s="25">
-        <v>0.1084</v>
+        <v>0.1144</v>
       </c>
       <c r="H8" s="26"/>
     </row>
     <row r="9" spans="1:15" customHeight="1" ht="15.75">
       <c r="B9" s="22" t="s">
         <v>19</v>
       </c>
       <c r="C9" s="22" t="s">
         <v>20</v>
       </c>
       <c r="D9" s="22" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="23">
-        <v>530302</v>
+        <v>534272</v>
       </c>
       <c r="F9" s="24">
-        <v>6861.31</v>
+        <v>6865.4</v>
       </c>
       <c r="G9" s="25">
-        <v>0.0965</v>
+        <v>0.0957</v>
       </c>
       <c r="H9" s="26"/>
     </row>
     <row r="10" spans="1:15" customHeight="1" ht="15.75">
       <c r="B10" s="22" t="s">
         <v>22</v>
       </c>
       <c r="C10" s="22" t="s">
         <v>23</v>
       </c>
       <c r="D10" s="22" t="s">
         <v>24</v>
       </c>
       <c r="E10" s="23">
-        <v>223556</v>
+        <v>240009</v>
       </c>
       <c r="F10" s="24">
-        <v>4140.37</v>
+        <v>4392.16</v>
       </c>
       <c r="G10" s="25">
-        <v>0.0582</v>
+        <v>0.0612</v>
       </c>
       <c r="H10" s="26"/>
     </row>
     <row r="11" spans="1:15" customHeight="1" ht="15.75">
       <c r="B11" s="22" t="s">
         <v>25</v>
       </c>
       <c r="C11" s="22" t="s">
         <v>26</v>
       </c>
       <c r="D11" s="22" t="s">
         <v>27</v>
       </c>
       <c r="E11" s="23">
-        <v>91586</v>
+        <v>92239</v>
       </c>
       <c r="F11" s="24">
-        <v>3795.28</v>
+        <v>3717.23</v>
       </c>
       <c r="G11" s="25">
-        <v>0.0534</v>
+        <v>0.0518</v>
       </c>
       <c r="H11" s="26"/>
     </row>
     <row r="12" spans="1:15" customHeight="1" ht="15.75">
       <c r="B12" s="22" t="s">
         <v>28</v>
       </c>
       <c r="C12" s="22" t="s">
         <v>29</v>
       </c>
       <c r="D12" s="22" t="s">
         <v>16</v>
       </c>
       <c r="E12" s="23">
-        <v>324783</v>
+        <v>327069</v>
       </c>
       <c r="F12" s="24">
-        <v>3335.85</v>
+        <v>3466.93</v>
       </c>
       <c r="G12" s="25">
-        <v>0.0469</v>
+        <v>0.0483</v>
       </c>
       <c r="H12" s="26"/>
     </row>
     <row r="13" spans="1:15" customHeight="1" ht="15.75">
       <c r="B13" s="22" t="s">
         <v>30</v>
       </c>
       <c r="C13" s="22" t="s">
         <v>31</v>
       </c>
       <c r="D13" s="22" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="E13" s="23">
-        <v>223816</v>
+        <v>273398</v>
       </c>
       <c r="F13" s="24">
-        <v>3012.56</v>
+        <v>3079.97</v>
       </c>
       <c r="G13" s="25">
-        <v>0.0423</v>
+        <v>0.0429</v>
       </c>
       <c r="H13" s="26"/>
     </row>
     <row r="14" spans="1:15" customHeight="1" ht="15.75">
       <c r="B14" s="22" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C14" s="22" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D14" s="22" t="s">
-        <v>34</v>
+        <v>16</v>
       </c>
       <c r="E14" s="23">
-        <v>272830</v>
+        <v>223816</v>
       </c>
       <c r="F14" s="24">
-        <v>2729.94</v>
+        <v>2871.56</v>
       </c>
       <c r="G14" s="25">
-        <v>0.0384</v>
+        <v>0.04</v>
       </c>
       <c r="H14" s="26"/>
     </row>
     <row r="15" spans="1:15" customHeight="1" ht="15.75">
       <c r="B15" s="22" t="s">
         <v>35</v>
       </c>
       <c r="C15" s="22" t="s">
         <v>36</v>
       </c>
       <c r="D15" s="22" t="s">
         <v>16</v>
       </c>
       <c r="E15" s="23">
-        <v>575320</v>
+        <v>577757</v>
       </c>
       <c r="F15" s="24">
-        <v>2260.72</v>
+        <v>2416.47</v>
       </c>
       <c r="G15" s="25">
-        <v>0.0318</v>
+        <v>0.0337</v>
       </c>
       <c r="H15" s="26"/>
     </row>
     <row r="16" spans="1:15" customHeight="1" ht="15.75">
       <c r="B16" s="22" t="s">
         <v>37</v>
       </c>
       <c r="C16" s="22" t="s">
         <v>38</v>
       </c>
       <c r="D16" s="22" t="s">
         <v>39</v>
       </c>
       <c r="E16" s="23">
-        <v>754515</v>
+        <v>70791</v>
       </c>
       <c r="F16" s="24">
-        <v>2165.46</v>
+        <v>2350.97</v>
       </c>
       <c r="G16" s="25">
-        <v>0.0304</v>
+        <v>0.0328</v>
       </c>
       <c r="H16" s="26"/>
     </row>
     <row r="17" spans="1:15" customHeight="1" ht="15.75">
       <c r="B17" s="22" t="s">
         <v>40</v>
       </c>
       <c r="C17" s="22" t="s">
         <v>41</v>
       </c>
       <c r="D17" s="22" t="s">
         <v>42</v>
       </c>
       <c r="E17" s="23">
-        <v>69999</v>
+        <v>209913</v>
       </c>
       <c r="F17" s="24">
-        <v>2149.11</v>
+        <v>2234.94</v>
       </c>
       <c r="G17" s="25">
-        <v>0.0302</v>
+        <v>0.0311</v>
       </c>
       <c r="H17" s="26"/>
     </row>
     <row r="18" spans="1:15" customHeight="1" ht="15.75">
       <c r="B18" s="22" t="s">
         <v>43</v>
       </c>
       <c r="C18" s="22" t="s">
         <v>44</v>
       </c>
       <c r="D18" s="22" t="s">
         <v>45</v>
       </c>
       <c r="E18" s="23">
-        <v>209664</v>
+        <v>754515</v>
       </c>
       <c r="F18" s="24">
-        <v>2106.6</v>
+        <v>1933.44</v>
       </c>
       <c r="G18" s="25">
-        <v>0.0296</v>
+        <v>0.0269</v>
       </c>
       <c r="H18" s="26"/>
     </row>
     <row r="19" spans="1:15" customHeight="1" ht="15.75">
       <c r="B19" s="22" t="s">
         <v>46</v>
       </c>
       <c r="C19" s="22" t="s">
         <v>47</v>
       </c>
       <c r="D19" s="22" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E19" s="23">
-        <v>79212</v>
+        <v>79906</v>
       </c>
       <c r="F19" s="24">
-        <v>1611.21</v>
+        <v>1888.98</v>
       </c>
       <c r="G19" s="25">
-        <v>0.0226</v>
+        <v>0.0263</v>
       </c>
       <c r="H19" s="26"/>
     </row>
     <row r="20" spans="1:15" customHeight="1" ht="15.75">
       <c r="B20" s="22" t="s">
         <v>48</v>
       </c>
       <c r="C20" s="22" t="s">
         <v>49</v>
       </c>
       <c r="D20" s="22" t="s">
         <v>50</v>
       </c>
       <c r="E20" s="23">
-        <v>84575</v>
+        <v>560970</v>
       </c>
       <c r="F20" s="24">
-        <v>1575.38</v>
+        <v>1838.3</v>
       </c>
       <c r="G20" s="25">
-        <v>0.0221</v>
+        <v>0.0256</v>
       </c>
       <c r="H20" s="26"/>
     </row>
     <row r="21" spans="1:15" customHeight="1" ht="15.75">
       <c r="B21" s="22" t="s">
         <v>51</v>
       </c>
       <c r="C21" s="22" t="s">
         <v>52</v>
       </c>
       <c r="D21" s="22" t="s">
-        <v>39</v>
+        <v>53</v>
       </c>
       <c r="E21" s="23">
-        <v>69889</v>
+        <v>84575</v>
       </c>
       <c r="F21" s="24">
-        <v>1480.88</v>
+        <v>1654.29</v>
       </c>
       <c r="G21" s="25">
-        <v>0.0208</v>
+        <v>0.0231</v>
       </c>
       <c r="H21" s="26"/>
     </row>
     <row r="22" spans="1:15" customHeight="1" ht="15.75">
       <c r="B22" s="22" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C22" s="22" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D22" s="22" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E22" s="23">
-        <v>558140</v>
+        <v>31952</v>
       </c>
       <c r="F22" s="24">
-        <v>1477.12</v>
+        <v>1634.6</v>
       </c>
       <c r="G22" s="25">
-        <v>0.0208</v>
+        <v>0.0228</v>
       </c>
       <c r="H22" s="26"/>
     </row>
     <row r="23" spans="1:15" customHeight="1" ht="15.75">
       <c r="B23" s="22" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C23" s="22" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D23" s="22" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="E23" s="23">
-        <v>10326</v>
+        <v>70274</v>
       </c>
       <c r="F23" s="24">
-        <v>1458.01</v>
+        <v>1401.97</v>
       </c>
       <c r="G23" s="25">
-        <v>0.0205</v>
+        <v>0.0195</v>
       </c>
       <c r="H23" s="26"/>
     </row>
     <row r="24" spans="1:15" customHeight="1" ht="15.75">
       <c r="B24" s="22" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C24" s="22" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D24" s="22" t="s">
-        <v>60</v>
+        <v>39</v>
       </c>
       <c r="E24" s="23">
-        <v>31952</v>
+        <v>10129</v>
       </c>
       <c r="F24" s="24">
-        <v>1407.58</v>
+        <v>1365.39</v>
       </c>
       <c r="G24" s="25">
-        <v>0.0198</v>
+        <v>0.019</v>
       </c>
       <c r="H24" s="26"/>
     </row>
     <row r="25" spans="1:15" customHeight="1" ht="15.75">
       <c r="B25" s="22" t="s">
         <v>61</v>
       </c>
       <c r="C25" s="22" t="s">
         <v>62</v>
       </c>
       <c r="D25" s="22" t="s">
         <v>63</v>
       </c>
       <c r="E25" s="23">
         <v>371502</v>
       </c>
       <c r="F25" s="24">
-        <v>1325.33</v>
+        <v>1217.41</v>
       </c>
       <c r="G25" s="25">
-        <v>0.0186</v>
+        <v>0.017</v>
       </c>
       <c r="H25" s="26"/>
     </row>
     <row r="26" spans="1:15" customHeight="1" ht="15.75">
       <c r="B26" s="22" t="s">
         <v>64</v>
       </c>
       <c r="C26" s="22" t="s">
         <v>65</v>
       </c>
       <c r="D26" s="22" t="s">
         <v>66</v>
       </c>
       <c r="E26" s="23">
-        <v>644229</v>
+        <v>647788</v>
       </c>
       <c r="F26" s="24">
-        <v>1212.12</v>
+        <v>1191.93</v>
       </c>
       <c r="G26" s="25">
-        <v>0.017</v>
+        <v>0.0166</v>
       </c>
       <c r="H26" s="26"/>
     </row>
     <row r="27" spans="1:15" customHeight="1" ht="15.75">
       <c r="B27" s="22" t="s">
         <v>67</v>
       </c>
       <c r="C27" s="22" t="s">
         <v>68</v>
       </c>
       <c r="D27" s="22" t="s">
         <v>69</v>
       </c>
       <c r="E27" s="23">
         <v>280053</v>
       </c>
       <c r="F27" s="24">
-        <v>1154.24</v>
+        <v>1159.42</v>
       </c>
       <c r="G27" s="25">
         <v>0.0162</v>
       </c>
       <c r="H27" s="26"/>
     </row>
     <row r="28" spans="1:15" customHeight="1" ht="15.75">
       <c r="B28" s="22" t="s">
         <v>70</v>
       </c>
       <c r="C28" s="22" t="s">
         <v>71</v>
       </c>
       <c r="D28" s="22" t="s">
-        <v>72</v>
+        <v>32</v>
       </c>
       <c r="E28" s="23">
-        <v>57866</v>
+        <v>83242</v>
       </c>
       <c r="F28" s="24">
-        <v>1047.49</v>
+        <v>1089.64</v>
       </c>
       <c r="G28" s="25">
-        <v>0.0147</v>
+        <v>0.0152</v>
       </c>
       <c r="H28" s="26"/>
     </row>
     <row r="29" spans="1:15" customHeight="1" ht="15.75">
       <c r="B29" s="22" t="s">
+        <v>72</v>
+      </c>
+      <c r="C29" s="22" t="s">
         <v>73</v>
       </c>
-      <c r="C29" s="22" t="s">
+      <c r="D29" s="22" t="s">
         <v>74</v>
       </c>
-      <c r="D29" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E29" s="23">
-        <v>9216</v>
+        <v>9262</v>
       </c>
       <c r="F29" s="24">
-        <v>1038.63</v>
+        <v>1065.13</v>
       </c>
       <c r="G29" s="25">
-        <v>0.0146</v>
+        <v>0.0148</v>
       </c>
       <c r="H29" s="26"/>
     </row>
     <row r="30" spans="1:15" customHeight="1" ht="15.75">
       <c r="B30" s="22" t="s">
+        <v>75</v>
+      </c>
+      <c r="C30" s="22" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="D30" s="22" t="s">
         <v>63</v>
       </c>
       <c r="E30" s="23">
-        <v>356327</v>
+        <v>358188</v>
       </c>
       <c r="F30" s="24">
-        <v>1020.16</v>
+        <v>946.15</v>
       </c>
       <c r="G30" s="25">
-        <v>0.0143</v>
+        <v>0.0132</v>
       </c>
       <c r="H30" s="26"/>
     </row>
     <row r="31" spans="1:15" customHeight="1" ht="15.75">
       <c r="B31" s="22" t="s">
+        <v>77</v>
+      </c>
+      <c r="C31" s="22" t="s">
         <v>78</v>
       </c>
-      <c r="C31" s="22" t="s">
+      <c r="D31" s="22" t="s">
         <v>79</v>
       </c>
-      <c r="D31" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E31" s="23">
-        <v>17586</v>
+        <v>57831</v>
       </c>
       <c r="F31" s="24">
-        <v>944.32</v>
+        <v>945.54</v>
       </c>
       <c r="G31" s="25">
-        <v>0.0133</v>
+        <v>0.0132</v>
       </c>
       <c r="H31" s="26"/>
     </row>
     <row r="32" spans="1:15" customHeight="1" ht="15.75">
       <c r="B32" s="22" t="s">
+        <v>80</v>
+      </c>
+      <c r="C32" s="22" t="s">
         <v>81</v>
       </c>
-      <c r="C32" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D32" s="22" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="E32" s="23">
-        <v>35249</v>
+        <v>35541</v>
       </c>
       <c r="F32" s="24">
-        <v>929.69</v>
+        <v>915.86</v>
       </c>
       <c r="G32" s="25">
-        <v>0.0131</v>
+        <v>0.0128</v>
       </c>
       <c r="H32" s="26"/>
     </row>
     <row r="33" spans="1:15" customHeight="1" ht="15.75">
       <c r="B33" s="22" t="s">
+        <v>82</v>
+      </c>
+      <c r="C33" s="22" t="s">
         <v>83</v>
       </c>
-      <c r="C33" s="22" t="s">
+      <c r="D33" s="22" t="s">
         <v>84</v>
       </c>
-      <c r="D33" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E33" s="23">
-        <v>82749</v>
+        <v>17586</v>
       </c>
       <c r="F33" s="24">
-        <v>887.07</v>
+        <v>911.66</v>
       </c>
       <c r="G33" s="25">
-        <v>0.0125</v>
+        <v>0.0127</v>
       </c>
       <c r="H33" s="26"/>
     </row>
     <row r="34" spans="1:15" customHeight="1" ht="15.75">
       <c r="B34" s="22" t="s">
         <v>85</v>
       </c>
       <c r="C34" s="22" t="s">
         <v>86</v>
       </c>
       <c r="D34" s="22" t="s">
-        <v>55</v>
+        <v>42</v>
       </c>
       <c r="E34" s="23">
-        <v>25849</v>
+        <v>43801</v>
       </c>
       <c r="F34" s="24">
-        <v>847.78</v>
+        <v>884.1</v>
       </c>
       <c r="G34" s="25">
-        <v>0.0119</v>
+        <v>0.0123</v>
       </c>
       <c r="H34" s="26"/>
     </row>
     <row r="35" spans="1:15" customHeight="1" ht="15.75">
       <c r="B35" s="22" t="s">
         <v>87</v>
       </c>
       <c r="C35" s="22" t="s">
         <v>88</v>
       </c>
       <c r="D35" s="22" t="s">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="E35" s="23">
-        <v>43801</v>
+        <v>50381</v>
       </c>
       <c r="F35" s="24">
-        <v>780.97</v>
+        <v>818.79</v>
       </c>
       <c r="G35" s="25">
-        <v>0.011</v>
+        <v>0.0114</v>
       </c>
       <c r="H35" s="26"/>
     </row>
     <row r="36" spans="1:15" customHeight="1" ht="15.75">
       <c r="B36" s="22" t="s">
         <v>89</v>
       </c>
       <c r="C36" s="22" t="s">
         <v>90</v>
       </c>
       <c r="D36" s="22" t="s">
-        <v>34</v>
+        <v>50</v>
       </c>
       <c r="E36" s="23">
-        <v>49785</v>
+        <v>25849</v>
       </c>
       <c r="F36" s="24">
-        <v>699.58</v>
+        <v>744.45</v>
       </c>
       <c r="G36" s="25">
-        <v>0.0098</v>
+        <v>0.0104</v>
       </c>
       <c r="H36" s="26"/>
     </row>
     <row r="37" spans="1:15" customHeight="1" ht="15.75">
       <c r="B37" s="21" t="s">
         <v>91</v>
       </c>
       <c r="C37" s="21"/>
       <c r="D37" s="21"/>
       <c r="E37" s="27"/>
       <c r="F37" s="28">
-        <v>70698.46</v>
+        <v>71729.84</v>
       </c>
       <c r="G37" s="29">
-        <v>0.9938</v>
+        <v>0.9996</v>
       </c>
       <c r="H37" s="30"/>
     </row>
     <row r="38" spans="1:15" customHeight="1" ht="15.75">
       <c r="B38" s="21" t="s">
         <v>92</v>
       </c>
       <c r="C38" s="22"/>
       <c r="D38" s="22"/>
       <c r="E38" s="23"/>
       <c r="F38" s="24"/>
       <c r="G38" s="25"/>
       <c r="H38" s="26"/>
     </row>
     <row r="39" spans="1:15" customHeight="1" ht="15.75">
       <c r="B39" s="21" t="s">
         <v>91</v>
       </c>
       <c r="C39" s="22"/>
       <c r="D39" s="22"/>
       <c r="E39" s="23"/>
       <c r="F39" s="31" t="s">
         <v>93</v>
       </c>
       <c r="G39" s="32" t="s">
         <v>93</v>
       </c>
       <c r="H39" s="26"/>
     </row>
     <row r="40" spans="1:15" customHeight="1" ht="15.75">
       <c r="B40" s="22"/>
       <c r="C40" s="22"/>
       <c r="D40" s="22"/>
       <c r="E40" s="23"/>
       <c r="F40" s="24"/>
       <c r="G40" s="25"/>
       <c r="H40" s="26"/>
     </row>
     <row r="41" spans="1:15" customHeight="1" ht="15.75">
       <c r="B41" s="33" t="s">
         <v>94</v>
       </c>
       <c r="C41" s="33"/>
       <c r="D41" s="33"/>
       <c r="E41" s="34"/>
       <c r="F41" s="28">
-        <v>70698.46</v>
+        <v>71729.84</v>
       </c>
       <c r="G41" s="29">
-        <v>0.9938</v>
+        <v>0.9996</v>
       </c>
       <c r="H41" s="30"/>
     </row>
     <row r="42" spans="1:15" customHeight="1" ht="15.75">
       <c r="B42" s="22"/>
       <c r="C42" s="22"/>
       <c r="D42" s="22"/>
       <c r="E42" s="23"/>
       <c r="F42" s="24"/>
       <c r="G42" s="25"/>
       <c r="H42" s="26"/>
     </row>
     <row r="43" spans="1:15" customHeight="1" ht="15.75">
       <c r="B43" s="22"/>
       <c r="C43" s="22"/>
       <c r="D43" s="22"/>
       <c r="E43" s="23"/>
       <c r="F43" s="24"/>
       <c r="G43" s="25"/>
       <c r="H43" s="26"/>
     </row>
     <row r="44" spans="1:15" customHeight="1" ht="15.75">
       <c r="B44" s="21" t="s">
         <v>95</v>
       </c>
       <c r="C44" s="22"/>
       <c r="D44" s="22"/>
       <c r="E44" s="23"/>
       <c r="F44" s="24"/>
       <c r="G44" s="25"/>
       <c r="H44" s="26"/>
     </row>
     <row r="45" spans="1:15" customHeight="1" ht="15.75">
       <c r="B45" s="22" t="s">
         <v>96</v>
       </c>
       <c r="C45" s="22"/>
       <c r="D45" s="22"/>
       <c r="E45" s="23"/>
       <c r="F45" s="24">
-        <v>165.45</v>
+        <v>9.35</v>
       </c>
       <c r="G45" s="25">
-        <v>0.0023</v>
+        <v>0.0001</v>
       </c>
       <c r="H45" s="26"/>
     </row>
     <row r="46" spans="1:15" customHeight="1" ht="15.75">
       <c r="B46" s="21" t="s">
         <v>91</v>
       </c>
       <c r="C46" s="21"/>
       <c r="D46" s="21"/>
       <c r="E46" s="27"/>
       <c r="F46" s="28">
-        <v>165.45</v>
+        <v>9.35</v>
       </c>
       <c r="G46" s="29">
-        <v>0.0023</v>
+        <v>0.0001</v>
       </c>
       <c r="H46" s="30"/>
     </row>
     <row r="47" spans="1:15" customHeight="1" ht="15.75">
       <c r="B47" s="22"/>
       <c r="C47" s="22"/>
       <c r="D47" s="22"/>
       <c r="E47" s="23"/>
       <c r="F47" s="24"/>
       <c r="G47" s="25"/>
       <c r="H47" s="26"/>
     </row>
     <row r="48" spans="1:15" customHeight="1" ht="15.75">
       <c r="B48" s="33" t="s">
         <v>94</v>
       </c>
       <c r="C48" s="33"/>
       <c r="D48" s="33"/>
       <c r="E48" s="34"/>
       <c r="F48" s="28">
-        <v>165.45</v>
+        <v>9.35</v>
       </c>
       <c r="G48" s="29">
-        <v>0.0023</v>
+        <v>0.0001</v>
       </c>
       <c r="H48" s="30"/>
     </row>
     <row r="49" spans="1:15" customHeight="1" ht="15.75">
       <c r="B49" s="22" t="s">
         <v>97</v>
       </c>
       <c r="C49" s="22"/>
       <c r="D49" s="22"/>
       <c r="E49" s="23"/>
       <c r="F49" s="24">
-        <v>273.08</v>
+        <v>15.82</v>
       </c>
       <c r="G49" s="25">
-        <v>0.0039</v>
+        <v>0.00029999999999997</v>
       </c>
       <c r="H49" s="26"/>
     </row>
     <row r="50" spans="1:15" customHeight="1" ht="15.75">
       <c r="B50" s="35" t="s">
         <v>98</v>
       </c>
       <c r="C50" s="35"/>
       <c r="D50" s="35"/>
       <c r="E50" s="36"/>
       <c r="F50" s="37">
-        <v>71136.99</v>
+        <v>71755.01</v>
       </c>
       <c r="G50" s="38">
         <v>1</v>
       </c>
       <c r="H50" s="39"/>
     </row>
     <row r="51" spans="1:15" customHeight="1" ht="15.75">
       <c r="B51" s="2"/>
     </row>
-    <row r="52" spans="1:15" customHeight="1" ht="15.75">
-[...10 lines deleted...]
-    </row>
     <row r="53" spans="1:15" customHeight="1" ht="15.75">
-      <c r="A53" s="7"/>
-[...8 lines deleted...]
-      <c r="H53" s="43"/>
+      <c r="B53" s="2"/>
     </row>
     <row r="54" spans="1:15" customHeight="1" ht="15.75">
       <c r="A54" s="7"/>
-      <c r="B54" s="42" t="s">
-[...7 lines deleted...]
-      <c r="H54" s="43"/>
+      <c r="B54" s="40" t="s">
+        <v>99</v>
+      </c>
+      <c r="C54" s="52"/>
+      <c r="D54" s="52"/>
+      <c r="E54" s="52"/>
+      <c r="F54" s="52"/>
+      <c r="G54" s="52"/>
+      <c r="H54" s="41"/>
     </row>
     <row r="55" spans="1:15" customHeight="1" ht="15.75">
       <c r="A55" s="7"/>
-      <c r="B55" s="48"/>
-[...8 lines deleted...]
-      <c r="G55" s="54"/>
+      <c r="B55" s="42" t="s">
+        <v>100</v>
+      </c>
+      <c r="C55" s="53"/>
+      <c r="D55" s="53"/>
+      <c r="E55" s="53"/>
+      <c r="F55" s="53"/>
+      <c r="G55" s="53"/>
       <c r="H55" s="43"/>
     </row>
     <row r="56" spans="1:15" customHeight="1" ht="15.75">
       <c r="A56" s="7"/>
-      <c r="B56" s="48" t="s">
-[...6 lines deleted...]
-      <c r="G56" s="54"/>
+      <c r="B56" s="42" t="s">
+        <v>101</v>
+      </c>
+      <c r="C56" s="53"/>
+      <c r="D56" s="53"/>
+      <c r="E56" s="53"/>
+      <c r="F56" s="53"/>
+      <c r="G56" s="53"/>
       <c r="H56" s="43"/>
     </row>
     <row r="57" spans="1:15" customHeight="1" ht="15.75">
-      <c r="A57" s="46"/>
-[...11 lines deleted...]
-      <c r="G57" s="54"/>
+      <c r="A57" s="7"/>
+      <c r="B57" s="54"/>
+      <c r="C57" s="44">
+        <v>46265</v>
+      </c>
+      <c r="D57" s="44">
+        <v>46234</v>
+      </c>
+      <c r="E57" s="53"/>
+      <c r="F57" s="53"/>
+      <c r="G57" s="53"/>
       <c r="H57" s="43"/>
     </row>
     <row r="58" spans="1:15" customHeight="1" ht="15.75">
       <c r="A58" s="7"/>
-      <c r="B58" s="42" t="s">
-[...6 lines deleted...]
-      <c r="G58" s="54"/>
+      <c r="B58" s="54" t="s">
+        <v>102</v>
+      </c>
+      <c r="C58" s="45"/>
+      <c r="D58" s="45"/>
+      <c r="E58" s="53"/>
+      <c r="F58" s="53"/>
+      <c r="G58" s="53"/>
       <c r="H58" s="43"/>
     </row>
     <row r="59" spans="1:15" customHeight="1" ht="15.75">
-      <c r="A59" s="7"/>
-[...7 lines deleted...]
-      <c r="G59" s="54"/>
+      <c r="A59" s="46"/>
+      <c r="B59" s="54" t="s">
+        <v>103</v>
+      </c>
+      <c r="C59" s="47">
+        <v>869.9527</v>
+      </c>
+      <c r="D59" s="47">
+        <v>881.8114</v>
+      </c>
+      <c r="E59" s="53"/>
+      <c r="F59" s="53"/>
+      <c r="G59" s="53"/>
       <c r="H59" s="43"/>
     </row>
     <row r="60" spans="1:15" customHeight="1" ht="15.75">
       <c r="A60" s="7"/>
       <c r="B60" s="42" t="s">
-        <v>106</v>
-[...5 lines deleted...]
-      <c r="G60" s="54"/>
+        <v>104</v>
+      </c>
+      <c r="C60" s="53"/>
+      <c r="D60" s="53"/>
+      <c r="E60" s="53"/>
+      <c r="F60" s="53"/>
+      <c r="G60" s="53"/>
       <c r="H60" s="43"/>
     </row>
     <row r="61" spans="1:15" customHeight="1" ht="15.75">
       <c r="A61" s="7"/>
-      <c r="B61" s="49" t="s">
-[...6 lines deleted...]
-      <c r="G61" s="54"/>
+      <c r="B61" s="42" t="s">
+        <v>105</v>
+      </c>
+      <c r="C61" s="53"/>
+      <c r="D61" s="53"/>
+      <c r="E61" s="53"/>
+      <c r="F61" s="53"/>
+      <c r="G61" s="53"/>
       <c r="H61" s="43"/>
     </row>
     <row r="62" spans="1:15" customHeight="1" ht="15.75">
       <c r="A62" s="7"/>
       <c r="B62" s="42" t="s">
-        <v>108</v>
-[...5 lines deleted...]
-      <c r="G62" s="54"/>
+        <v>106</v>
+      </c>
+      <c r="C62" s="53"/>
+      <c r="D62" s="53"/>
+      <c r="E62" s="53"/>
+      <c r="F62" s="53"/>
+      <c r="G62" s="53"/>
       <c r="H62" s="43"/>
     </row>
     <row r="63" spans="1:15" customHeight="1" ht="15.75">
       <c r="A63" s="7"/>
-      <c r="B63" s="42" t="s">
-[...6 lines deleted...]
-      <c r="G63" s="54"/>
+      <c r="B63" s="48" t="s">
+        <v>107</v>
+      </c>
+      <c r="C63" s="53"/>
+      <c r="D63" s="53"/>
+      <c r="E63" s="53"/>
+      <c r="F63" s="53"/>
+      <c r="G63" s="53"/>
       <c r="H63" s="43"/>
     </row>
     <row r="64" spans="1:15" customHeight="1" ht="15.75">
       <c r="A64" s="7"/>
       <c r="B64" s="42" t="s">
-        <v>110</v>
-[...5 lines deleted...]
-      <c r="G64" s="54"/>
+        <v>108</v>
+      </c>
+      <c r="C64" s="53"/>
+      <c r="D64" s="53"/>
+      <c r="E64" s="53"/>
+      <c r="F64" s="53"/>
+      <c r="G64" s="53"/>
       <c r="H64" s="43"/>
     </row>
     <row r="65" spans="1:15" customHeight="1" ht="15.75">
       <c r="A65" s="7"/>
-      <c r="B65" s="55"/>
-[...9 lines deleted...]
-      <c r="B67" s="50" t="s">
+      <c r="B65" s="42" t="s">
+        <v>109</v>
+      </c>
+      <c r="C65" s="53"/>
+      <c r="D65" s="53"/>
+      <c r="E65" s="53"/>
+      <c r="F65" s="53"/>
+      <c r="G65" s="53"/>
+      <c r="H65" s="43"/>
+    </row>
+    <row r="66" spans="1:15" customHeight="1" ht="15.75">
+      <c r="A66" s="7"/>
+      <c r="B66" s="42" t="s">
+        <v>110</v>
+      </c>
+      <c r="C66" s="53"/>
+      <c r="D66" s="53"/>
+      <c r="E66" s="53"/>
+      <c r="F66" s="53"/>
+      <c r="G66" s="53"/>
+      <c r="H66" s="43"/>
+    </row>
+    <row r="67" spans="1:15" customHeight="1" ht="15.75">
+      <c r="A67" s="7"/>
+      <c r="B67" s="55"/>
+      <c r="C67" s="56"/>
+      <c r="D67" s="56"/>
+      <c r="E67" s="56"/>
+      <c r="F67" s="56"/>
+      <c r="G67" s="56"/>
+      <c r="H67" s="57"/>
+    </row>
+    <row r="68" spans="1:15" customHeight="1" ht="15.75">
+      <c r="J68" s="3"/>
+    </row>
+    <row r="69" spans="1:15" customHeight="1" ht="15.75"/>
+    <row r="70" spans="1:15" customHeight="1" ht="39.75">
+      <c r="B70" s="49" t="s">
         <v>111</v>
       </c>
-      <c r="C67" s="51" t="s">
+      <c r="C70" s="50" t="s">
         <v>112</v>
       </c>
-      <c r="D67" s="51" t="s">
+      <c r="D70" s="50" t="s">
         <v>113</v>
       </c>
-      <c r="E67" s="2"/>
-[...25 lines deleted...]
-      <c r="D70" s="65"/>
       <c r="E70" s="2"/>
       <c r="J70" s="3"/>
     </row>
     <row r="71" spans="1:15" customHeight="1" ht="39.75">
-      <c r="B71" s="63"/>
-[...1 lines deleted...]
-      <c r="D71" s="65"/>
+      <c r="B71" s="59" t="s">
+        <v>114</v>
+      </c>
+      <c r="C71" s="60"/>
+      <c r="D71" s="51" t="s">
+        <v>115</v>
+      </c>
       <c r="E71" s="2"/>
       <c r="J71" s="3"/>
     </row>
     <row r="72" spans="1:15" customHeight="1" ht="39.75">
-      <c r="B72" s="64"/>
-[...1 lines deleted...]
-      <c r="D72" s="66"/>
+      <c r="B72" s="63" t="s">
+        <v>116</v>
+      </c>
+      <c r="C72" s="61"/>
+      <c r="D72" s="65"/>
       <c r="E72" s="2"/>
-      <c r="J72" s="5"/>
-[...6 lines deleted...]
-      <c r="B73" s="9" t="s">
+      <c r="J72" s="3"/>
+    </row>
+    <row r="73" spans="1:15" customHeight="1" ht="39.75">
+      <c r="B73" s="63"/>
+      <c r="C73" s="61"/>
+      <c r="D73" s="65"/>
+      <c r="E73" s="2"/>
+      <c r="J73" s="3"/>
+    </row>
+    <row r="74" spans="1:15" customHeight="1" ht="39.75">
+      <c r="B74" s="63"/>
+      <c r="C74" s="61"/>
+      <c r="D74" s="65"/>
+      <c r="E74" s="2"/>
+      <c r="J74" s="3"/>
+    </row>
+    <row r="75" spans="1:15" customHeight="1" ht="39.75">
+      <c r="B75" s="64"/>
+      <c r="C75" s="62"/>
+      <c r="D75" s="66"/>
+      <c r="E75" s="2"/>
+      <c r="J75" s="5"/>
+      <c r="K75" s="5"/>
+      <c r="L75" s="6"/>
+      <c r="M75" s="6"/>
+      <c r="N75" s="5"/>
+    </row>
+    <row r="76" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B76" s="9" t="s">
         <v>117</v>
       </c>
     </row>
-    <row r="74" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B74" s="9" t="s">
+    <row r="77" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B77" s="9" t="s">
         <v>118</v>
       </c>
     </row>
-    <row r="75" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B75" s="9" t="s">
+    <row r="78" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B78" s="9" t="s">
         <v>119</v>
       </c>
-      <c r="J75" s="7"/>
-[...19 lines deleted...]
-    <row r="78" spans="1:15" customHeight="1" ht="15.75">
       <c r="J78" s="7"/>
       <c r="K78" s="7"/>
       <c r="L78" s="7"/>
       <c r="M78" s="7"/>
       <c r="N78" s="7"/>
     </row>
     <row r="79" spans="1:15" customHeight="1" ht="15.75">
       <c r="J79" s="7"/>
       <c r="K79" s="7"/>
       <c r="L79" s="7"/>
       <c r="M79" s="7"/>
       <c r="N79" s="7"/>
     </row>
     <row r="80" spans="1:15" customHeight="1" ht="15.75">
       <c r="J80" s="7"/>
       <c r="K80" s="7"/>
       <c r="L80" s="7"/>
       <c r="M80" s="7"/>
       <c r="N80" s="7"/>
     </row>
     <row r="81" spans="1:15" customHeight="1" ht="15.75">
       <c r="J81" s="7"/>
       <c r="K81" s="7"/>
       <c r="L81" s="7"/>
       <c r="M81" s="7"/>
       <c r="N81" s="7"/>
     </row>
+    <row r="82" spans="1:15" customHeight="1" ht="15.75">
+      <c r="J82" s="7"/>
+      <c r="K82" s="7"/>
+      <c r="L82" s="7"/>
+      <c r="M82" s="7"/>
+      <c r="N82" s="7"/>
+    </row>
     <row r="83" spans="1:15" customHeight="1" ht="15.75">
-      <c r="J83" s="3"/>
+      <c r="J83" s="7"/>
+      <c r="K83" s="7"/>
+      <c r="L83" s="7"/>
+      <c r="M83" s="7"/>
+      <c r="N83" s="7"/>
+    </row>
+    <row r="84" spans="1:15" customHeight="1" ht="15.75">
+      <c r="J84" s="7"/>
+      <c r="K84" s="7"/>
+      <c r="L84" s="7"/>
+      <c r="M84" s="7"/>
+      <c r="N84" s="7"/>
+    </row>
+    <row r="86" spans="1:15" customHeight="1" ht="15.75">
+      <c r="J86" s="3"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
-    <mergeCell ref="C68:C72"/>
-[...1 lines deleted...]
-    <mergeCell ref="D69:D72"/>
+    <mergeCell ref="C71:C75"/>
+    <mergeCell ref="B72:B75"/>
+    <mergeCell ref="D72:D75"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G1" location="'Sheet1'!A1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader>&amp;L&amp;"Arial"&amp;9&amp;K0078D7 INTERNAL&amp;1#_x000D_</oddHeader>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>