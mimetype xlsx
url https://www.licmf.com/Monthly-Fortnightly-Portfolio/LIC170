--- v0 (2026-07-14)
+++ v1 (2026-08-08)
@@ -12,575 +12,554 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LEMIDF" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEARBF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEBADF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEBALF'!$J$68:$N$84</definedName>
-    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEBFSF'!$J$66:$N$81</definedName>
+    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEBFSF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LECHID'!$J$68:$N$84</definedName>
-    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LECOSF'!$J$68:$N$82</definedName>
-[...1 lines deleted...]
-    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEDHCF'!$J$65:$N$81</definedName>
+    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LECOSF'!$J$68:$N$84</definedName>
+    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEDDYF'!$J$68:$N$84</definedName>
+    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEDHCF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEEMCF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEEQSF'!$J$68:$N$84</definedName>
-    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEEQTF'!$J$66:$N$81</definedName>
-[...8 lines deleted...]
-    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LELTVF'!$J$68:$N$82</definedName>
+    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEEQTF'!$J$68:$N$84</definedName>
+    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEESCF'!$J$68:$N$84</definedName>
+    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEFE30'!$J$68:$N$84</definedName>
+    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEGFOF'!$J$68:$N$84</definedName>
+    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEGOLD'!$J$68:$N$84</definedName>
+    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEGROW'!$J$68:$N$84</definedName>
+    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEINFA'!$J$68:$N$84</definedName>
+    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEINNF'!$J$68:$N$84</definedName>
+    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEINSX'!$J$68:$N$84</definedName>
+    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LELTVF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEMAAF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEMETF'!$J$68:$N$84</definedName>
-    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEMFGF'!$J$68:$N$82</definedName>
-    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEMIDF'!$J$66:$N$81</definedName>
+    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEMFGF'!$J$68:$N$84</definedName>
+    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEMIDF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="1">'LEMUCF'!$J$68:$N$84</definedName>
-    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="2">'LENI50'!$J$68:$N$82</definedName>
+    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="2">'LENI50'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="3">'LET100'!$J$68:$N$84</definedName>
-    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="4">'LETAXP'!$J$68:$N$82</definedName>
-[...2 lines deleted...]
-    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="7">'LETFSX'!$J$66:$N$81</definedName>
+    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="4">'LETAXP'!$J$68:$N$84</definedName>
+    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="5">'LETECF'!$J$68:$N$84</definedName>
+    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="6">'LETF50'!$J$68:$N$84</definedName>
+    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="7">'LETFSX'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="8">'LEULIS'!$J$68:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LEARBF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LEBADF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LEBALF'!$J$74:$N$84</definedName>
-    <definedName name="JPM_Footer_disp" localSheetId="0">'LEBFSF'!$J$71:$N$81</definedName>
+    <definedName name="JPM_Footer_disp" localSheetId="0">'LEBFSF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LECHID'!$J$74:$N$84</definedName>
-    <definedName name="JPM_Footer_disp" localSheetId="0">'LECOSF'!$J$74:$N$82</definedName>
-[...1 lines deleted...]
-    <definedName name="JPM_Footer_disp" localSheetId="0">'LEDHCF'!$J$71:$N$81</definedName>
+    <definedName name="JPM_Footer_disp" localSheetId="0">'LECOSF'!$J$74:$N$84</definedName>
+    <definedName name="JPM_Footer_disp" localSheetId="0">'LEDDYF'!$J$74:$N$84</definedName>
+    <definedName name="JPM_Footer_disp" localSheetId="0">'LEDHCF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LEEMCF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LEEQSF'!$J$74:$N$84</definedName>
-    <definedName name="JPM_Footer_disp" localSheetId="0">'LEEQTF'!$J$72:$N$81</definedName>
-[...8 lines deleted...]
-    <definedName name="JPM_Footer_disp" localSheetId="0">'LELTVF'!$J$73:$N$82</definedName>
+    <definedName name="JPM_Footer_disp" localSheetId="0">'LEEQTF'!$J$74:$N$84</definedName>
+    <definedName name="JPM_Footer_disp" localSheetId="0">'LEESCF'!$J$74:$N$84</definedName>
+    <definedName name="JPM_Footer_disp" localSheetId="0">'LEFE30'!$J$74:$N$84</definedName>
+    <definedName name="JPM_Footer_disp" localSheetId="0">'LEGFOF'!$J$74:$N$84</definedName>
+    <definedName name="JPM_Footer_disp" localSheetId="0">'LEGOLD'!$J$74:$N$84</definedName>
+    <definedName name="JPM_Footer_disp" localSheetId="0">'LEGROW'!$J$74:$N$84</definedName>
+    <definedName name="JPM_Footer_disp" localSheetId="0">'LEINFA'!$J$74:$N$84</definedName>
+    <definedName name="JPM_Footer_disp" localSheetId="0">'LEINNF'!$J$74:$N$84</definedName>
+    <definedName name="JPM_Footer_disp" localSheetId="0">'LEINSX'!$J$74:$N$84</definedName>
+    <definedName name="JPM_Footer_disp" localSheetId="0">'LELTVF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LEMAAF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LEMETF'!$J$74:$N$84</definedName>
-    <definedName name="JPM_Footer_disp" localSheetId="0">'LEMFGF'!$J$74:$N$82</definedName>
-    <definedName name="JPM_Footer_disp" localSheetId="0">'LEMIDF'!$J$72:$N$81</definedName>
+    <definedName name="JPM_Footer_disp" localSheetId="0">'LEMFGF'!$J$74:$N$84</definedName>
+    <definedName name="JPM_Footer_disp" localSheetId="0">'LEMIDF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="1">'LEMUCF'!$J$74:$N$84</definedName>
-    <definedName name="JPM_Footer_disp" localSheetId="2">'LENI50'!$J$72:$N$82</definedName>
+    <definedName name="JPM_Footer_disp" localSheetId="2">'LENI50'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="3">'LET100'!$J$74:$N$84</definedName>
-    <definedName name="JPM_Footer_disp" localSheetId="4">'LETAXP'!$J$74:$N$82</definedName>
-[...2 lines deleted...]
-    <definedName name="JPM_Footer_disp" localSheetId="7">'LETFSX'!$J$71:$N$81</definedName>
+    <definedName name="JPM_Footer_disp" localSheetId="4">'LETAXP'!$J$74:$N$84</definedName>
+    <definedName name="JPM_Footer_disp" localSheetId="5">'LETECF'!$J$74:$N$84</definedName>
+    <definedName name="JPM_Footer_disp" localSheetId="6">'LETF50'!$J$74:$N$84</definedName>
+    <definedName name="JPM_Footer_disp" localSheetId="7">'LETFSX'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="8">'LEULIS'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEARBF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEBADF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEBALF'!$J$68:$N$86</definedName>
-    <definedName name="JPM_Footer_disp12" localSheetId="0">'LEBFSF'!$J$66:$N$83</definedName>
+    <definedName name="JPM_Footer_disp12" localSheetId="0">'LEBFSF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LECHID'!$J$68:$N$86</definedName>
-    <definedName name="JPM_Footer_disp12" localSheetId="0">'LECOSF'!$J$68:$N$84</definedName>
-[...1 lines deleted...]
-    <definedName name="JPM_Footer_disp12" localSheetId="0">'LEDHCF'!$J$65:$N$83</definedName>
+    <definedName name="JPM_Footer_disp12" localSheetId="0">'LECOSF'!$J$68:$N$86</definedName>
+    <definedName name="JPM_Footer_disp12" localSheetId="0">'LEDDYF'!$J$68:$N$86</definedName>
+    <definedName name="JPM_Footer_disp12" localSheetId="0">'LEDHCF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEEMCF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEEQSF'!$J$68:$N$86</definedName>
-    <definedName name="JPM_Footer_disp12" localSheetId="0">'LEEQTF'!$J$66:$N$83</definedName>
-[...8 lines deleted...]
-    <definedName name="JPM_Footer_disp12" localSheetId="0">'LELTVF'!$J$68:$N$84</definedName>
+    <definedName name="JPM_Footer_disp12" localSheetId="0">'LEEQTF'!$J$68:$N$86</definedName>
+    <definedName name="JPM_Footer_disp12" localSheetId="0">'LEESCF'!$J$68:$N$86</definedName>
+    <definedName name="JPM_Footer_disp12" localSheetId="0">'LEFE30'!$J$68:$N$86</definedName>
+    <definedName name="JPM_Footer_disp12" localSheetId="0">'LEGFOF'!$J$68:$N$86</definedName>
+    <definedName name="JPM_Footer_disp12" localSheetId="0">'LEGOLD'!$J$68:$N$86</definedName>
+    <definedName name="JPM_Footer_disp12" localSheetId="0">'LEGROW'!$J$68:$N$86</definedName>
+    <definedName name="JPM_Footer_disp12" localSheetId="0">'LEINFA'!$J$68:$N$86</definedName>
+    <definedName name="JPM_Footer_disp12" localSheetId="0">'LEINNF'!$J$68:$N$86</definedName>
+    <definedName name="JPM_Footer_disp12" localSheetId="0">'LEINSX'!$J$68:$N$86</definedName>
+    <definedName name="JPM_Footer_disp12" localSheetId="0">'LELTVF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEMAAF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEMETF'!$J$68:$N$86</definedName>
-    <definedName name="JPM_Footer_disp12" localSheetId="0">'LEMFGF'!$J$68:$N$84</definedName>
-    <definedName name="JPM_Footer_disp12" localSheetId="0">'LEMIDF'!$J$66:$N$82</definedName>
+    <definedName name="JPM_Footer_disp12" localSheetId="0">'LEMFGF'!$J$68:$N$86</definedName>
+    <definedName name="JPM_Footer_disp12" localSheetId="0">'LEMIDF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="1">'LEMUCF'!$J$68:$N$86</definedName>
-    <definedName name="JPM_Footer_disp12" localSheetId="2">'LENI50'!$J$68:$N$84</definedName>
+    <definedName name="JPM_Footer_disp12" localSheetId="2">'LENI50'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="3">'LET100'!$J$68:$N$86</definedName>
-    <definedName name="JPM_Footer_disp12" localSheetId="4">'LETAXP'!$J$68:$N$84</definedName>
-[...2 lines deleted...]
-    <definedName name="JPM_Footer_disp12" localSheetId="7">'LETFSX'!$J$66:$N$83</definedName>
+    <definedName name="JPM_Footer_disp12" localSheetId="4">'LETAXP'!$J$68:$N$86</definedName>
+    <definedName name="JPM_Footer_disp12" localSheetId="5">'LETECF'!$J$68:$N$86</definedName>
+    <definedName name="JPM_Footer_disp12" localSheetId="6">'LETF50'!$J$68:$N$86</definedName>
+    <definedName name="JPM_Footer_disp12" localSheetId="7">'LETFSX'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="8">'LEULIS'!$J$68:$N$86</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="145">
   <si>
     <t>LIC MF LARGE &amp; MID CAP FUND</t>
   </si>
   <si>
     <t>Index</t>
   </si>
   <si>
-    <t>Monthly Portfolio Statement as on June 30,2026</t>
+    <t>Monthly Portfolio Statement as on July 31,2026</t>
   </si>
   <si>
     <t>Name of the Instrument</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>Industry / Rating</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Market/Fair Value (Rounded, Rs. In Lacs)</t>
   </si>
   <si>
     <t>Rounded, % to Net Assets</t>
   </si>
   <si>
     <t>Yield</t>
   </si>
   <si>
     <t>Equity &amp; Equity related</t>
   </si>
   <si>
     <t>(a)Listed / Awaiting listing on Stock Exchanges</t>
   </si>
   <si>
     <t>AU Small Finance Bank Ltd.</t>
   </si>
   <si>
     <t>INE949L01017</t>
   </si>
   <si>
     <t>Banks</t>
   </si>
   <si>
+    <t>Persistent Systems Ltd.</t>
+  </si>
+  <si>
+    <t>INE262H01021</t>
+  </si>
+  <si>
+    <t>IT - Software</t>
+  </si>
+  <si>
+    <t>Bajaj Finance Ltd.</t>
+  </si>
+  <si>
+    <t>INE296A01032</t>
+  </si>
+  <si>
+    <t>Finance</t>
+  </si>
+  <si>
+    <t>CG Power and Industrial Solutions Ltd.</t>
+  </si>
+  <si>
+    <t>INE067A01029</t>
+  </si>
+  <si>
+    <t>Electrical Equipment</t>
+  </si>
+  <si>
     <t>InterGlobe Aviation Ltd.</t>
   </si>
   <si>
     <t>INE646L01027</t>
   </si>
   <si>
     <t>Transport Services</t>
   </si>
   <si>
+    <t>Bharat Forge Ltd.</t>
+  </si>
+  <si>
+    <t>INE465A01025</t>
+  </si>
+  <si>
+    <t>Auto Components</t>
+  </si>
+  <si>
+    <t>Schaeffler India Ltd.</t>
+  </si>
+  <si>
+    <t>INE513A01022</t>
+  </si>
+  <si>
+    <t>FSN E-Commerce Ventures Ltd.</t>
+  </si>
+  <si>
+    <t>INE388Y01029</t>
+  </si>
+  <si>
+    <t>Retailing</t>
+  </si>
+  <si>
     <t>Axis Bank Ltd.</t>
   </si>
   <si>
     <t>INE238A01034</t>
   </si>
   <si>
+    <t>Aditya Birla Capital Ltd.</t>
+  </si>
+  <si>
+    <t>INE674K01013</t>
+  </si>
+  <si>
+    <t>Apollo Hospitals Enterprise Ltd.</t>
+  </si>
+  <si>
+    <t>INE437A01024</t>
+  </si>
+  <si>
+    <t>Healthcare Services</t>
+  </si>
+  <si>
+    <t>Bharti Airtel Ltd.</t>
+  </si>
+  <si>
+    <t>INE397D01024</t>
+  </si>
+  <si>
+    <t>Telecom - Services</t>
+  </si>
+  <si>
+    <t>Marico Ltd.</t>
+  </si>
+  <si>
+    <t>INE196A01026</t>
+  </si>
+  <si>
+    <t>Agricultural Food &amp; other Products</t>
+  </si>
+  <si>
+    <t>Eicher Motors Ltd.</t>
+  </si>
+  <si>
+    <t>INE066A01021</t>
+  </si>
+  <si>
+    <t>Automobiles</t>
+  </si>
+  <si>
+    <t>Larsen &amp; Toubro Ltd.</t>
+  </si>
+  <si>
+    <t>INE018A01030</t>
+  </si>
+  <si>
+    <t>Construction</t>
+  </si>
+  <si>
     <t>Schneider Electric Infrastructure Ltd.</t>
   </si>
   <si>
     <t>INE839M01018</t>
   </si>
   <si>
-    <t>Electrical Equipment</t>
-[...89 lines deleted...]
-    <t>IT - Software</t>
+    <t>Karur Vysya Bank Ltd.</t>
+  </si>
+  <si>
+    <t>INE036D01028</t>
+  </si>
+  <si>
+    <t>Divi's Laboratories Ltd.</t>
+  </si>
+  <si>
+    <t>INE361B01024</t>
+  </si>
+  <si>
+    <t>Pharmaceuticals &amp; Biotechnology</t>
+  </si>
+  <si>
+    <t>KEI Industries Ltd.</t>
+  </si>
+  <si>
+    <t>INE878B01027</t>
+  </si>
+  <si>
+    <t>Industrial Products</t>
+  </si>
+  <si>
+    <t>Nippon Life India Asset Management Ltd.</t>
+  </si>
+  <si>
+    <t>INE298J01013</t>
+  </si>
+  <si>
+    <t>Capital Markets</t>
+  </si>
+  <si>
+    <t>Trent Ltd.</t>
+  </si>
+  <si>
+    <t>INE849A01020</t>
+  </si>
+  <si>
+    <t>Delhivery Ltd.</t>
+  </si>
+  <si>
+    <t>INE148O01028</t>
+  </si>
+  <si>
+    <t>Oberoi Realty Ltd.</t>
+  </si>
+  <si>
+    <t>INE093I01010</t>
+  </si>
+  <si>
+    <t>Realty</t>
   </si>
   <si>
     <t>JSW Infrastructure Ltd.</t>
   </si>
   <si>
     <t>INE880J01026</t>
   </si>
   <si>
     <t>Transport Infrastructure</t>
   </si>
   <si>
-    <t>Nippon Life India Asset Management Ltd.</t>
-[...29 lines deleted...]
-    <t>INE192R01011</t>
+    <t>UNO Minda Ltd.</t>
+  </si>
+  <si>
+    <t>INE405E01023</t>
+  </si>
+  <si>
+    <t>Shriram Finance Ltd.</t>
+  </si>
+  <si>
+    <t>INE721A01047</t>
+  </si>
+  <si>
+    <t>City Union Bank Ltd.</t>
+  </si>
+  <si>
+    <t>INE491A01021</t>
+  </si>
+  <si>
+    <t>Sun Pharmaceutical Industries Ltd.</t>
+  </si>
+  <si>
+    <t>INE044A01036</t>
+  </si>
+  <si>
+    <t>Aster DM Quality Care Ltd.</t>
+  </si>
+  <si>
+    <t>INE914M01019</t>
+  </si>
+  <si>
+    <t>Dixon Technologies (India) Ltd.</t>
+  </si>
+  <si>
+    <t>INE935N01020</t>
+  </si>
+  <si>
+    <t>Consumer Durables</t>
+  </si>
+  <si>
+    <t>Navin Fluorine International Ltd.</t>
+  </si>
+  <si>
+    <t>INE048G01026</t>
+  </si>
+  <si>
+    <t>Chemicals &amp; Petrochemicals</t>
+  </si>
+  <si>
+    <t>Cartrade Tech Ltd.</t>
+  </si>
+  <si>
+    <t>INE290S01011</t>
   </si>
   <si>
     <t>Thermax Ltd.</t>
   </si>
   <si>
     <t>INE152A01029</t>
   </si>
   <si>
-    <t>Oberoi Realty Ltd.</t>
-[...68 lines deleted...]
-    <t>INE036D01028</t>
+    <t>Indus Towers Ltd.</t>
+  </si>
+  <si>
+    <t>INE121J01017</t>
+  </si>
+  <si>
+    <t>Zydus Lifesciences Ltd.</t>
+  </si>
+  <si>
+    <t>INE010B01027</t>
+  </si>
+  <si>
+    <t>One 97 Communications Ltd.</t>
+  </si>
+  <si>
+    <t>INE982J01020</t>
+  </si>
+  <si>
+    <t>Financial Technology (Fintech)</t>
+  </si>
+  <si>
+    <t>Azad Engineering Ltd.</t>
+  </si>
+  <si>
+    <t>INE02IJ01035</t>
+  </si>
+  <si>
+    <t>Leela Palaces Hotels &amp; Resorts Ltd.</t>
+  </si>
+  <si>
+    <t>INE0AQ201015</t>
+  </si>
+  <si>
+    <t>Leisure Services</t>
+  </si>
+  <si>
+    <t>Cholamandalam Investment &amp; Fin Co Ltd.</t>
+  </si>
+  <si>
+    <t>INE121A01024</t>
   </si>
   <si>
     <t>GE Vernova T&amp;D India Limited</t>
   </si>
   <si>
     <t>INE200A01026</t>
   </si>
   <si>
-    <t>FSN E-Commerce Ventures Ltd.</t>
-[...73 lines deleted...]
-  <si>
     <t>Sub Total</t>
   </si>
   <si>
     <t>(b) Unlisted</t>
   </si>
   <si>
     <t>NIL</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>Treps / Reverse Repo</t>
   </si>
   <si>
     <t>Treps</t>
   </si>
   <si>
     <t>Net Receivables / (Payables)</t>
   </si>
   <si>
     <t>GRAND TOTAL</t>
   </si>
   <si>
     <t>i) Securities in default beyond its maturity date: Nil</t>
   </si>
   <si>
-    <t>ii) Total value and percentage of illiquid equity shares as on June 30, 2026: Nil</t>
+    <t>ii) Total value and percentage of illiquid equity shares as on July 31, 2026: Nil</t>
   </si>
   <si>
     <t>iii)</t>
   </si>
   <si>
     <t>NAV</t>
   </si>
   <si>
     <t>Regular Plan - Growth Option</t>
   </si>
   <si>
     <t>Regular Plan - IDCW Option</t>
   </si>
   <si>
     <t>Direct Plan - Growth Option</t>
   </si>
   <si>
     <t>Direct Plan - IDCW Option</t>
   </si>
   <si>
-    <t>iv) Dividend declared during the month June 30, 2026 under the IDCW Option of the Scheme is Nil.</t>
-[...14 lines deleted...]
-    <t>ix) Funds parked in short term deposit as on June 30, 2026: Nil</t>
+    <t>iv) Dividend declared during the month July 31, 2026 under the IDCW Option of the Scheme is Nil.</t>
+  </si>
+  <si>
+    <t>v) No bonus declared during the period ended July 31, 2026.</t>
+  </si>
+  <si>
+    <t>vi) Total outstanding exposure in derivative instruments as on July 31, 2026 is Nil.</t>
+  </si>
+  <si>
+    <t>vii) Total market value of investments in Foreign Securities/ American Depositary Receipts/ Global Depositary Receipts/ Overseas ETFs as at July 31, 2026 is Nil.</t>
+  </si>
+  <si>
+    <t>viii) Portfolio turnover ratio: 1.31 times</t>
+  </si>
+  <si>
+    <t>ix) Funds parked in short term deposit as on July 31, 2026: Nil</t>
   </si>
   <si>
     <t>x) The details of repo transactions of the scheme in corporate debt securities: Nil</t>
   </si>
   <si>
     <t>The product is suitable for investors who are seeking*</t>
   </si>
   <si>
     <t>Scheme Riskometer#</t>
   </si>
   <si>
     <t>Benchmark Riskometer (as 
 applicable) #</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">•</t>
     </r>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
@@ -865,51 +844,51 @@
       </bottom>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="68">
+  <cellXfs count="66">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
@@ -971,111 +950,105 @@
     </xf>
     <xf xfId="0" fontId="2" numFmtId="164" fillId="2" borderId="5" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="4" fillId="2" borderId="6" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="10" fillId="2" borderId="6" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="10" fillId="2" borderId="5" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="4" fillId="2" borderId="6" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="10" fillId="2" borderId="6" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="6" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="164" fillId="2" borderId="6" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="1" numFmtId="166" fillId="2" borderId="5" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0">
-[...4 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="164" fillId="2" borderId="7" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="4" fillId="2" borderId="7" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="10" fillId="2" borderId="7" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="10" fillId="2" borderId="7" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="8" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="9" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="10" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="11" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" quotePrefix="1" numFmtId="168" fillId="2" borderId="6" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="6" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="169" fillId="2" borderId="6" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="6" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="10" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="3" borderId="12" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" readingOrder="1"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="3" borderId="13" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" readingOrder="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="14" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="6" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="15" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="16" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="17" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="18" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3" readingOrder="1"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="13" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="18" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="19" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
@@ -1093,81 +1066,81 @@
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3" readingOrder="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image347.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image548.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>83</xdr:row>
+      <xdr:row>85</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2581275" cy="1943100"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>361950</xdr:colOff>
-      <xdr:row>83</xdr:row>
+      <xdr:row>85</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2609850" cy="1933575"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 2" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -1446,54 +1419,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O90"/>
+  <dimension ref="A1:O92"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A74" sqref="A74"/>
+      <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="true" defaultRowHeight="15.75" defaultColWidth="9.140625" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.5703125" customWidth="true" style="1"/>
     <col min="2" max="2" width="65.5703125" customWidth="true" style="8"/>
     <col min="3" max="3" width="45.5703125" customWidth="true" style="8"/>
     <col min="4" max="4" width="45.5703125" customWidth="true" style="8"/>
     <col min="5" max="5" width="45.5703125" customWidth="true" style="1"/>
     <col min="6" max="6" width="16.42578125" customWidth="true" style="1"/>
     <col min="7" max="7" width="15.28515625" customWidth="true" style="7"/>
     <col min="8" max="8" width="4.85546875" customWidth="true" style="9"/>
     <col min="9" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="10.7109375" customWidth="true" style="1"/>
     <col min="11" max="11" width="10.42578125" customWidth="true" style="1"/>
     <col min="12" max="12" width="14.42578125" customWidth="true" style="1"/>
     <col min="13" max="13" width="15.28515625" customWidth="true" style="1"/>
     <col min="14" max="14" width="12.5703125" customWidth="true" style="1"/>
     <col min="15" max="15" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" customHeight="1" ht="15.75">
       <c r="B1" s="4" t="s">
         <v>0</v>
       </c>
@@ -1526,1467 +1499,1437 @@
     </row>
     <row r="4" spans="1:15" customHeight="1" ht="36.75">
       <c r="B4" s="11" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="12" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="12" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="13" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="14" t="s">
         <v>7</v>
       </c>
       <c r="G4" s="15" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="15" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B5" s="59" t="s">
+      <c r="B5" s="57" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="16"/>
       <c r="D5" s="16"/>
       <c r="E5" s="17"/>
       <c r="F5" s="18"/>
       <c r="G5" s="19"/>
       <c r="H5" s="20"/>
     </row>
     <row r="6" spans="1:15" customHeight="1" ht="15.75">
       <c r="B6" s="21" t="s">
         <v>11</v>
       </c>
       <c r="C6" s="22"/>
       <c r="D6" s="22"/>
       <c r="E6" s="23"/>
       <c r="F6" s="24"/>
       <c r="G6" s="25"/>
       <c r="H6" s="26"/>
     </row>
     <row r="7" spans="1:15" customHeight="1" ht="15.75">
       <c r="B7" s="22" t="s">
         <v>12</v>
       </c>
       <c r="C7" s="22" t="s">
         <v>13</v>
       </c>
       <c r="D7" s="22" t="s">
         <v>14</v>
       </c>
       <c r="E7" s="23">
         <v>1214500</v>
       </c>
       <c r="F7" s="24">
-        <v>12594.97</v>
+        <v>12719.46</v>
       </c>
       <c r="G7" s="25">
-        <v>0.0407</v>
+        <v>0.0406</v>
       </c>
       <c r="H7" s="26"/>
     </row>
     <row r="8" spans="1:15" customHeight="1" ht="15.75">
       <c r="B8" s="22" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="22" t="s">
         <v>16</v>
       </c>
       <c r="D8" s="22" t="s">
         <v>17</v>
       </c>
       <c r="E8" s="23">
-        <v>202115</v>
+        <v>222634</v>
       </c>
       <c r="F8" s="24">
-        <v>10850.34</v>
+        <v>12353.96</v>
       </c>
       <c r="G8" s="25">
-        <v>0.0351</v>
+        <v>0.0394</v>
       </c>
       <c r="H8" s="26"/>
     </row>
     <row r="9" spans="1:15" customHeight="1" ht="15.75">
       <c r="B9" s="22" t="s">
         <v>18</v>
       </c>
       <c r="C9" s="22" t="s">
         <v>19</v>
       </c>
       <c r="D9" s="22" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="E9" s="23">
-        <v>778610</v>
+        <v>975000</v>
       </c>
       <c r="F9" s="24">
-        <v>10477.75</v>
+        <v>11126.7</v>
       </c>
       <c r="G9" s="25">
-        <v>0.0339</v>
+        <v>0.0355</v>
       </c>
       <c r="H9" s="26"/>
     </row>
     <row r="10" spans="1:15" customHeight="1" ht="15.75">
       <c r="B10" s="22" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C10" s="22" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D10" s="22" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E10" s="23">
-        <v>758051</v>
+        <v>1254283</v>
       </c>
       <c r="F10" s="24">
-        <v>10311.01</v>
+        <v>10829.48</v>
       </c>
       <c r="G10" s="25">
-        <v>0.0333</v>
+        <v>0.0346</v>
       </c>
       <c r="H10" s="26"/>
     </row>
     <row r="11" spans="1:15" customHeight="1" ht="15.75">
       <c r="B11" s="22" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C11" s="22" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D11" s="22" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E11" s="23">
-        <v>245209</v>
+        <v>202115</v>
       </c>
       <c r="F11" s="24">
-        <v>10273.52</v>
+        <v>10451.37</v>
       </c>
       <c r="G11" s="25">
-        <v>0.0332</v>
+        <v>0.0334</v>
       </c>
       <c r="H11" s="26"/>
     </row>
     <row r="12" spans="1:15" customHeight="1" ht="15.75">
       <c r="B12" s="22" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C12" s="22" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D12" s="22" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="E12" s="23">
         <v>469866</v>
       </c>
       <c r="F12" s="24">
-        <v>10074.4</v>
+        <v>10336.11</v>
       </c>
       <c r="G12" s="25">
-        <v>0.0326</v>
+        <v>0.033</v>
       </c>
       <c r="H12" s="26"/>
     </row>
     <row r="13" spans="1:15" customHeight="1" ht="15.75">
       <c r="B13" s="22" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="C13" s="22" t="s">
+        <v>31</v>
+      </c>
+      <c r="D13" s="22" t="s">
         <v>29</v>
       </c>
-      <c r="D13" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E13" s="23">
-        <v>1037500</v>
+        <v>245209</v>
       </c>
       <c r="F13" s="24">
-        <v>9878.56</v>
+        <v>10002.57</v>
       </c>
       <c r="G13" s="25">
         <v>0.0319</v>
       </c>
       <c r="H13" s="26"/>
     </row>
     <row r="14" spans="1:15" customHeight="1" ht="15.75">
       <c r="B14" s="22" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="C14" s="22" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D14" s="22" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="E14" s="23">
-        <v>975000</v>
+        <v>2909236</v>
       </c>
       <c r="F14" s="24">
-        <v>9796.31</v>
+        <v>9699.39</v>
       </c>
       <c r="G14" s="25">
-        <v>0.0317</v>
+        <v>0.031</v>
       </c>
       <c r="H14" s="26"/>
     </row>
     <row r="15" spans="1:15" customHeight="1" ht="15.75">
       <c r="B15" s="22" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="C15" s="22" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D15" s="22" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="E15" s="23">
-        <v>109314</v>
+        <v>778610</v>
       </c>
       <c r="F15" s="24">
-        <v>9490.64</v>
+        <v>9573.01</v>
       </c>
       <c r="G15" s="25">
-        <v>0.0307</v>
+        <v>0.0306</v>
       </c>
       <c r="H15" s="26"/>
     </row>
     <row r="16" spans="1:15" customHeight="1" ht="15.75">
       <c r="B16" s="22" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C16" s="22" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D16" s="22" t="s">
-        <v>38</v>
+        <v>20</v>
       </c>
       <c r="E16" s="23">
-        <v>226897</v>
+        <v>2361453</v>
       </c>
       <c r="F16" s="24">
-        <v>9401.25</v>
+        <v>9547.35</v>
       </c>
       <c r="G16" s="25">
-        <v>0.0304</v>
+        <v>0.0305</v>
       </c>
       <c r="H16" s="26"/>
     </row>
     <row r="17" spans="1:15" customHeight="1" ht="15.75">
       <c r="B17" s="22" t="s">
         <v>39</v>
       </c>
       <c r="C17" s="22" t="s">
         <v>40</v>
       </c>
       <c r="D17" s="22" t="s">
         <v>41</v>
       </c>
       <c r="E17" s="23">
-        <v>1058734</v>
+        <v>105114</v>
       </c>
       <c r="F17" s="24">
-        <v>8853.66</v>
+        <v>9415.06</v>
       </c>
       <c r="G17" s="25">
-        <v>0.0286</v>
+        <v>0.0301</v>
       </c>
       <c r="H17" s="26"/>
     </row>
     <row r="18" spans="1:15" customHeight="1" ht="15.75">
       <c r="B18" s="22" t="s">
         <v>42</v>
       </c>
       <c r="C18" s="22" t="s">
         <v>43</v>
       </c>
       <c r="D18" s="22" t="s">
         <v>44</v>
       </c>
       <c r="E18" s="23">
         <v>471000</v>
       </c>
       <c r="F18" s="24">
-        <v>8722.92</v>
+        <v>9288.12</v>
       </c>
       <c r="G18" s="25">
-        <v>0.0282</v>
+        <v>0.0297</v>
       </c>
       <c r="H18" s="26"/>
     </row>
     <row r="19" spans="1:15" customHeight="1" ht="15.75">
       <c r="B19" s="22" t="s">
         <v>45</v>
       </c>
       <c r="C19" s="22" t="s">
         <v>46</v>
       </c>
       <c r="D19" s="22" t="s">
-        <v>32</v>
+        <v>47</v>
       </c>
       <c r="E19" s="23">
-        <v>2166453</v>
+        <v>1058734</v>
       </c>
       <c r="F19" s="24">
-        <v>8491.41</v>
+        <v>9217.87</v>
       </c>
       <c r="G19" s="25">
-        <v>0.0275</v>
+        <v>0.0294</v>
       </c>
       <c r="H19" s="26"/>
     </row>
     <row r="20" spans="1:15" customHeight="1" ht="15.75">
       <c r="B20" s="22" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C20" s="22" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D20" s="22" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E20" s="23">
-        <v>2057689</v>
+        <v>115268</v>
       </c>
       <c r="F20" s="24">
-        <v>8473.56</v>
+        <v>9029.52</v>
       </c>
       <c r="G20" s="25">
-        <v>0.0274</v>
+        <v>0.0288</v>
       </c>
       <c r="H20" s="26"/>
     </row>
     <row r="21" spans="1:15" customHeight="1" ht="15.75">
       <c r="B21" s="22" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C21" s="22" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D21" s="22" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E21" s="23">
-        <v>192634</v>
+        <v>226897</v>
       </c>
       <c r="F21" s="24">
-        <v>8334.31</v>
+        <v>8937.25</v>
       </c>
       <c r="G21" s="25">
-        <v>0.0269</v>
+        <v>0.0285</v>
       </c>
       <c r="H21" s="26"/>
     </row>
     <row r="22" spans="1:15" customHeight="1" ht="15.75">
       <c r="B22" s="22" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C22" s="22" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D22" s="22" t="s">
-        <v>55</v>
+        <v>23</v>
       </c>
       <c r="E22" s="23">
-        <v>2495664</v>
+        <v>626214</v>
       </c>
       <c r="F22" s="24">
-        <v>8039.78</v>
+        <v>8487.08</v>
       </c>
       <c r="G22" s="25">
-        <v>0.026</v>
+        <v>0.0271</v>
       </c>
       <c r="H22" s="26"/>
     </row>
     <row r="23" spans="1:15" customHeight="1" ht="15.75">
       <c r="B23" s="22" t="s">
         <v>56</v>
       </c>
       <c r="C23" s="22" t="s">
         <v>57</v>
       </c>
       <c r="D23" s="22" t="s">
-        <v>58</v>
+        <v>14</v>
       </c>
       <c r="E23" s="23">
-        <v>662500</v>
+        <v>2396750</v>
       </c>
       <c r="F23" s="24">
-        <v>7698.25</v>
+        <v>8207.67</v>
       </c>
       <c r="G23" s="25">
-        <v>0.0249</v>
+        <v>0.0262</v>
       </c>
       <c r="H23" s="26"/>
     </row>
     <row r="24" spans="1:15" customHeight="1" ht="15.75">
       <c r="B24" s="22" t="s">
+        <v>58</v>
+      </c>
+      <c r="C24" s="22" t="s">
         <v>59</v>
       </c>
-      <c r="C24" s="22" t="s">
+      <c r="D24" s="22" t="s">
         <v>60</v>
       </c>
-      <c r="D24" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E24" s="23">
-        <v>229522</v>
+        <v>95800</v>
       </c>
       <c r="F24" s="24">
-        <v>7534.29</v>
+        <v>7717.65</v>
       </c>
       <c r="G24" s="25">
-        <v>0.0244</v>
+        <v>0.0246</v>
       </c>
       <c r="H24" s="26"/>
     </row>
     <row r="25" spans="1:15" customHeight="1" ht="15.75">
       <c r="B25" s="22" t="s">
+        <v>61</v>
+      </c>
+      <c r="C25" s="22" t="s">
         <v>62</v>
       </c>
-      <c r="C25" s="22" t="s">
+      <c r="D25" s="22" t="s">
         <v>63</v>
       </c>
-      <c r="D25" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E25" s="23">
-        <v>103268</v>
+        <v>154112</v>
       </c>
       <c r="F25" s="24">
-        <v>7304.66</v>
+        <v>7704.06</v>
       </c>
       <c r="G25" s="25">
-        <v>0.0236</v>
+        <v>0.0246</v>
       </c>
       <c r="H25" s="26"/>
     </row>
     <row r="26" spans="1:15" customHeight="1" ht="15.75">
       <c r="B26" s="22" t="s">
+        <v>64</v>
+      </c>
+      <c r="C26" s="22" t="s">
         <v>65</v>
       </c>
-      <c r="C26" s="22" t="s">
+      <c r="D26" s="22" t="s">
         <v>66</v>
       </c>
-      <c r="D26" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E26" s="23">
-        <v>165000</v>
+        <v>662500</v>
       </c>
       <c r="F26" s="24">
-        <v>7228.16</v>
+        <v>7694.28</v>
       </c>
       <c r="G26" s="25">
-        <v>0.0234</v>
+        <v>0.0246</v>
       </c>
       <c r="H26" s="26"/>
     </row>
     <row r="27" spans="1:15" customHeight="1" ht="15.75">
       <c r="B27" s="22" t="s">
         <v>67</v>
       </c>
       <c r="C27" s="22" t="s">
         <v>68</v>
       </c>
       <c r="D27" s="22" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E27" s="23">
-        <v>136265</v>
+        <v>253022</v>
       </c>
       <c r="F27" s="24">
-        <v>7030.59</v>
+        <v>7605.59</v>
       </c>
       <c r="G27" s="25">
-        <v>0.0227</v>
+        <v>0.0243</v>
       </c>
       <c r="H27" s="26"/>
     </row>
     <row r="28" spans="1:15" customHeight="1" ht="15.75">
       <c r="B28" s="22" t="s">
         <v>69</v>
       </c>
       <c r="C28" s="22" t="s">
         <v>70</v>
       </c>
       <c r="D28" s="22" t="s">
-        <v>71</v>
+        <v>26</v>
       </c>
       <c r="E28" s="23">
-        <v>395000</v>
+        <v>1576406</v>
       </c>
       <c r="F28" s="24">
-        <v>6988.34</v>
+        <v>7597.49</v>
       </c>
       <c r="G28" s="25">
-        <v>0.0226</v>
+        <v>0.0243</v>
       </c>
       <c r="H28" s="26"/>
     </row>
     <row r="29" spans="1:15" customHeight="1" ht="15.75">
       <c r="B29" s="22" t="s">
+        <v>71</v>
+      </c>
+      <c r="C29" s="22" t="s">
         <v>72</v>
       </c>
-      <c r="C29" s="22" t="s">
+      <c r="D29" s="22" t="s">
         <v>73</v>
       </c>
-      <c r="D29" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E29" s="23">
-        <v>658461</v>
+        <v>395000</v>
       </c>
       <c r="F29" s="24">
-        <v>6862.15</v>
+        <v>7219.42</v>
       </c>
       <c r="G29" s="25">
-        <v>0.0222</v>
+        <v>0.023</v>
       </c>
       <c r="H29" s="26"/>
     </row>
     <row r="30" spans="1:15" customHeight="1" ht="15.75">
       <c r="B30" s="22" t="s">
         <v>74</v>
       </c>
       <c r="C30" s="22" t="s">
         <v>75</v>
       </c>
       <c r="D30" s="22" t="s">
-        <v>17</v>
+        <v>76</v>
       </c>
       <c r="E30" s="23">
-        <v>1445000</v>
+        <v>2270664</v>
       </c>
       <c r="F30" s="24">
-        <v>6821.12</v>
+        <v>7093.55</v>
       </c>
       <c r="G30" s="25">
-        <v>0.0221</v>
+        <v>0.0226</v>
       </c>
       <c r="H30" s="26"/>
     </row>
     <row r="31" spans="1:15" customHeight="1" ht="15.75">
       <c r="B31" s="22" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C31" s="22" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D31" s="22" t="s">
-        <v>78</v>
+        <v>29</v>
       </c>
       <c r="E31" s="23">
-        <v>124862</v>
+        <v>599842</v>
       </c>
       <c r="F31" s="24">
-        <v>6776.89</v>
+        <v>7081.13</v>
       </c>
       <c r="G31" s="25">
-        <v>0.0219</v>
+        <v>0.0226</v>
       </c>
       <c r="H31" s="26"/>
     </row>
     <row r="32" spans="1:15" customHeight="1" ht="15.75">
       <c r="B32" s="22" t="s">
         <v>79</v>
       </c>
       <c r="C32" s="22" t="s">
         <v>80</v>
       </c>
       <c r="D32" s="22" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="E32" s="23">
-        <v>599842</v>
+        <v>658461</v>
       </c>
       <c r="F32" s="24">
-        <v>6525.08</v>
+        <v>6892.11</v>
       </c>
       <c r="G32" s="25">
-        <v>0.0211</v>
+        <v>0.022</v>
       </c>
       <c r="H32" s="26"/>
     </row>
     <row r="33" spans="1:15" customHeight="1" ht="15.75">
       <c r="B33" s="22" t="s">
         <v>81</v>
       </c>
       <c r="C33" s="22" t="s">
         <v>82</v>
       </c>
       <c r="D33" s="22" t="s">
-        <v>83</v>
+        <v>14</v>
       </c>
       <c r="E33" s="23">
-        <v>82583</v>
+        <v>3309916</v>
       </c>
       <c r="F33" s="24">
-        <v>6348.16</v>
+        <v>6834.98</v>
       </c>
       <c r="G33" s="25">
-        <v>0.0205</v>
+        <v>0.0218</v>
       </c>
       <c r="H33" s="26"/>
     </row>
     <row r="34" spans="1:15" customHeight="1" ht="15.75">
       <c r="B34" s="22" t="s">
+        <v>83</v>
+      </c>
+      <c r="C34" s="22" t="s">
         <v>84</v>
       </c>
-      <c r="C34" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D34" s="22" t="s">
-        <v>86</v>
+        <v>60</v>
       </c>
       <c r="E34" s="23">
-        <v>95800</v>
+        <v>334750</v>
       </c>
       <c r="F34" s="24">
-        <v>6302.68</v>
+        <v>6663.2</v>
       </c>
       <c r="G34" s="25">
-        <v>0.0204</v>
+        <v>0.0213</v>
       </c>
       <c r="H34" s="26"/>
     </row>
     <row r="35" spans="1:15" customHeight="1" ht="15.75">
       <c r="B35" s="22" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="C35" s="22" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="D35" s="22" t="s">
-        <v>86</v>
+        <v>41</v>
       </c>
       <c r="E35" s="23">
-        <v>334750</v>
+        <v>770000</v>
       </c>
       <c r="F35" s="24">
-        <v>6234.72</v>
+        <v>6330.56</v>
       </c>
       <c r="G35" s="25">
         <v>0.0202</v>
       </c>
       <c r="H35" s="26"/>
     </row>
     <row r="36" spans="1:15" customHeight="1" ht="15.75">
       <c r="B36" s="22" t="s">
+        <v>87</v>
+      </c>
+      <c r="C36" s="22" t="s">
+        <v>88</v>
+      </c>
+      <c r="D36" s="22" t="s">
         <v>89</v>
       </c>
-      <c r="C36" s="22" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E36" s="23">
-        <v>2949916</v>
+        <v>45000</v>
       </c>
       <c r="F36" s="24">
-        <v>6153.52</v>
+        <v>6322.05</v>
       </c>
       <c r="G36" s="25">
-        <v>0.0199</v>
+        <v>0.0202</v>
       </c>
       <c r="H36" s="26"/>
     </row>
     <row r="37" spans="1:15" customHeight="1" ht="15.75">
       <c r="B37" s="22" t="s">
+        <v>90</v>
+      </c>
+      <c r="C37" s="22" t="s">
         <v>91</v>
       </c>
-      <c r="C37" s="22" t="s">
+      <c r="D37" s="22" t="s">
         <v>92</v>
       </c>
-      <c r="D37" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E37" s="23">
-        <v>2051500</v>
+        <v>82583</v>
       </c>
       <c r="F37" s="24">
-        <v>6074.49</v>
+        <v>6249.47</v>
       </c>
       <c r="G37" s="25">
-        <v>0.0196</v>
+        <v>0.02</v>
       </c>
       <c r="H37" s="26"/>
     </row>
     <row r="38" spans="1:15" customHeight="1" ht="15.75">
       <c r="B38" s="22" t="s">
         <v>93</v>
       </c>
       <c r="C38" s="22" t="s">
         <v>94</v>
       </c>
       <c r="D38" s="22" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="E38" s="23">
-        <v>119910</v>
+        <v>223500</v>
       </c>
       <c r="F38" s="24">
-        <v>5928.35</v>
+        <v>6078.31</v>
       </c>
       <c r="G38" s="25">
-        <v>0.0192</v>
+        <v>0.0194</v>
       </c>
       <c r="H38" s="26"/>
     </row>
     <row r="39" spans="1:15" customHeight="1" ht="15.75">
       <c r="B39" s="22" t="s">
         <v>95</v>
       </c>
       <c r="C39" s="22" t="s">
         <v>96</v>
       </c>
       <c r="D39" s="22" t="s">
-        <v>61</v>
+        <v>23</v>
       </c>
       <c r="E39" s="23">
-        <v>1659236</v>
+        <v>136265</v>
       </c>
       <c r="F39" s="24">
-        <v>5157.74</v>
+        <v>5867.57</v>
       </c>
       <c r="G39" s="25">
-        <v>0.0167</v>
+        <v>0.0187</v>
       </c>
       <c r="H39" s="26"/>
     </row>
     <row r="40" spans="1:15" customHeight="1" ht="15.75">
       <c r="B40" s="22" t="s">
         <v>97</v>
       </c>
       <c r="C40" s="22" t="s">
         <v>98</v>
       </c>
       <c r="D40" s="22" t="s">
         <v>44</v>
       </c>
       <c r="E40" s="23">
         <v>1305000</v>
       </c>
       <c r="F40" s="24">
-        <v>5111.69</v>
+        <v>5103.86</v>
       </c>
       <c r="G40" s="25">
-        <v>0.0165</v>
+        <v>0.0163</v>
       </c>
       <c r="H40" s="26"/>
     </row>
     <row r="41" spans="1:15" customHeight="1" ht="15.75">
       <c r="B41" s="22" t="s">
         <v>99</v>
       </c>
       <c r="C41" s="22" t="s">
         <v>100</v>
       </c>
       <c r="D41" s="22" t="s">
-        <v>101</v>
+        <v>60</v>
       </c>
       <c r="E41" s="23">
-        <v>412500</v>
+        <v>435000</v>
       </c>
       <c r="F41" s="24">
-        <v>5058.9</v>
+        <v>4901.58</v>
       </c>
       <c r="G41" s="25">
-        <v>0.0164</v>
+        <v>0.0156</v>
       </c>
       <c r="H41" s="26"/>
     </row>
     <row r="42" spans="1:15" customHeight="1" ht="15.75">
       <c r="B42" s="22" t="s">
+        <v>101</v>
+      </c>
+      <c r="C42" s="22" t="s">
         <v>102</v>
       </c>
-      <c r="C42" s="22" t="s">
+      <c r="D42" s="22" t="s">
         <v>103</v>
       </c>
-      <c r="D42" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E42" s="23">
-        <v>435000</v>
+        <v>347622</v>
       </c>
       <c r="F42" s="24">
-        <v>4839.81</v>
+        <v>4668.56</v>
       </c>
       <c r="G42" s="25">
-        <v>0.0156</v>
+        <v>0.0149</v>
       </c>
       <c r="H42" s="26"/>
     </row>
     <row r="43" spans="1:15" customHeight="1" ht="15.75">
       <c r="B43" s="22" t="s">
         <v>104</v>
       </c>
       <c r="C43" s="22" t="s">
         <v>105</v>
       </c>
       <c r="D43" s="22" t="s">
-        <v>106</v>
+        <v>23</v>
       </c>
       <c r="E43" s="23">
-        <v>39000</v>
+        <v>199132</v>
       </c>
       <c r="F43" s="24">
-        <v>4648.8</v>
+        <v>4565.1</v>
       </c>
       <c r="G43" s="25">
-        <v>0.015</v>
+        <v>0.0146</v>
       </c>
       <c r="H43" s="26"/>
     </row>
     <row r="44" spans="1:15" customHeight="1" ht="15.75">
       <c r="B44" s="22" t="s">
+        <v>106</v>
+      </c>
+      <c r="C44" s="22" t="s">
         <v>107</v>
       </c>
-      <c r="C44" s="22" t="s">
+      <c r="D44" s="22" t="s">
         <v>108</v>
       </c>
-      <c r="D44" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E44" s="23">
-        <v>273578</v>
+        <v>700000</v>
       </c>
       <c r="F44" s="24">
-        <v>4333.48</v>
+        <v>3462.2</v>
       </c>
       <c r="G44" s="25">
-        <v>0.014</v>
+        <v>0.0111</v>
       </c>
       <c r="H44" s="26"/>
     </row>
     <row r="45" spans="1:15" customHeight="1" ht="15.75">
       <c r="B45" s="22" t="s">
+        <v>109</v>
+      </c>
+      <c r="C45" s="22" t="s">
         <v>110</v>
       </c>
-      <c r="C45" s="22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D45" s="22" t="s">
-        <v>112</v>
+        <v>20</v>
       </c>
       <c r="E45" s="23">
-        <v>347622</v>
+        <v>184882</v>
       </c>
       <c r="F45" s="24">
-        <v>3968.11</v>
+        <v>3420.13</v>
       </c>
       <c r="G45" s="25">
-        <v>0.0128</v>
+        <v>0.0109</v>
       </c>
       <c r="H45" s="26"/>
     </row>
     <row r="46" spans="1:15" customHeight="1" ht="15.75">
       <c r="B46" s="22" t="s">
+        <v>111</v>
+      </c>
+      <c r="C46" s="22" t="s">
+        <v>112</v>
+      </c>
+      <c r="D46" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="E46" s="23">
+        <v>75719</v>
+      </c>
+      <c r="F46" s="24">
+        <v>3273.56</v>
+      </c>
+      <c r="G46" s="25">
+        <v>0.0105</v>
+      </c>
+      <c r="H46" s="26"/>
+    </row>
+    <row r="47" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B47" s="21" t="s">
         <v>113</v>
       </c>
-      <c r="C46" s="22" t="s">
+      <c r="C47" s="21"/>
+      <c r="D47" s="21"/>
+      <c r="E47" s="27"/>
+      <c r="F47" s="28">
+        <v>309568.38</v>
+      </c>
+      <c r="G47" s="29">
+        <v>0.9882</v>
+      </c>
+      <c r="H47" s="30"/>
+    </row>
+    <row r="48" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B48" s="21" t="s">
         <v>114</v>
       </c>
-      <c r="D46" s="22" t="s">
-[...52 lines deleted...]
-      </c>
+      <c r="C48" s="22"/>
+      <c r="D48" s="22"/>
+      <c r="E48" s="23"/>
+      <c r="F48" s="24"/>
+      <c r="G48" s="25"/>
       <c r="H48" s="26"/>
     </row>
     <row r="49" spans="1:15" customHeight="1" ht="15.75">
       <c r="B49" s="21" t="s">
-        <v>120</v>
-[...10 lines deleted...]
-      <c r="H49" s="30"/>
+        <v>113</v>
+      </c>
+      <c r="C49" s="22"/>
+      <c r="D49" s="22"/>
+      <c r="E49" s="23"/>
+      <c r="F49" s="31" t="s">
+        <v>115</v>
+      </c>
+      <c r="G49" s="32" t="s">
+        <v>115</v>
+      </c>
+      <c r="H49" s="26"/>
     </row>
     <row r="50" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B50" s="21" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B50" s="22"/>
       <c r="C50" s="22"/>
       <c r="D50" s="22"/>
       <c r="E50" s="23"/>
       <c r="F50" s="24"/>
       <c r="G50" s="25"/>
       <c r="H50" s="26"/>
     </row>
     <row r="51" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B51" s="21" t="s">
-[...11 lines deleted...]
-      <c r="H51" s="26"/>
+      <c r="B51" s="33" t="s">
+        <v>116</v>
+      </c>
+      <c r="C51" s="33"/>
+      <c r="D51" s="33"/>
+      <c r="E51" s="34"/>
+      <c r="F51" s="28">
+        <v>309568.38</v>
+      </c>
+      <c r="G51" s="29">
+        <v>0.9882</v>
+      </c>
+      <c r="H51" s="30"/>
     </row>
     <row r="52" spans="1:15" customHeight="1" ht="15.75">
       <c r="B52" s="22"/>
       <c r="C52" s="22"/>
       <c r="D52" s="22"/>
       <c r="E52" s="23"/>
       <c r="F52" s="24"/>
       <c r="G52" s="25"/>
       <c r="H52" s="26"/>
     </row>
     <row r="53" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B53" s="33" t="s">
-[...11 lines deleted...]
-      <c r="H53" s="30"/>
+      <c r="B53" s="22"/>
+      <c r="C53" s="22"/>
+      <c r="D53" s="22"/>
+      <c r="E53" s="23"/>
+      <c r="F53" s="24"/>
+      <c r="G53" s="25"/>
+      <c r="H53" s="26"/>
     </row>
     <row r="54" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B54" s="22"/>
+      <c r="B54" s="21" t="s">
+        <v>117</v>
+      </c>
       <c r="C54" s="22"/>
       <c r="D54" s="22"/>
       <c r="E54" s="23"/>
       <c r="F54" s="24"/>
       <c r="G54" s="25"/>
       <c r="H54" s="26"/>
     </row>
     <row r="55" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B55" s="22"/>
+      <c r="B55" s="22" t="s">
+        <v>118</v>
+      </c>
       <c r="C55" s="22"/>
       <c r="D55" s="22"/>
       <c r="E55" s="23"/>
-      <c r="F55" s="24"/>
-      <c r="G55" s="25"/>
+      <c r="F55" s="24">
+        <v>3539.46</v>
+      </c>
+      <c r="G55" s="25">
+        <v>0.0113</v>
+      </c>
       <c r="H55" s="26"/>
     </row>
     <row r="56" spans="1:15" customHeight="1" ht="15.75">
       <c r="B56" s="21" t="s">
-        <v>124</v>
-[...6 lines deleted...]
-      <c r="H56" s="26"/>
+        <v>113</v>
+      </c>
+      <c r="C56" s="21"/>
+      <c r="D56" s="21"/>
+      <c r="E56" s="27"/>
+      <c r="F56" s="28">
+        <v>3539.46</v>
+      </c>
+      <c r="G56" s="29">
+        <v>0.0113</v>
+      </c>
+      <c r="H56" s="30"/>
     </row>
     <row r="57" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B57" s="22" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B57" s="22"/>
       <c r="C57" s="22"/>
       <c r="D57" s="22"/>
       <c r="E57" s="23"/>
-      <c r="F57" s="24">
-[...4 lines deleted...]
-      </c>
+      <c r="F57" s="24"/>
+      <c r="G57" s="25"/>
       <c r="H57" s="26"/>
     </row>
     <row r="58" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B58" s="21" t="s">
-[...4 lines deleted...]
-      <c r="E58" s="27"/>
+      <c r="B58" s="33" t="s">
+        <v>116</v>
+      </c>
+      <c r="C58" s="33"/>
+      <c r="D58" s="33"/>
+      <c r="E58" s="34"/>
       <c r="F58" s="28">
-        <v>5200.02</v>
+        <v>3539.46</v>
       </c>
       <c r="G58" s="29">
-        <v>0.0168</v>
+        <v>0.0113</v>
       </c>
       <c r="H58" s="30"/>
     </row>
     <row r="59" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B59" s="22"/>
+      <c r="B59" s="22" t="s">
+        <v>119</v>
+      </c>
       <c r="C59" s="22"/>
       <c r="D59" s="22"/>
       <c r="E59" s="23"/>
-      <c r="F59" s="24"/>
-      <c r="G59" s="25"/>
+      <c r="F59" s="24">
+        <v>145.46</v>
+      </c>
+      <c r="G59" s="25">
+        <v>0.00050000000000006</v>
+      </c>
       <c r="H59" s="26"/>
     </row>
     <row r="60" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B60" s="33" t="s">
-[...11 lines deleted...]
-      <c r="H60" s="30"/>
+      <c r="B60" s="35" t="s">
+        <v>120</v>
+      </c>
+      <c r="C60" s="35"/>
+      <c r="D60" s="35"/>
+      <c r="E60" s="36"/>
+      <c r="F60" s="37">
+        <v>313253.3</v>
+      </c>
+      <c r="G60" s="38">
+        <v>1</v>
+      </c>
+      <c r="H60" s="39"/>
     </row>
     <row r="61" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B61" s="22" t="s">
-[...26 lines deleted...]
-      <c r="H62" s="41"/>
+      <c r="B61" s="2"/>
     </row>
     <row r="63" spans="1:15" customHeight="1" ht="15.75">
       <c r="B63" s="2"/>
     </row>
     <row r="64" spans="1:15" customHeight="1" ht="15.75">
       <c r="A64" s="7"/>
-      <c r="B64" s="42" t="s">
-[...7 lines deleted...]
-      <c r="H64" s="43"/>
+      <c r="B64" s="40" t="s">
+        <v>121</v>
+      </c>
+      <c r="C64" s="51"/>
+      <c r="D64" s="51"/>
+      <c r="E64" s="51"/>
+      <c r="F64" s="51"/>
+      <c r="G64" s="51"/>
+      <c r="H64" s="41"/>
     </row>
     <row r="65" spans="1:15" customHeight="1" ht="15.75">
       <c r="A65" s="7"/>
-      <c r="B65" s="44" t="s">
-[...7 lines deleted...]
-      <c r="H65" s="45"/>
+      <c r="B65" s="42" t="s">
+        <v>122</v>
+      </c>
+      <c r="C65" s="52"/>
+      <c r="D65" s="52"/>
+      <c r="E65" s="52"/>
+      <c r="F65" s="52"/>
+      <c r="G65" s="52"/>
+      <c r="H65" s="43"/>
     </row>
     <row r="66" spans="1:15" customHeight="1" ht="15.75">
       <c r="A66" s="7"/>
-      <c r="B66" s="44" t="s">
-[...8 lines deleted...]
-      <c r="J66" s="3"/>
+      <c r="B66" s="42" t="s">
+        <v>123</v>
+      </c>
+      <c r="C66" s="52"/>
+      <c r="D66" s="52"/>
+      <c r="E66" s="52"/>
+      <c r="F66" s="52"/>
+      <c r="G66" s="52"/>
+      <c r="H66" s="43"/>
     </row>
     <row r="67" spans="1:15" customHeight="1" ht="15.75">
       <c r="A67" s="7"/>
-      <c r="B67" s="50"/>
-      <c r="C67" s="46">
+      <c r="B67" s="53"/>
+      <c r="C67" s="44">
+        <v>46234</v>
+      </c>
+      <c r="D67" s="44">
         <v>46203</v>
       </c>
-      <c r="D67" s="46">
-[...5 lines deleted...]
-      <c r="H67" s="45"/>
+      <c r="E67" s="52"/>
+      <c r="F67" s="52"/>
+      <c r="G67" s="52"/>
+      <c r="H67" s="43"/>
     </row>
     <row r="68" spans="1:15" customHeight="1" ht="15.75">
       <c r="A68" s="7"/>
-      <c r="B68" s="50" t="s">
-[...7 lines deleted...]
-      <c r="H68" s="45"/>
+      <c r="B68" s="53" t="s">
+        <v>124</v>
+      </c>
+      <c r="C68" s="45"/>
+      <c r="D68" s="45"/>
+      <c r="E68" s="52"/>
+      <c r="F68" s="52"/>
+      <c r="G68" s="52"/>
+      <c r="H68" s="43"/>
       <c r="J68" s="3"/>
     </row>
     <row r="69" spans="1:15" customHeight="1" ht="15.75">
-      <c r="A69" s="48"/>
-[...3 lines deleted...]
-      <c r="C69" s="49">
+      <c r="A69" s="46"/>
+      <c r="B69" s="53" t="s">
+        <v>125</v>
+      </c>
+      <c r="C69" s="47">
+        <v>39.203</v>
+      </c>
+      <c r="D69" s="47">
         <v>38.5746</v>
       </c>
-      <c r="D69" s="49">
-[...6 lines deleted...]
-      <c r="J69" s="3"/>
+      <c r="E69" s="52"/>
+      <c r="F69" s="52"/>
+      <c r="G69" s="52"/>
+      <c r="H69" s="43"/>
     </row>
     <row r="70" spans="1:15" customHeight="1" ht="15.75">
-      <c r="A70" s="48"/>
-[...3 lines deleted...]
-      <c r="C70" s="49">
+      <c r="A70" s="46"/>
+      <c r="B70" s="53" t="s">
+        <v>126</v>
+      </c>
+      <c r="C70" s="47">
+        <v>31.7407</v>
+      </c>
+      <c r="D70" s="47">
         <v>31.232</v>
       </c>
-      <c r="D70" s="49">
-[...5 lines deleted...]
-      <c r="H70" s="45"/>
+      <c r="E70" s="52"/>
+      <c r="F70" s="52"/>
+      <c r="G70" s="52"/>
+      <c r="H70" s="43"/>
       <c r="J70" s="3"/>
     </row>
     <row r="71" spans="1:15" customHeight="1" ht="15.75">
-      <c r="A71" s="48"/>
-[...3 lines deleted...]
-      <c r="C71" s="49">
+      <c r="A71" s="46"/>
+      <c r="B71" s="53" t="s">
+        <v>127</v>
+      </c>
+      <c r="C71" s="47">
+        <v>45.709</v>
+      </c>
+      <c r="D71" s="47">
         <v>44.9297</v>
       </c>
-      <c r="D71" s="49">
-[...5 lines deleted...]
-      <c r="H71" s="45"/>
+      <c r="E71" s="52"/>
+      <c r="F71" s="52"/>
+      <c r="G71" s="52"/>
+      <c r="H71" s="43"/>
       <c r="J71" s="3"/>
     </row>
     <row r="72" spans="1:15" customHeight="1" ht="15.75">
-      <c r="A72" s="48"/>
-[...3 lines deleted...]
-      <c r="C72" s="49">
+      <c r="A72" s="46"/>
+      <c r="B72" s="53" t="s">
+        <v>128</v>
+      </c>
+      <c r="C72" s="47">
+        <v>36.2643</v>
+      </c>
+      <c r="D72" s="47">
         <v>35.6461</v>
       </c>
-      <c r="D72" s="49">
-[...5 lines deleted...]
-      <c r="H72" s="45"/>
+      <c r="E72" s="52"/>
+      <c r="F72" s="52"/>
+      <c r="G72" s="52"/>
+      <c r="H72" s="43"/>
       <c r="J72" s="3"/>
     </row>
     <row r="73" spans="1:15" customHeight="1" ht="15.75">
       <c r="A73" s="7"/>
-      <c r="B73" s="44" t="s">
-[...12 lines deleted...]
-      <c r="N73" s="5"/>
+      <c r="B73" s="42" t="s">
+        <v>129</v>
+      </c>
+      <c r="C73" s="52"/>
+      <c r="D73" s="52"/>
+      <c r="E73" s="52"/>
+      <c r="F73" s="52"/>
+      <c r="G73" s="52"/>
+      <c r="H73" s="43"/>
+      <c r="J73" s="3"/>
     </row>
     <row r="74" spans="1:15" customHeight="1" ht="15.75">
       <c r="A74" s="7"/>
-      <c r="B74" s="44" t="s">
-[...7 lines deleted...]
-      <c r="H74" s="45"/>
+      <c r="B74" s="42" t="s">
+        <v>130</v>
+      </c>
+      <c r="C74" s="52"/>
+      <c r="D74" s="52"/>
+      <c r="E74" s="52"/>
+      <c r="F74" s="52"/>
+      <c r="G74" s="52"/>
+      <c r="H74" s="43"/>
+      <c r="J74" s="3"/>
     </row>
     <row r="75" spans="1:15" customHeight="1" ht="15.75">
       <c r="A75" s="7"/>
-      <c r="B75" s="44" t="s">
-[...7 lines deleted...]
-      <c r="H75" s="45"/>
+      <c r="B75" s="42" t="s">
+        <v>131</v>
+      </c>
+      <c r="C75" s="52"/>
+      <c r="D75" s="52"/>
+      <c r="E75" s="52"/>
+      <c r="F75" s="52"/>
+      <c r="G75" s="52"/>
+      <c r="H75" s="43"/>
+      <c r="J75" s="5"/>
+      <c r="K75" s="5"/>
+      <c r="L75" s="6"/>
+      <c r="M75" s="6"/>
+      <c r="N75" s="5"/>
     </row>
     <row r="76" spans="1:15" customHeight="1" ht="15.75">
       <c r="A76" s="7"/>
-      <c r="B76" s="51" t="s">
-[...12 lines deleted...]
-      <c r="N76" s="7"/>
+      <c r="B76" s="48" t="s">
+        <v>132</v>
+      </c>
+      <c r="C76" s="52"/>
+      <c r="D76" s="52"/>
+      <c r="E76" s="52"/>
+      <c r="F76" s="52"/>
+      <c r="G76" s="52"/>
+      <c r="H76" s="43"/>
     </row>
     <row r="77" spans="1:15" customHeight="1" ht="15.75">
       <c r="A77" s="7"/>
-      <c r="B77" s="44" t="s">
-[...12 lines deleted...]
-      <c r="N77" s="7"/>
+      <c r="B77" s="42" t="s">
+        <v>133</v>
+      </c>
+      <c r="C77" s="52"/>
+      <c r="D77" s="52"/>
+      <c r="E77" s="52"/>
+      <c r="F77" s="52"/>
+      <c r="G77" s="52"/>
+      <c r="H77" s="43"/>
     </row>
     <row r="78" spans="1:15" customHeight="1" ht="15.75">
       <c r="A78" s="7"/>
-      <c r="B78" s="44" t="s">
-[...7 lines deleted...]
-      <c r="H78" s="45"/>
+      <c r="B78" s="42" t="s">
+        <v>134</v>
+      </c>
+      <c r="C78" s="52"/>
+      <c r="D78" s="52"/>
+      <c r="E78" s="52"/>
+      <c r="F78" s="52"/>
+      <c r="G78" s="52"/>
+      <c r="H78" s="43"/>
       <c r="J78" s="7"/>
       <c r="K78" s="7"/>
       <c r="L78" s="7"/>
       <c r="M78" s="7"/>
       <c r="N78" s="7"/>
     </row>
     <row r="79" spans="1:15" customHeight="1" ht="15.75">
       <c r="A79" s="7"/>
-      <c r="B79" s="44" t="s">
-[...7 lines deleted...]
-      <c r="H79" s="45"/>
+      <c r="B79" s="42" t="s">
+        <v>135</v>
+      </c>
+      <c r="C79" s="52"/>
+      <c r="D79" s="52"/>
+      <c r="E79" s="52"/>
+      <c r="F79" s="52"/>
+      <c r="G79" s="52"/>
+      <c r="H79" s="43"/>
       <c r="J79" s="7"/>
       <c r="K79" s="7"/>
       <c r="L79" s="7"/>
       <c r="M79" s="7"/>
       <c r="N79" s="7"/>
     </row>
     <row r="80" spans="1:15" customHeight="1" ht="15.75">
       <c r="A80" s="7"/>
-      <c r="B80" s="56"/>
-[...5 lines deleted...]
-      <c r="H80" s="58"/>
+      <c r="B80" s="54"/>
+      <c r="C80" s="55"/>
+      <c r="D80" s="55"/>
+      <c r="E80" s="55"/>
+      <c r="F80" s="55"/>
+      <c r="G80" s="55"/>
+      <c r="H80" s="56"/>
       <c r="J80" s="7"/>
       <c r="K80" s="7"/>
       <c r="L80" s="7"/>
       <c r="M80" s="7"/>
       <c r="N80" s="7"/>
     </row>
     <row r="81" spans="1:15" customHeight="1" ht="15.75">
       <c r="J81" s="7"/>
       <c r="K81" s="7"/>
       <c r="L81" s="7"/>
       <c r="M81" s="7"/>
       <c r="N81" s="7"/>
     </row>
-    <row r="82" spans="1:15" customHeight="1" ht="39.75">
-[...20 lines deleted...]
-      <c r="E83" s="2"/>
+    <row r="82" spans="1:15" customHeight="1" ht="15.75">
+      <c r="J82" s="7"/>
+      <c r="K82" s="7"/>
+      <c r="L82" s="7"/>
+      <c r="M82" s="7"/>
+      <c r="N82" s="7"/>
+    </row>
+    <row r="83" spans="1:15" customHeight="1" ht="15.75">
+      <c r="J83" s="7"/>
+      <c r="K83" s="7"/>
+      <c r="L83" s="7"/>
+      <c r="M83" s="7"/>
+      <c r="N83" s="7"/>
     </row>
     <row r="84" spans="1:15" customHeight="1" ht="39.75">
-      <c r="B84" s="64" t="s">
-[...3 lines deleted...]
-      <c r="D84" s="66"/>
+      <c r="B84" s="49" t="s">
+        <v>136</v>
+      </c>
+      <c r="C84" s="50" t="s">
+        <v>137</v>
+      </c>
+      <c r="D84" s="50" t="s">
+        <v>138</v>
+      </c>
       <c r="E84" s="2"/>
+      <c r="J84" s="7"/>
+      <c r="K84" s="7"/>
+      <c r="L84" s="7"/>
+      <c r="M84" s="7"/>
+      <c r="N84" s="7"/>
     </row>
     <row r="85" spans="1:15" customHeight="1" ht="39.75">
-      <c r="B85" s="64"/>
-[...1 lines deleted...]
-      <c r="D85" s="66"/>
+      <c r="B85" s="58" t="s">
+        <v>139</v>
+      </c>
+      <c r="C85" s="59"/>
+      <c r="D85" s="58" t="s">
+        <v>140</v>
+      </c>
       <c r="E85" s="2"/>
     </row>
     <row r="86" spans="1:15" customHeight="1" ht="39.75">
-      <c r="B86" s="64"/>
-[...1 lines deleted...]
-      <c r="D86" s="66"/>
+      <c r="B86" s="62" t="s">
+        <v>141</v>
+      </c>
+      <c r="C86" s="60"/>
+      <c r="D86" s="64"/>
       <c r="E86" s="2"/>
+      <c r="J86" s="3"/>
     </row>
     <row r="87" spans="1:15" customHeight="1" ht="39.75">
-      <c r="B87" s="65"/>
-[...1 lines deleted...]
-      <c r="D87" s="67"/>
+      <c r="B87" s="62"/>
+      <c r="C87" s="60"/>
+      <c r="D87" s="64"/>
       <c r="E87" s="2"/>
     </row>
-    <row r="88" spans="1:15" customHeight="1" ht="15.75">
-[...7 lines deleted...]
-      </c>
+    <row r="88" spans="1:15" customHeight="1" ht="39.75">
+      <c r="B88" s="62"/>
+      <c r="C88" s="60"/>
+      <c r="D88" s="64"/>
+      <c r="E88" s="2"/>
+    </row>
+    <row r="89" spans="1:15" customHeight="1" ht="39.75">
+      <c r="B89" s="63"/>
+      <c r="C89" s="61"/>
+      <c r="D89" s="65"/>
+      <c r="E89" s="2"/>
     </row>
     <row r="90" spans="1:15" customHeight="1" ht="15.75">
       <c r="B90" s="9" t="s">
-        <v>151</v>
+        <v>142</v>
+      </c>
+    </row>
+    <row r="91" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B91" s="9" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="92" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B92" s="9" t="s">
+        <v>144</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
-    <mergeCell ref="C83:C87"/>
-[...1 lines deleted...]
-    <mergeCell ref="D84:D87"/>
+    <mergeCell ref="C85:C89"/>
+    <mergeCell ref="B86:B89"/>
+    <mergeCell ref="D86:D89"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G1" location="'Sheet1'!A1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader>&amp;L&amp;"Arial"&amp;9&amp;K0078D7 INTERNAL&amp;1#_x000D_</oddHeader>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>