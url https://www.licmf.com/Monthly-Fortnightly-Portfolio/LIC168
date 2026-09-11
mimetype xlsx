--- v1 (2026-08-22)
+++ v2 (2026-09-11)
@@ -9,101 +9,101 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LDGETF" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LDGETF'!$J$68:$N$83</definedName>
+    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LDGETF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="1">'LDGSEC'!$J$68:$N$84</definedName>
-    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="2">'LDINPF'!$J$16:$N$32</definedName>
+    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="2">'LDINPF'!$J$20:$N$35</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="3">'LDMIPF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="4">'LDMNMF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="5">'LDONTF'!$J$68:$N$84</definedName>
-    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="6">'LDSAPF'!$J$68:$N$84</definedName>
+    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="6">'LDSAPF'!$J$44:$N$46</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="7">'LDSTDF'!$J$68:$N$84</definedName>
-    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="8">'LDUSTF'!$J$68:$N$84</definedName>
+    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="8">'LDUSTF'!$J$49:$N$65</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="9">'LLIQDF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL">'LDBOND'!$J$68:$N$84</definedName>
-    <definedName name="JPM_Footer_disp" localSheetId="0">'LDGETF'!$J$73:$N$83</definedName>
+    <definedName name="JPM_Footer_disp" localSheetId="0">'LDGETF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="1">'LDGSEC'!$J$74:$N$84</definedName>
-    <definedName name="JPM_Footer_disp" localSheetId="2">'LDINPF'!$J$22:$N$32</definedName>
+    <definedName name="JPM_Footer_disp" localSheetId="2">'LDINPF'!$J$26:$N$35</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="3">'LDMIPF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="4">'LDMNMF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="5">'LDONTF'!$J$74:$N$84</definedName>
-    <definedName name="JPM_Footer_disp" localSheetId="6">'LDSAPF'!$J$74:$N$84</definedName>
+    <definedName name="JPM_Footer_disp" localSheetId="6">'LDSAPF'!$J$44:$N$46</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="7">'LDSTDF'!$J$74:$N$84</definedName>
-    <definedName name="JPM_Footer_disp" localSheetId="8">'LDUSTF'!$J$74:$N$84</definedName>
+    <definedName name="JPM_Footer_disp" localSheetId="8">'LDUSTF'!$J$55:$N$65</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="9">'LLIQDF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp">'LDBOND'!$J$74:$N$84</definedName>
-    <definedName name="JPM_Footer_disp12" localSheetId="0">'LDGETF'!$J$68:$N$85</definedName>
+    <definedName name="JPM_Footer_disp12" localSheetId="0">'LDGETF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="1">'LDGSEC'!$J$68:$N$86</definedName>
-    <definedName name="JPM_Footer_disp12" localSheetId="2">'LDINPF'!$J$16:$N$34</definedName>
+    <definedName name="JPM_Footer_disp12" localSheetId="2">'LDINPF'!$J$20:$N$37</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="3">'LDMIPF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="4">'LDMNMF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="5">'LDONTF'!$J$68:$N$86</definedName>
-    <definedName name="JPM_Footer_disp12" localSheetId="6">'LDSAPF'!$J$68:$N$86</definedName>
+    <definedName name="JPM_Footer_disp12" localSheetId="6">'LDSAPF'!$J$44:$N$48</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="7">'LDSTDF'!$J$68:$N$86</definedName>
-    <definedName name="JPM_Footer_disp12" localSheetId="8">'LDUSTF'!$J$68:$N$86</definedName>
+    <definedName name="JPM_Footer_disp12" localSheetId="8">'LDUSTF'!$J$49:$N$67</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="9">'LLIQDF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12">'LDBOND'!$J$68:$N$86</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
     <t>LIC MF NIFTY 8-13 YR G-SEC ETF</t>
   </si>
   <si>
     <t>NSE Symbol:LICNETFGSC</t>
   </si>
   <si>
     <t>Index</t>
   </si>
   <si>
-    <t>Fortnightly Portfolio Statement as on August 15,2026</t>
+    <t>Monthly Portfolio Statement as on August 31,2026</t>
   </si>
   <si>
     <t>Name of the Instrument</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>Industry / Rating</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Market/Fair Value (Rounded, Rs. In Lacs)</t>
   </si>
   <si>
     <t>Rounded, % to Net Assets</t>
   </si>
   <si>
     <t>Yield</t>
   </si>
   <si>
     <t>Debt Instruments</t>
   </si>
@@ -137,84 +137,81 @@
   <si>
     <t>(b)Privately Placed/Unlisted</t>
   </si>
   <si>
     <t>NIL</t>
   </si>
   <si>
     <t>(c)Securitised Debt Instruments</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>Treps / Reverse Repo</t>
   </si>
   <si>
     <t>Treps</t>
   </si>
   <si>
     <t>Net Receivables / (Payables)</t>
   </si>
   <si>
     <t>GRAND TOTAL</t>
   </si>
   <si>
-    <t>$ Less Than 0.01% of Net Asset Value</t>
-[...1 lines deleted...]
-  <si>
     <t>i) Securities in default beyond its maturity date: Nil</t>
   </si>
   <si>
-    <t>ii) Total value and percentage of illiquid equity shares as on August 15, 2026: Nil</t>
+    <t>ii) Total value and percentage of illiquid equity shares as on August 31, 2026: Nil</t>
   </si>
   <si>
     <t>iii)</t>
   </si>
   <si>
     <t>NAV</t>
   </si>
   <si>
     <t>Regular Plan - Growth Option</t>
   </si>
   <si>
-    <t>iv) Dividend declared during the month August 15, 2026 under the IDCW Option of the Scheme is Nil.</t>
-[...14 lines deleted...]
-    <t>ix) Funds parked in short term deposit as on August 15, 2026: Nil</t>
+    <t>iv) Dividend declared during the month August 31, 2026 under the IDCW Option of the Scheme is Nil.</t>
+  </si>
+  <si>
+    <t>v) No bonus declared during the period ended August 31, 2026.</t>
+  </si>
+  <si>
+    <t>vi) Total outstanding exposure in derivative instruments as on August 31, 2026 is Nil.</t>
+  </si>
+  <si>
+    <t>vii) Total market value of investments in Foreign Securities/ American Depositary Receipts/ Global Depositary Receipts/ Overseas ETFs as at August 31, 2026 is Nil.</t>
+  </si>
+  <si>
+    <t>viii) Average maturity period: 9.01 Years</t>
+  </si>
+  <si>
+    <t>ix) Funds parked in short term deposit as on August 31, 2026: Nil</t>
   </si>
   <si>
     <t>x) The details of repo transactions of the scheme in corporate debt securities: Nil</t>
   </si>
   <si>
     <t>The product is suitable for investors who are seeking*</t>
   </si>
   <si>
     <t>Scheme Riskometer#</t>
   </si>
   <si>
     <t>Benchmark Riskometer (as 
 applicable) #</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">•</t>
     </r>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
@@ -286,63 +283,66 @@
   <si>
     <t>*A-III - A Relatively High interest rate risk and Relatively Low Credit Risk.</t>
   </si>
   <si>
     <t>Portfolio Information</t>
   </si>
   <si>
     <t>Scheme Name :</t>
   </si>
   <si>
     <t>LIC MF Nifty 8-13 yr G-Sec ETF</t>
   </si>
   <si>
     <t>Description (if any)</t>
   </si>
   <si>
     <t>Other  ETFs</t>
   </si>
   <si>
     <t>Annualised Portfolio YTM* :</t>
   </si>
   <si>
     <t>Macaulay Duration</t>
   </si>
   <si>
-    <t>6.94 Years</t>
+    <t>6.91 Years</t>
   </si>
   <si>
     <t>Residual Maturity</t>
   </si>
   <si>
-    <t>9.03 Years</t>
+    <t>9.01 Years</t>
+  </si>
+  <si>
+    <t>Debt Index Replication Factor (DIRF)</t>
   </si>
   <si>
     <t xml:space="preserve">As on (Date) </t>
   </si>
   <si>
-    <t>15 August 2026</t>
+    <t>31 August 2026</t>
   </si>
   <si>
     <t>* in case of semi annual YTM, it will be annualised</t>
   </si>
   <si>
     <t>As the Regular and Direct plans have a common portfolio, the Portfolio yield given above is at the Scheme level</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="#,##0.000"/>
     <numFmt numFmtId="165" formatCode="#,##0.00_);\(##,##0\)"/>
     <numFmt numFmtId="166" formatCode="#,##0.00_);\(##,##0.00\)"/>
     <numFmt numFmtId="167" formatCode="0.00%_);\(0.00%\)"/>
     <numFmt numFmtId="168" formatCode="[$-1009]mmmm\ d\,\ yyyy;@"/>
     <numFmt numFmtId="169" formatCode="#,##0.0000"/>
   </numFmts>
   <fonts count="10">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
@@ -678,53 +678,50 @@
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="2" borderId="2" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="2" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="164" fillId="2" borderId="3" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="2" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="2" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="5" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="165" fillId="2" borderId="5" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="166" fillId="2" borderId="5" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="167" fillId="2" borderId="5" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -840,79 +837,82 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false" readingOrder="1"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false" readingOrder="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="7" numFmtId="0" fillId="2" borderId="13" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="8" numFmtId="0" fillId="2" borderId="16" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="8" numFmtId="0" fillId="2" borderId="17" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="9" numFmtId="0" fillId="2" borderId="18" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="7" numFmtId="4" fillId="2" borderId="18" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="1" numFmtId="166" fillId="2" borderId="6" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="167" fillId="2" borderId="6" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="9" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="19" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3" readingOrder="1"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="20" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="17" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="7" numFmtId="0" fillId="2" borderId="18" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="1" numFmtId="4" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0">
-[...3 lines deleted...]
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    <xf xfId="0" fontId="7" numFmtId="10" fillId="2" borderId="18" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="8" numFmtId="0" fillId="2" borderId="21" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="8" numFmtId="0" fillId="2" borderId="16" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="20" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false" indent="3" readingOrder="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="17" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false" indent="3" readingOrder="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="20" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3" readingOrder="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="17" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3" readingOrder="1"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="5" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
@@ -923,81 +923,81 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>66675</xdr:colOff>
-      <xdr:row>49</xdr:row>
+      <xdr:row>48</xdr:row>
       <xdr:rowOff>85725</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2552700" cy="1876425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>476250</xdr:colOff>
-      <xdr:row>49</xdr:row>
+      <xdr:row>48</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2619375" cy="1895475"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 2" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -1276,895 +1276,897 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O85"/>
+  <dimension ref="A1:O86"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="true" defaultRowHeight="15.75" defaultColWidth="9.140625" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.5703125" customWidth="true" style="1"/>
     <col min="2" max="2" width="65.5703125" customWidth="true" style="8"/>
     <col min="3" max="3" width="45.5703125" customWidth="true" style="8"/>
     <col min="4" max="4" width="45.5703125" customWidth="true" style="8"/>
     <col min="5" max="5" width="45.5703125" customWidth="true" style="1"/>
     <col min="6" max="6" width="16.42578125" customWidth="true" style="1"/>
     <col min="7" max="7" width="15.28515625" customWidth="true" style="7"/>
-    <col min="8" max="8" width="6" customWidth="true" style="9"/>
+    <col min="8" max="8" width="5.42578125" customWidth="true" style="9"/>
     <col min="9" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="10.7109375" customWidth="true" style="1"/>
     <col min="11" max="11" width="10.42578125" customWidth="true" style="1"/>
     <col min="12" max="12" width="14.42578125" customWidth="true" style="1"/>
     <col min="13" max="13" width="15.28515625" customWidth="true" style="1"/>
     <col min="14" max="14" width="12.5703125" customWidth="true" style="1"/>
     <col min="15" max="15" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" customHeight="1" ht="15.75">
       <c r="B1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="4"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="10" t="s">
         <v>2</v>
       </c>
       <c r="H1" s="2"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="15.75">
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="2"/>
     </row>
     <row r="3" spans="1:15" customHeight="1" ht="15.75">
       <c r="B3" s="4" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
     </row>
     <row r="4" spans="1:15" customHeight="1" ht="36.75">
-      <c r="B4" s="13" t="s">
+      <c r="B4" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="14" t="s">
+      <c r="C4" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="D4" s="14" t="s">
+      <c r="D4" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="E4" s="15" t="s">
+      <c r="E4" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="F4" s="16" t="s">
+      <c r="F4" s="15" t="s">
         <v>8</v>
       </c>
-      <c r="G4" s="17" t="s">
+      <c r="G4" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="H4" s="17" t="s">
+      <c r="H4" s="16" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B5" s="18"/>
-[...5 lines deleted...]
-      <c r="H5" s="22"/>
+      <c r="B5" s="17"/>
+      <c r="C5" s="17"/>
+      <c r="D5" s="17"/>
+      <c r="E5" s="18"/>
+      <c r="F5" s="19"/>
+      <c r="G5" s="20"/>
+      <c r="H5" s="21"/>
     </row>
     <row r="6" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B6" s="23" t="s">
+      <c r="B6" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="C6" s="24"/>
-[...4 lines deleted...]
-      <c r="H6" s="28"/>
+      <c r="C6" s="23"/>
+      <c r="D6" s="23"/>
+      <c r="E6" s="24"/>
+      <c r="F6" s="25"/>
+      <c r="G6" s="26"/>
+      <c r="H6" s="27"/>
     </row>
     <row r="7" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B7" s="23" t="s">
+      <c r="B7" s="22" t="s">
         <v>12</v>
       </c>
-      <c r="C7" s="24"/>
-[...4 lines deleted...]
-      <c r="H7" s="28"/>
+      <c r="C7" s="23"/>
+      <c r="D7" s="23"/>
+      <c r="E7" s="24"/>
+      <c r="F7" s="25"/>
+      <c r="G7" s="26"/>
+      <c r="H7" s="27"/>
     </row>
     <row r="8" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B8" s="24" t="s">
+      <c r="B8" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="C8" s="24" t="s">
+      <c r="C8" s="23" t="s">
         <v>14</v>
       </c>
-      <c r="D8" s="24" t="s">
+      <c r="D8" s="23" t="s">
         <v>15</v>
       </c>
-      <c r="E8" s="25">
-[...9 lines deleted...]
-        <v>0.068726</v>
+      <c r="E8" s="24">
+        <v>99747500</v>
+      </c>
+      <c r="F8" s="25">
+        <v>101777.12</v>
+      </c>
+      <c r="G8" s="26">
+        <v>0.5308</v>
+      </c>
+      <c r="H8" s="27">
+        <v>0.070711</v>
       </c>
     </row>
     <row r="9" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B9" s="24" t="s">
+      <c r="B9" s="23" t="s">
         <v>16</v>
       </c>
-      <c r="C9" s="24" t="s">
+      <c r="C9" s="23" t="s">
         <v>17</v>
       </c>
-      <c r="D9" s="24" t="s">
+      <c r="D9" s="23" t="s">
         <v>15</v>
       </c>
-      <c r="E9" s="25">
-[...9 lines deleted...]
-        <v>0.068486</v>
+      <c r="E9" s="24">
+        <v>57050000</v>
+      </c>
+      <c r="F9" s="25">
+        <v>56885.3</v>
+      </c>
+      <c r="G9" s="26">
+        <v>0.2967</v>
+      </c>
+      <c r="H9" s="27">
+        <v>0.070328</v>
       </c>
     </row>
     <row r="10" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B10" s="24" t="s">
+      <c r="B10" s="23" t="s">
         <v>18</v>
       </c>
-      <c r="C10" s="24" t="s">
+      <c r="C10" s="23" t="s">
         <v>19</v>
       </c>
-      <c r="D10" s="24" t="s">
+      <c r="D10" s="23" t="s">
         <v>15</v>
       </c>
-      <c r="E10" s="25">
+      <c r="E10" s="24">
         <v>33500000</v>
       </c>
-      <c r="F10" s="26">
-[...6 lines deleted...]
-        <v>0.06812</v>
+      <c r="F10" s="25">
+        <v>32977.22</v>
+      </c>
+      <c r="G10" s="26">
+        <v>0.172</v>
+      </c>
+      <c r="H10" s="27">
+        <v>0.070046</v>
       </c>
     </row>
     <row r="11" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B11" s="23" t="s">
+      <c r="B11" s="22" t="s">
         <v>20</v>
       </c>
-      <c r="C11" s="23"/>
-[...8 lines deleted...]
-      <c r="H11" s="32"/>
+      <c r="C11" s="22"/>
+      <c r="D11" s="22"/>
+      <c r="E11" s="28"/>
+      <c r="F11" s="29">
+        <v>191639.64</v>
+      </c>
+      <c r="G11" s="30">
+        <v>0.9995</v>
+      </c>
+      <c r="H11" s="31"/>
     </row>
     <row r="12" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B12" s="24"/>
-[...5 lines deleted...]
-      <c r="H12" s="28"/>
+      <c r="B12" s="23"/>
+      <c r="C12" s="23"/>
+      <c r="D12" s="23"/>
+      <c r="E12" s="24"/>
+      <c r="F12" s="25"/>
+      <c r="G12" s="26"/>
+      <c r="H12" s="27"/>
     </row>
     <row r="13" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B13" s="23" t="s">
+      <c r="B13" s="22" t="s">
         <v>21</v>
       </c>
-      <c r="C13" s="24"/>
-[...4 lines deleted...]
-      <c r="H13" s="28"/>
+      <c r="C13" s="23"/>
+      <c r="D13" s="23"/>
+      <c r="E13" s="24"/>
+      <c r="F13" s="25"/>
+      <c r="G13" s="26"/>
+      <c r="H13" s="27"/>
     </row>
     <row r="14" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B14" s="23" t="s">
+      <c r="B14" s="22" t="s">
         <v>20</v>
       </c>
-      <c r="C14" s="24"/>
-[...2 lines deleted...]
-      <c r="F14" s="33" t="s">
+      <c r="C14" s="23"/>
+      <c r="D14" s="23"/>
+      <c r="E14" s="24"/>
+      <c r="F14" s="32" t="s">
         <v>22</v>
       </c>
-      <c r="G14" s="34" t="s">
+      <c r="G14" s="33" t="s">
         <v>22</v>
       </c>
-      <c r="H14" s="28"/>
+      <c r="H14" s="27"/>
     </row>
     <row r="15" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B15" s="24"/>
-[...5 lines deleted...]
-      <c r="H15" s="28"/>
+      <c r="B15" s="23"/>
+      <c r="C15" s="23"/>
+      <c r="D15" s="23"/>
+      <c r="E15" s="24"/>
+      <c r="F15" s="25"/>
+      <c r="G15" s="26"/>
+      <c r="H15" s="27"/>
     </row>
     <row r="16" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B16" s="23" t="s">
+      <c r="B16" s="22" t="s">
         <v>23</v>
       </c>
-      <c r="C16" s="24"/>
-[...4 lines deleted...]
-      <c r="H16" s="28"/>
+      <c r="C16" s="23"/>
+      <c r="D16" s="23"/>
+      <c r="E16" s="24"/>
+      <c r="F16" s="25"/>
+      <c r="G16" s="26"/>
+      <c r="H16" s="27"/>
     </row>
     <row r="17" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B17" s="23" t="s">
+      <c r="B17" s="22" t="s">
         <v>20</v>
       </c>
-      <c r="C17" s="24"/>
-[...2 lines deleted...]
-      <c r="F17" s="33" t="s">
+      <c r="C17" s="23"/>
+      <c r="D17" s="23"/>
+      <c r="E17" s="24"/>
+      <c r="F17" s="32" t="s">
         <v>22</v>
       </c>
-      <c r="G17" s="34" t="s">
+      <c r="G17" s="33" t="s">
         <v>22</v>
       </c>
-      <c r="H17" s="28"/>
+      <c r="H17" s="27"/>
     </row>
     <row r="18" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B18" s="24"/>
-[...5 lines deleted...]
-      <c r="H18" s="28"/>
+      <c r="B18" s="23"/>
+      <c r="C18" s="23"/>
+      <c r="D18" s="23"/>
+      <c r="E18" s="24"/>
+      <c r="F18" s="25"/>
+      <c r="G18" s="26"/>
+      <c r="H18" s="27"/>
     </row>
     <row r="19" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B19" s="35" t="s">
+      <c r="B19" s="34" t="s">
         <v>24</v>
       </c>
-      <c r="C19" s="35"/>
-[...8 lines deleted...]
-      <c r="H19" s="32"/>
+      <c r="C19" s="34"/>
+      <c r="D19" s="34"/>
+      <c r="E19" s="35"/>
+      <c r="F19" s="29">
+        <v>191639.64</v>
+      </c>
+      <c r="G19" s="30">
+        <v>0.9994</v>
+      </c>
+      <c r="H19" s="31"/>
     </row>
     <row r="20" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B20" s="24"/>
-[...5 lines deleted...]
-      <c r="H20" s="28"/>
+      <c r="B20" s="23"/>
+      <c r="C20" s="23"/>
+      <c r="D20" s="23"/>
+      <c r="E20" s="24"/>
+      <c r="F20" s="25"/>
+      <c r="G20" s="26"/>
+      <c r="H20" s="27"/>
     </row>
     <row r="21" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B21" s="24"/>
-[...5 lines deleted...]
-      <c r="H21" s="28"/>
+      <c r="B21" s="23"/>
+      <c r="C21" s="23"/>
+      <c r="D21" s="23"/>
+      <c r="E21" s="24"/>
+      <c r="F21" s="25"/>
+      <c r="G21" s="26"/>
+      <c r="H21" s="27"/>
     </row>
     <row r="22" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B22" s="23" t="s">
+      <c r="B22" s="22" t="s">
         <v>25</v>
       </c>
-      <c r="C22" s="24"/>
-[...4 lines deleted...]
-      <c r="H22" s="28"/>
+      <c r="C22" s="23"/>
+      <c r="D22" s="23"/>
+      <c r="E22" s="24"/>
+      <c r="F22" s="25"/>
+      <c r="G22" s="26"/>
+      <c r="H22" s="27"/>
     </row>
     <row r="23" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B23" s="24" t="s">
+      <c r="B23" s="23" t="s">
         <v>26</v>
       </c>
-      <c r="C23" s="24"/>
-[...8 lines deleted...]
-      <c r="H23" s="28"/>
+      <c r="C23" s="23"/>
+      <c r="D23" s="23"/>
+      <c r="E23" s="24"/>
+      <c r="F23" s="25">
+        <v>190.51</v>
+      </c>
+      <c r="G23" s="26">
+        <v>0.001</v>
+      </c>
+      <c r="H23" s="27"/>
     </row>
     <row r="24" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B24" s="23" t="s">
+      <c r="B24" s="22" t="s">
         <v>20</v>
       </c>
-      <c r="C24" s="23"/>
-[...8 lines deleted...]
-      <c r="H24" s="32"/>
+      <c r="C24" s="22"/>
+      <c r="D24" s="22"/>
+      <c r="E24" s="28"/>
+      <c r="F24" s="29">
+        <v>190.51</v>
+      </c>
+      <c r="G24" s="30">
+        <v>0.001</v>
+      </c>
+      <c r="H24" s="31"/>
     </row>
     <row r="25" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B25" s="24"/>
-[...5 lines deleted...]
-      <c r="H25" s="28"/>
+      <c r="B25" s="23"/>
+      <c r="C25" s="23"/>
+      <c r="D25" s="23"/>
+      <c r="E25" s="24"/>
+      <c r="F25" s="25"/>
+      <c r="G25" s="26"/>
+      <c r="H25" s="27"/>
     </row>
     <row r="26" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B26" s="35" t="s">
+      <c r="B26" s="34" t="s">
         <v>24</v>
       </c>
-      <c r="C26" s="35"/>
-[...10 lines deleted...]
-      <c r="K26" s="74"/>
+      <c r="C26" s="34"/>
+      <c r="D26" s="34"/>
+      <c r="E26" s="35"/>
+      <c r="F26" s="29">
+        <v>190.51</v>
+      </c>
+      <c r="G26" s="30">
+        <v>0.001</v>
+      </c>
+      <c r="H26" s="31"/>
     </row>
     <row r="27" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B27" s="24" t="s">
+      <c r="B27" s="23" t="s">
         <v>27</v>
       </c>
-      <c r="C27" s="24"/>
-[...8 lines deleted...]
-      <c r="H27" s="28"/>
+      <c r="C27" s="23"/>
+      <c r="D27" s="23"/>
+      <c r="E27" s="24"/>
+      <c r="F27" s="65">
+        <v>-75.98</v>
+      </c>
+      <c r="G27" s="66">
+        <v>-0.00039999999999996</v>
+      </c>
+      <c r="H27" s="27"/>
     </row>
     <row r="28" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B28" s="37" t="s">
+      <c r="B28" s="36" t="s">
         <v>28</v>
       </c>
-      <c r="C28" s="37"/>
-[...5 lines deleted...]
-      <c r="G28" s="40">
+      <c r="C28" s="36"/>
+      <c r="D28" s="36"/>
+      <c r="E28" s="37"/>
+      <c r="F28" s="38">
+        <v>191754.17</v>
+      </c>
+      <c r="G28" s="39">
         <v>1</v>
       </c>
-      <c r="H28" s="41"/>
-[...1 lines deleted...]
-      <c r="K28" s="75"/>
+      <c r="H28" s="40"/>
     </row>
     <row r="29" spans="1:15" customHeight="1" ht="15.75">
       <c r="B29" s="2"/>
     </row>
-    <row r="30" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B30" s="12" t="s">
+    <row r="32" spans="1:15" customHeight="1" ht="15.75">
+      <c r="A32" s="7"/>
+      <c r="B32" s="41" t="s">
         <v>29</v>
       </c>
+      <c r="C32" s="67"/>
+      <c r="D32" s="67"/>
+      <c r="E32" s="42"/>
+      <c r="F32" s="42"/>
+      <c r="G32" s="42"/>
+      <c r="H32" s="43"/>
     </row>
     <row r="33" spans="1:15" customHeight="1" ht="15.75">
       <c r="A33" s="7"/>
-      <c r="B33" s="42" t="s">
+      <c r="B33" s="44" t="s">
         <v>30</v>
       </c>
-      <c r="C33" s="66"/>
-[...4 lines deleted...]
-      <c r="H33" s="44"/>
+      <c r="C33" s="68"/>
+      <c r="D33" s="68"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="45"/>
     </row>
     <row r="34" spans="1:15" customHeight="1" ht="15.75">
       <c r="A34" s="7"/>
-      <c r="B34" s="45" t="s">
+      <c r="B34" s="44" t="s">
         <v>31</v>
       </c>
-      <c r="C34" s="67"/>
-      <c r="D34" s="67"/>
+      <c r="C34" s="68"/>
+      <c r="D34" s="68"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
-      <c r="H34" s="46"/>
+      <c r="H34" s="45"/>
     </row>
     <row r="35" spans="1:15" customHeight="1" ht="15.75">
       <c r="A35" s="7"/>
-      <c r="B35" s="45" t="s">
-[...3 lines deleted...]
-      <c r="D35" s="67"/>
+      <c r="B35" s="69"/>
+      <c r="C35" s="46">
+        <v>46265</v>
+      </c>
+      <c r="D35" s="46">
+        <v>46248</v>
+      </c>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
-      <c r="H35" s="46"/>
+      <c r="H35" s="45"/>
     </row>
     <row r="36" spans="1:15" customHeight="1" ht="15.75">
       <c r="A36" s="7"/>
-      <c r="B36" s="68"/>
-[...5 lines deleted...]
-      </c>
+      <c r="B36" s="69" t="s">
+        <v>32</v>
+      </c>
+      <c r="C36" s="47"/>
+      <c r="D36" s="47"/>
       <c r="E36" s="7"/>
       <c r="F36" s="7"/>
       <c r="G36" s="7"/>
-      <c r="H36" s="46"/>
+      <c r="H36" s="45"/>
     </row>
     <row r="37" spans="1:15" customHeight="1" ht="15.75">
-      <c r="A37" s="7"/>
-      <c r="B37" s="68" t="s">
+      <c r="A37" s="48"/>
+      <c r="B37" s="69" t="s">
         <v>33</v>
       </c>
-      <c r="C37" s="48"/>
-      <c r="D37" s="48"/>
+      <c r="C37" s="49">
+        <v>29.3708</v>
+      </c>
+      <c r="D37" s="49">
+        <v>29.6527</v>
+      </c>
       <c r="E37" s="7"/>
       <c r="F37" s="7"/>
       <c r="G37" s="7"/>
-      <c r="H37" s="46"/>
+      <c r="H37" s="45"/>
     </row>
     <row r="38" spans="1:15" customHeight="1" ht="15.75">
-      <c r="A38" s="49"/>
-      <c r="B38" s="68" t="s">
+      <c r="A38" s="7"/>
+      <c r="B38" s="44" t="s">
         <v>34</v>
       </c>
-      <c r="C38" s="50">
-[...4 lines deleted...]
-      </c>
+      <c r="C38" s="68"/>
+      <c r="D38" s="68"/>
       <c r="E38" s="7"/>
       <c r="F38" s="7"/>
       <c r="G38" s="7"/>
-      <c r="H38" s="46"/>
+      <c r="H38" s="45"/>
     </row>
     <row r="39" spans="1:15" customHeight="1" ht="15.75">
       <c r="A39" s="7"/>
-      <c r="B39" s="45" t="s">
+      <c r="B39" s="44" t="s">
         <v>35</v>
       </c>
-      <c r="C39" s="67"/>
-      <c r="D39" s="67"/>
+      <c r="C39" s="68"/>
+      <c r="D39" s="68"/>
       <c r="E39" s="7"/>
       <c r="F39" s="7"/>
       <c r="G39" s="7"/>
-      <c r="H39" s="46"/>
+      <c r="H39" s="45"/>
     </row>
     <row r="40" spans="1:15" customHeight="1" ht="15.75">
       <c r="A40" s="7"/>
-      <c r="B40" s="45" t="s">
+      <c r="B40" s="44" t="s">
         <v>36</v>
       </c>
-      <c r="C40" s="67"/>
-      <c r="D40" s="67"/>
+      <c r="C40" s="68"/>
+      <c r="D40" s="68"/>
       <c r="E40" s="7"/>
       <c r="F40" s="7"/>
       <c r="G40" s="7"/>
-      <c r="H40" s="46"/>
+      <c r="H40" s="45"/>
     </row>
     <row r="41" spans="1:15" customHeight="1" ht="15.75">
       <c r="A41" s="7"/>
-      <c r="B41" s="45" t="s">
+      <c r="B41" s="50" t="s">
         <v>37</v>
       </c>
-      <c r="C41" s="67"/>
-      <c r="D41" s="67"/>
+      <c r="C41" s="68"/>
+      <c r="D41" s="68"/>
       <c r="E41" s="7"/>
       <c r="F41" s="7"/>
       <c r="G41" s="7"/>
-      <c r="H41" s="46"/>
+      <c r="H41" s="45"/>
     </row>
     <row r="42" spans="1:15" customHeight="1" ht="15.75">
       <c r="A42" s="7"/>
-      <c r="B42" s="51" t="s">
+      <c r="B42" s="44" t="s">
         <v>38</v>
       </c>
-      <c r="C42" s="67"/>
-      <c r="D42" s="67"/>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7"/>
       <c r="E42" s="7"/>
       <c r="F42" s="7"/>
       <c r="G42" s="7"/>
-      <c r="H42" s="46"/>
+      <c r="H42" s="45"/>
     </row>
     <row r="43" spans="1:15" customHeight="1" ht="15.75">
       <c r="A43" s="7"/>
-      <c r="B43" s="45" t="s">
+      <c r="B43" s="44" t="s">
         <v>39</v>
       </c>
-      <c r="C43" s="7"/>
-      <c r="D43" s="7"/>
+      <c r="C43" s="68"/>
+      <c r="D43" s="68"/>
       <c r="E43" s="7"/>
       <c r="F43" s="7"/>
       <c r="G43" s="7"/>
-      <c r="H43" s="46"/>
+      <c r="H43" s="45"/>
     </row>
     <row r="44" spans="1:15" customHeight="1" ht="15.75">
       <c r="A44" s="7"/>
-      <c r="B44" s="45" t="s">
+      <c r="B44" s="44" t="s">
         <v>40</v>
       </c>
-      <c r="C44" s="67"/>
-      <c r="D44" s="67"/>
+      <c r="C44" s="68"/>
+      <c r="D44" s="68"/>
       <c r="E44" s="7"/>
       <c r="F44" s="7"/>
       <c r="G44" s="7"/>
-      <c r="H44" s="46"/>
-[...3 lines deleted...]
-      <c r="B45" s="45" t="s">
+      <c r="H44" s="45"/>
+    </row>
+    <row r="46" spans="1:15" customHeight="1" ht="15.75"/>
+    <row r="47" spans="1:15" customHeight="1" ht="39.75">
+      <c r="B47" s="51" t="s">
         <v>41</v>
       </c>
-      <c r="C45" s="67"/>
-[...6 lines deleted...]
-    <row r="47" spans="1:15" customHeight="1" ht="15.75"/>
+      <c r="C47" s="52" t="s">
+        <v>42</v>
+      </c>
+      <c r="D47" s="52" t="s">
+        <v>43</v>
+      </c>
+      <c r="E47" s="2"/>
+    </row>
     <row r="48" spans="1:15" customHeight="1" ht="39.75">
-      <c r="B48" s="52" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B48" s="70" t="s">
+        <v>44</v>
+      </c>
+      <c r="C48" s="71"/>
       <c r="D48" s="53" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E48" s="2"/>
     </row>
     <row r="49" spans="1:15" customHeight="1" ht="39.75">
-      <c r="B49" s="69" t="s">
-[...3 lines deleted...]
-      <c r="D49" s="54" t="s">
+      <c r="B49" s="78" t="s">
         <v>46</v>
       </c>
+      <c r="C49" s="71"/>
+      <c r="D49" s="80"/>
       <c r="E49" s="2"/>
     </row>
     <row r="50" spans="1:15" customHeight="1" ht="39.75">
-      <c r="B50" s="78" t="s">
-[...2 lines deleted...]
-      <c r="C50" s="70"/>
+      <c r="B50" s="78"/>
+      <c r="C50" s="71"/>
       <c r="D50" s="80"/>
       <c r="E50" s="2"/>
     </row>
     <row r="51" spans="1:15" customHeight="1" ht="39.75">
       <c r="B51" s="78"/>
-      <c r="C51" s="70"/>
+      <c r="C51" s="71"/>
       <c r="D51" s="80"/>
       <c r="E51" s="2"/>
     </row>
     <row r="52" spans="1:15" customHeight="1" ht="39.75">
-      <c r="B52" s="78"/>
-[...1 lines deleted...]
-      <c r="D52" s="80"/>
+      <c r="B52" s="79"/>
+      <c r="C52" s="72"/>
+      <c r="D52" s="81"/>
       <c r="E52" s="2"/>
     </row>
-    <row r="53" spans="1:15" customHeight="1" ht="39.75">
-[...3 lines deleted...]
-      <c r="E53" s="2"/>
+    <row r="53" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B53" s="9" t="s">
+        <v>47</v>
+      </c>
     </row>
     <row r="54" spans="1:15" customHeight="1" ht="15.75">
       <c r="B54" s="9" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="55" spans="1:15" customHeight="1" ht="15.75">
       <c r="B55" s="9" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="56" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B56" s="9" t="s">
+    <row r="57" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B57" s="82" t="s">
         <v>50</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B58" s="82" t="s">
+      <c r="C57" s="83"/>
+      <c r="D57" s="83"/>
+      <c r="E57" s="83"/>
+    </row>
+    <row r="58" spans="1:15" customHeight="1" ht="30">
+      <c r="B58" s="54" t="s">
         <v>51</v>
       </c>
-      <c r="C58" s="83"/>
-[...4 lines deleted...]
-      <c r="B59" s="55" t="s">
+      <c r="C58" s="84" t="s">
         <v>52</v>
       </c>
-      <c r="C59" s="84" t="s">
+      <c r="D58" s="84" t="s">
         <v>53</v>
       </c>
-      <c r="D59" s="84" t="s">
+      <c r="E58" s="84" t="s">
         <v>54</v>
       </c>
-      <c r="E59" s="84" t="s">
+    </row>
+    <row r="59" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B59" s="54" t="s">
         <v>55</v>
       </c>
+      <c r="C59" s="85"/>
+      <c r="D59" s="85"/>
+      <c r="E59" s="85"/>
     </row>
     <row r="60" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B60" s="55" t="s">
+      <c r="B60" s="54" t="s">
         <v>56</v>
       </c>
-      <c r="C60" s="85"/>
-[...1 lines deleted...]
-      <c r="E60" s="85"/>
+      <c r="C60" s="55"/>
+      <c r="D60" s="56"/>
+      <c r="E60" s="56"/>
     </row>
     <row r="61" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B61" s="55" t="s">
+      <c r="B61" s="54" t="s">
         <v>57</v>
       </c>
       <c r="C61" s="56"/>
       <c r="D61" s="57"/>
-      <c r="E61" s="57"/>
+      <c r="E61" s="56"/>
     </row>
     <row r="62" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B62" s="55" t="s">
+      <c r="B62" s="54" t="s">
         <v>58</v>
       </c>
-      <c r="C62" s="57"/>
-[...1 lines deleted...]
-      <c r="E62" s="57"/>
+      <c r="C62" s="58" t="s">
+        <v>59</v>
+      </c>
+      <c r="D62" s="73"/>
+      <c r="E62" s="56"/>
     </row>
     <row r="63" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B63" s="55" t="s">
-[...2 lines deleted...]
-      <c r="C63" s="59" t="s">
+      <c r="B63" s="11" t="s">
         <v>60</v>
       </c>
-      <c r="D63" s="72"/>
-[...3 lines deleted...]
-      <c r="B64" s="11" t="s">
+      <c r="C63" s="59"/>
+      <c r="D63" s="56"/>
+      <c r="E63" s="56"/>
+    </row>
+    <row r="64" spans="1:15" customHeight="1" ht="15.75"/>
+    <row r="65" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B65" s="60"/>
+      <c r="C65" s="61" t="s">
         <v>61</v>
       </c>
-      <c r="C64" s="60"/>
-[...3 lines deleted...]
-    <row r="65" spans="1:15" customHeight="1" ht="15.75"/>
+    </row>
     <row r="66" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B66" s="61"/>
-      <c r="C66" s="62" t="s">
+      <c r="B66" s="62" t="s">
         <v>62</v>
       </c>
+      <c r="C66" s="74" t="s">
+        <v>63</v>
+      </c>
     </row>
     <row r="67" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B67" s="63" t="s">
-[...2 lines deleted...]
-      <c r="C67" s="73" t="s">
+      <c r="B67" s="62" t="s">
         <v>64</v>
       </c>
+      <c r="C67" s="63" t="s">
+        <v>65</v>
+      </c>
     </row>
     <row r="68" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B68" s="63" t="s">
-[...2 lines deleted...]
-      <c r="C68" s="64" t="s">
+      <c r="B68" s="62" t="s">
         <v>66</v>
       </c>
+      <c r="C68" s="64">
+        <v>7</v>
+      </c>
       <c r="J68" s="3"/>
     </row>
     <row r="69" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B69" s="63" t="s">
+      <c r="B69" s="62" t="s">
         <v>67</v>
       </c>
-      <c r="C69" s="65">
-        <v>6.81</v>
+      <c r="C69" s="64" t="s">
+        <v>68</v>
       </c>
     </row>
     <row r="70" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B70" s="63" t="s">
-[...2 lines deleted...]
-      <c r="C70" s="65" t="s">
+      <c r="B70" s="62" t="s">
         <v>69</v>
       </c>
+      <c r="C70" s="64" t="s">
+        <v>70</v>
+      </c>
       <c r="J70" s="3"/>
     </row>
     <row r="71" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B71" s="63" t="s">
-[...2 lines deleted...]
-      <c r="C71" s="65" t="s">
+      <c r="B71" s="62" t="s">
         <v>71</v>
       </c>
+      <c r="C71" s="75">
+        <v>0.9691</v>
+      </c>
       <c r="J71" s="3"/>
     </row>
     <row r="72" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B72" s="63" t="s">
+      <c r="B72" s="62" t="s">
         <v>72</v>
       </c>
-      <c r="C72" s="65" t="s">
+      <c r="C72" s="64" t="s">
         <v>73</v>
       </c>
       <c r="J72" s="3"/>
     </row>
     <row r="73" spans="1:15" customHeight="1" ht="15.75">
       <c r="B73" s="76" t="s">
         <v>74</v>
       </c>
       <c r="C73" s="77"/>
       <c r="J73" s="3"/>
     </row>
     <row r="74" spans="1:15" customHeight="1" ht="15.75">
       <c r="B74" s="76" t="s">
         <v>75</v>
       </c>
       <c r="C74" s="77"/>
-      <c r="J74" s="5"/>
-[...10 lines deleted...]
-      <c r="N77" s="7"/>
+      <c r="J74" s="3"/>
+    </row>
+    <row r="75" spans="1:15" customHeight="1" ht="15.75">
+      <c r="J75" s="5"/>
+      <c r="K75" s="5"/>
+      <c r="L75" s="6"/>
+      <c r="M75" s="6"/>
+      <c r="N75" s="5"/>
     </row>
     <row r="78" spans="1:15" customHeight="1" ht="15.75">
       <c r="J78" s="7"/>
       <c r="K78" s="7"/>
       <c r="L78" s="7"/>
       <c r="M78" s="7"/>
       <c r="N78" s="7"/>
     </row>
     <row r="79" spans="1:15" customHeight="1" ht="15.75">
       <c r="J79" s="7"/>
       <c r="K79" s="7"/>
       <c r="L79" s="7"/>
       <c r="M79" s="7"/>
       <c r="N79" s="7"/>
     </row>
     <row r="80" spans="1:15" customHeight="1" ht="15.75">
       <c r="J80" s="7"/>
       <c r="K80" s="7"/>
       <c r="L80" s="7"/>
       <c r="M80" s="7"/>
       <c r="N80" s="7"/>
     </row>
     <row r="81" spans="1:15" customHeight="1" ht="15.75">
       <c r="J81" s="7"/>
       <c r="K81" s="7"/>
       <c r="L81" s="7"/>
       <c r="M81" s="7"/>
       <c r="N81" s="7"/>
     </row>
     <row r="82" spans="1:15" customHeight="1" ht="15.75">
       <c r="J82" s="7"/>
       <c r="K82" s="7"/>
       <c r="L82" s="7"/>
       <c r="M82" s="7"/>
       <c r="N82" s="7"/>
     </row>
     <row r="83" spans="1:15" customHeight="1" ht="15.75">
       <c r="J83" s="7"/>
       <c r="K83" s="7"/>
       <c r="L83" s="7"/>
       <c r="M83" s="7"/>
       <c r="N83" s="7"/>
     </row>
-    <row r="85" spans="1:15" customHeight="1" ht="15.75">
-      <c r="J85" s="3"/>
+    <row r="84" spans="1:15" customHeight="1" ht="15.75">
+      <c r="J84" s="7"/>
+      <c r="K84" s="7"/>
+      <c r="L84" s="7"/>
+      <c r="M84" s="7"/>
+      <c r="N84" s="7"/>
+    </row>
+    <row r="86" spans="1:15" customHeight="1" ht="15.75">
+      <c r="J86" s="3"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B73:C73"/>
     <mergeCell ref="B74:C74"/>
-    <mergeCell ref="B50:B53"/>
-[...4 lines deleted...]
-    <mergeCell ref="E59:E60"/>
+    <mergeCell ref="B49:B52"/>
+    <mergeCell ref="D49:D52"/>
+    <mergeCell ref="B57:E57"/>
+    <mergeCell ref="C58:C59"/>
+    <mergeCell ref="D58:D59"/>
+    <mergeCell ref="E58:E59"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G1" location="'Sheet1'!A1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader>&amp;L&amp;"Arial"&amp;9&amp;K0078D7 INTERNAL&amp;1#_x000D_</oddHeader>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>