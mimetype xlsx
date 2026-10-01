--- v2 (2026-09-11)
+++ v3 (2026-10-01)
@@ -9,101 +9,101 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LDGETF" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LDGETF'!$J$68:$N$84</definedName>
+    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LDGETF'!$J$68:$N$83</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="1">'LDGSEC'!$J$68:$N$84</definedName>
-    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="2">'LDINPF'!$J$20:$N$35</definedName>
+    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="2">'LDINPF'!$J$21:$N$36</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="3">'LDMIPF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="4">'LDMNMF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="5">'LDONTF'!$J$68:$N$84</definedName>
-    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="6">'LDSAPF'!$J$44:$N$46</definedName>
+    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="6">'LDSAPF'!$J$29:$N$45</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="7">'LDSTDF'!$J$68:$N$84</definedName>
-    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="8">'LDUSTF'!$J$49:$N$65</definedName>
+    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="8">'LDUSTF'!$J$48:$N$64</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="9">'LLIQDF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL">'LDBOND'!$J$68:$N$84</definedName>
-    <definedName name="JPM_Footer_disp" localSheetId="0">'LDGETF'!$J$74:$N$84</definedName>
+    <definedName name="JPM_Footer_disp" localSheetId="0">'LDGETF'!$J$73:$N$83</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="1">'LDGSEC'!$J$74:$N$84</definedName>
-    <definedName name="JPM_Footer_disp" localSheetId="2">'LDINPF'!$J$26:$N$35</definedName>
+    <definedName name="JPM_Footer_disp" localSheetId="2">'LDINPF'!$J$27:$N$36</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="3">'LDMIPF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="4">'LDMNMF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="5">'LDONTF'!$J$74:$N$84</definedName>
-    <definedName name="JPM_Footer_disp" localSheetId="6">'LDSAPF'!$J$44:$N$46</definedName>
+    <definedName name="JPM_Footer_disp" localSheetId="6">'LDSAPF'!$J$35:$N$45</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="7">'LDSTDF'!$J$74:$N$84</definedName>
-    <definedName name="JPM_Footer_disp" localSheetId="8">'LDUSTF'!$J$55:$N$65</definedName>
+    <definedName name="JPM_Footer_disp" localSheetId="8">'LDUSTF'!$J$54:$N$64</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="9">'LLIQDF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp">'LDBOND'!$J$74:$N$84</definedName>
-    <definedName name="JPM_Footer_disp12" localSheetId="0">'LDGETF'!$J$68:$N$86</definedName>
+    <definedName name="JPM_Footer_disp12" localSheetId="0">'LDGETF'!$J$68:$N$85</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="1">'LDGSEC'!$J$68:$N$86</definedName>
-    <definedName name="JPM_Footer_disp12" localSheetId="2">'LDINPF'!$J$20:$N$37</definedName>
+    <definedName name="JPM_Footer_disp12" localSheetId="2">'LDINPF'!$J$21:$N$38</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="3">'LDMIPF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="4">'LDMNMF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="5">'LDONTF'!$J$68:$N$86</definedName>
-    <definedName name="JPM_Footer_disp12" localSheetId="6">'LDSAPF'!$J$44:$N$48</definedName>
+    <definedName name="JPM_Footer_disp12" localSheetId="6">'LDSAPF'!$J$29:$N$47</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="7">'LDSTDF'!$J$68:$N$86</definedName>
-    <definedName name="JPM_Footer_disp12" localSheetId="8">'LDUSTF'!$J$49:$N$67</definedName>
+    <definedName name="JPM_Footer_disp12" localSheetId="8">'LDUSTF'!$J$48:$N$66</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="9">'LLIQDF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12">'LDBOND'!$J$68:$N$86</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
     <t>LIC MF NIFTY 8-13 YR G-SEC ETF</t>
   </si>
   <si>
     <t>NSE Symbol:LICNETFGSC</t>
   </si>
   <si>
     <t>Index</t>
   </si>
   <si>
-    <t>Monthly Portfolio Statement as on August 31,2026</t>
+    <t>Fortnightly Portfolio Statement as on September 15,2026</t>
   </si>
   <si>
     <t>Name of the Instrument</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>Industry / Rating</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Market/Fair Value (Rounded, Rs. In Lacs)</t>
   </si>
   <si>
     <t>Rounded, % to Net Assets</t>
   </si>
   <si>
     <t>Yield</t>
   </si>
   <si>
     <t>Debt Instruments</t>
   </si>
@@ -140,78 +140,78 @@
   <si>
     <t>NIL</t>
   </si>
   <si>
     <t>(c)Securitised Debt Instruments</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>Treps / Reverse Repo</t>
   </si>
   <si>
     <t>Treps</t>
   </si>
   <si>
     <t>Net Receivables / (Payables)</t>
   </si>
   <si>
     <t>GRAND TOTAL</t>
   </si>
   <si>
     <t>i) Securities in default beyond its maturity date: Nil</t>
   </si>
   <si>
-    <t>ii) Total value and percentage of illiquid equity shares as on August 31, 2026: Nil</t>
+    <t>ii) Total value and percentage of illiquid equity shares as on September 15, 2026: Nil</t>
   </si>
   <si>
     <t>iii)</t>
   </si>
   <si>
     <t>NAV</t>
   </si>
   <si>
     <t>Regular Plan - Growth Option</t>
   </si>
   <si>
-    <t>iv) Dividend declared during the month August 31, 2026 under the IDCW Option of the Scheme is Nil.</t>
-[...14 lines deleted...]
-    <t>ix) Funds parked in short term deposit as on August 31, 2026: Nil</t>
+    <t>iv) Dividend declared during the month September 15, 2026 under the IDCW Option of the Scheme is Nil.</t>
+  </si>
+  <si>
+    <t>v) No bonus declared during the period ended September 15, 2026.</t>
+  </si>
+  <si>
+    <t>vi) Total outstanding exposure in derivative instruments as on September 15, 2026 is Nil.</t>
+  </si>
+  <si>
+    <t>vii) Total market value of investments in Foreign Securities/ American Depositary Receipts/ Global Depositary Receipts/ Overseas ETFs as at September 15, 2026 is Nil.</t>
+  </si>
+  <si>
+    <t>viii) Average maturity period: 8.94 Years</t>
+  </si>
+  <si>
+    <t>ix) Funds parked in short term deposit as on September 15, 2026: Nil</t>
   </si>
   <si>
     <t>x) The details of repo transactions of the scheme in corporate debt securities: Nil</t>
   </si>
   <si>
     <t>The product is suitable for investors who are seeking*</t>
   </si>
   <si>
     <t>Scheme Riskometer#</t>
   </si>
   <si>
     <t>Benchmark Riskometer (as 
 applicable) #</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">•</t>
     </r>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
@@ -283,66 +283,63 @@
   <si>
     <t>*A-III - A Relatively High interest rate risk and Relatively Low Credit Risk.</t>
   </si>
   <si>
     <t>Portfolio Information</t>
   </si>
   <si>
     <t>Scheme Name :</t>
   </si>
   <si>
     <t>LIC MF Nifty 8-13 yr G-Sec ETF</t>
   </si>
   <si>
     <t>Description (if any)</t>
   </si>
   <si>
     <t>Other  ETFs</t>
   </si>
   <si>
     <t>Annualised Portfolio YTM* :</t>
   </si>
   <si>
     <t>Macaulay Duration</t>
   </si>
   <si>
-    <t>6.91 Years</t>
+    <t>6.85 Years</t>
   </si>
   <si>
     <t>Residual Maturity</t>
   </si>
   <si>
-    <t>9.01 Years</t>
-[...2 lines deleted...]
-    <t>Debt Index Replication Factor (DIRF)</t>
+    <t>8.94 Years</t>
   </si>
   <si>
     <t xml:space="preserve">As on (Date) </t>
   </si>
   <si>
-    <t>31 August 2026</t>
+    <t>15 September 2026</t>
   </si>
   <si>
     <t>* in case of semi annual YTM, it will be annualised</t>
   </si>
   <si>
     <t>As the Regular and Direct plans have a common portfolio, the Portfolio yield given above is at the Scheme level</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="#,##0.000"/>
     <numFmt numFmtId="165" formatCode="#,##0.00_);\(##,##0\)"/>
     <numFmt numFmtId="166" formatCode="#,##0.00_);\(##,##0.00\)"/>
     <numFmt numFmtId="167" formatCode="0.00%_);\(0.00%\)"/>
     <numFmt numFmtId="168" formatCode="[$-1009]mmmm\ d\,\ yyyy;@"/>
     <numFmt numFmtId="169" formatCode="#,##0.0000"/>
   </numFmts>
   <fonts count="10">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
@@ -641,51 +638,51 @@
       </left>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="86">
+  <cellXfs count="83">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
@@ -837,81 +834,72 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false" readingOrder="1"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false" readingOrder="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="7" numFmtId="0" fillId="2" borderId="13" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="8" numFmtId="0" fillId="2" borderId="16" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="8" numFmtId="0" fillId="2" borderId="17" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="9" numFmtId="0" fillId="2" borderId="18" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="7" numFmtId="4" fillId="2" borderId="18" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="1" numFmtId="166" fillId="2" borderId="6" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0">
-[...4 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="9" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="19" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3" readingOrder="1"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="20" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="17" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="7" numFmtId="0" fillId="2" borderId="18" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="justify" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
-[...1 lines deleted...]
-    <xf xfId="0" fontId="7" numFmtId="10" fillId="2" borderId="18" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="8" numFmtId="0" fillId="2" borderId="21" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="8" numFmtId="0" fillId="2" borderId="16" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="20" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false" indent="3" readingOrder="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="17" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false" indent="3" readingOrder="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="20" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3" readingOrder="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="17" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3" readingOrder="1"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="5" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
@@ -926,81 +914,81 @@
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>66675</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>85725</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="2552700" cy="1876425"/>
+    <xdr:ext cx="2505075" cy="1866900"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>476250</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="2619375" cy="1895475"/>
+    <xdr:ext cx="2619375" cy="1885950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 2" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
@@ -1276,73 +1264,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O86"/>
+  <dimension ref="A1:O85"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr customHeight="true" defaultRowHeight="15.75" defaultColWidth="9.140625" outlineLevelRow="0" outlineLevelCol="0"/>
+  <sheetFormatPr customHeight="true" defaultRowHeight="15.75" defaultColWidth="9.1796875" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="3.5703125" customWidth="true" style="1"/>
-[...13 lines deleted...]
-    <col min="15" max="15" width="9.140625" style="1"/>
+    <col min="1" max="1" width="3.7265625" customWidth="true" style="1"/>
+    <col min="2" max="2" width="65.7265625" customWidth="true" style="8"/>
+    <col min="3" max="3" width="45.7265625" customWidth="true" style="8"/>
+    <col min="4" max="4" width="45.7265625" customWidth="true" style="8"/>
+    <col min="5" max="5" width="45.7265625" customWidth="true" style="1"/>
+    <col min="6" max="6" width="16.453125" customWidth="true" style="1"/>
+    <col min="7" max="7" width="15.453125" customWidth="true" style="7"/>
+    <col min="8" max="8" width="6" customWidth="true" style="9"/>
+    <col min="9" max="9" width="9.1796875" style="1"/>
+    <col min="10" max="10" width="10.7265625" customWidth="true" style="1"/>
+    <col min="11" max="11" width="10.453125" customWidth="true" style="1"/>
+    <col min="12" max="12" width="14.453125" customWidth="true" style="1"/>
+    <col min="13" max="13" width="15.26953125" customWidth="true" style="1"/>
+    <col min="14" max="14" width="12.54296875" customWidth="true" style="1"/>
+    <col min="15" max="15" width="9.1796875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" customHeight="1" ht="15.75">
       <c r="B1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="4"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="10" t="s">
         <v>2</v>
       </c>
       <c r="H1" s="2"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="15.75">
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="2"/>
@@ -1402,117 +1390,117 @@
     <row r="7" spans="1:15" customHeight="1" ht="15.75">
       <c r="B7" s="22" t="s">
         <v>12</v>
       </c>
       <c r="C7" s="23"/>
       <c r="D7" s="23"/>
       <c r="E7" s="24"/>
       <c r="F7" s="25"/>
       <c r="G7" s="26"/>
       <c r="H7" s="27"/>
     </row>
     <row r="8" spans="1:15" customHeight="1" ht="15.75">
       <c r="B8" s="23" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="23" t="s">
         <v>14</v>
       </c>
       <c r="D8" s="23" t="s">
         <v>15</v>
       </c>
       <c r="E8" s="24">
         <v>99747500</v>
       </c>
       <c r="F8" s="25">
-        <v>101777.12</v>
+        <v>101179.8</v>
       </c>
       <c r="G8" s="26">
-        <v>0.5308</v>
+        <v>0.5307</v>
       </c>
       <c r="H8" s="27">
-        <v>0.070711</v>
+        <v>0.072044</v>
       </c>
     </row>
     <row r="9" spans="1:15" customHeight="1" ht="15.75">
       <c r="B9" s="23" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="23" t="s">
         <v>17</v>
       </c>
       <c r="D9" s="23" t="s">
         <v>15</v>
       </c>
       <c r="E9" s="24">
         <v>57050000</v>
       </c>
       <c r="F9" s="25">
-        <v>56885.3</v>
+        <v>56583.33</v>
       </c>
       <c r="G9" s="26">
-        <v>0.2967</v>
+        <v>0.2968</v>
       </c>
       <c r="H9" s="27">
-        <v>0.070328</v>
+        <v>0.071621</v>
       </c>
     </row>
     <row r="10" spans="1:15" customHeight="1" ht="15.75">
       <c r="B10" s="23" t="s">
         <v>18</v>
       </c>
       <c r="C10" s="23" t="s">
         <v>19</v>
       </c>
       <c r="D10" s="23" t="s">
         <v>15</v>
       </c>
       <c r="E10" s="24">
         <v>33500000</v>
       </c>
       <c r="F10" s="25">
-        <v>32977.22</v>
+        <v>32770.91</v>
       </c>
       <c r="G10" s="26">
-        <v>0.172</v>
+        <v>0.1719</v>
       </c>
       <c r="H10" s="27">
-        <v>0.070046</v>
+        <v>0.071526</v>
       </c>
     </row>
     <row r="11" spans="1:15" customHeight="1" ht="15.75">
       <c r="B11" s="22" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="22"/>
       <c r="D11" s="22"/>
       <c r="E11" s="28"/>
       <c r="F11" s="29">
-        <v>191639.64</v>
+        <v>190534.04</v>
       </c>
       <c r="G11" s="30">
-        <v>0.9995</v>
+        <v>0.9994</v>
       </c>
       <c r="H11" s="31"/>
     </row>
     <row r="12" spans="1:15" customHeight="1" ht="15.75">
       <c r="B12" s="23"/>
       <c r="C12" s="23"/>
       <c r="D12" s="23"/>
       <c r="E12" s="24"/>
       <c r="F12" s="25"/>
       <c r="G12" s="26"/>
       <c r="H12" s="27"/>
     </row>
     <row r="13" spans="1:15" customHeight="1" ht="15.75">
       <c r="B13" s="22" t="s">
         <v>21</v>
       </c>
       <c r="C13" s="23"/>
       <c r="D13" s="23"/>
       <c r="E13" s="24"/>
       <c r="F13" s="25"/>
       <c r="G13" s="26"/>
       <c r="H13" s="27"/>
     </row>
     <row r="14" spans="1:15" customHeight="1" ht="15.75">
       <c r="B14" s="22" t="s">
@@ -1559,608 +1547,599 @@
       <c r="F17" s="32" t="s">
         <v>22</v>
       </c>
       <c r="G17" s="33" t="s">
         <v>22</v>
       </c>
       <c r="H17" s="27"/>
     </row>
     <row r="18" spans="1:15" customHeight="1" ht="15.75">
       <c r="B18" s="23"/>
       <c r="C18" s="23"/>
       <c r="D18" s="23"/>
       <c r="E18" s="24"/>
       <c r="F18" s="25"/>
       <c r="G18" s="26"/>
       <c r="H18" s="27"/>
     </row>
     <row r="19" spans="1:15" customHeight="1" ht="15.75">
       <c r="B19" s="34" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="34"/>
       <c r="D19" s="34"/>
       <c r="E19" s="35"/>
       <c r="F19" s="29">
-        <v>191639.64</v>
+        <v>190534.04</v>
       </c>
       <c r="G19" s="30">
-        <v>0.9994</v>
+        <v>0.9995</v>
       </c>
       <c r="H19" s="31"/>
     </row>
     <row r="20" spans="1:15" customHeight="1" ht="15.75">
       <c r="B20" s="23"/>
       <c r="C20" s="23"/>
       <c r="D20" s="23"/>
       <c r="E20" s="24"/>
       <c r="F20" s="25"/>
       <c r="G20" s="26"/>
       <c r="H20" s="27"/>
     </row>
     <row r="21" spans="1:15" customHeight="1" ht="15.75">
       <c r="B21" s="23"/>
       <c r="C21" s="23"/>
       <c r="D21" s="23"/>
       <c r="E21" s="24"/>
       <c r="F21" s="25"/>
       <c r="G21" s="26"/>
       <c r="H21" s="27"/>
     </row>
     <row r="22" spans="1:15" customHeight="1" ht="15.75">
       <c r="B22" s="22" t="s">
         <v>25</v>
       </c>
       <c r="C22" s="23"/>
       <c r="D22" s="23"/>
       <c r="E22" s="24"/>
       <c r="F22" s="25"/>
       <c r="G22" s="26"/>
       <c r="H22" s="27"/>
     </row>
     <row r="23" spans="1:15" customHeight="1" ht="15.75">
       <c r="B23" s="23" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="23"/>
       <c r="D23" s="23"/>
       <c r="E23" s="24"/>
       <c r="F23" s="25">
-        <v>190.51</v>
+        <v>96.61</v>
       </c>
       <c r="G23" s="26">
-        <v>0.001</v>
+        <v>0.0005</v>
       </c>
       <c r="H23" s="27"/>
     </row>
     <row r="24" spans="1:15" customHeight="1" ht="15.75">
       <c r="B24" s="22" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="22"/>
       <c r="D24" s="22"/>
       <c r="E24" s="28"/>
       <c r="F24" s="29">
-        <v>190.51</v>
+        <v>96.61</v>
       </c>
       <c r="G24" s="30">
-        <v>0.001</v>
+        <v>0.0005</v>
       </c>
       <c r="H24" s="31"/>
     </row>
     <row r="25" spans="1:15" customHeight="1" ht="15.75">
       <c r="B25" s="23"/>
       <c r="C25" s="23"/>
       <c r="D25" s="23"/>
       <c r="E25" s="24"/>
       <c r="F25" s="25"/>
       <c r="G25" s="26"/>
       <c r="H25" s="27"/>
     </row>
     <row r="26" spans="1:15" customHeight="1" ht="15.75">
       <c r="B26" s="34" t="s">
         <v>24</v>
       </c>
       <c r="C26" s="34"/>
       <c r="D26" s="34"/>
       <c r="E26" s="35"/>
       <c r="F26" s="29">
-        <v>190.51</v>
+        <v>96.61</v>
       </c>
       <c r="G26" s="30">
-        <v>0.001</v>
+        <v>0.0005</v>
       </c>
       <c r="H26" s="31"/>
     </row>
     <row r="27" spans="1:15" customHeight="1" ht="15.75">
       <c r="B27" s="23" t="s">
         <v>27</v>
       </c>
       <c r="C27" s="23"/>
       <c r="D27" s="23"/>
       <c r="E27" s="24"/>
-      <c r="F27" s="65">
-[...3 lines deleted...]
-        <v>-0.00039999999999996</v>
+      <c r="F27" s="25">
+        <v>5.18</v>
+      </c>
+      <c r="G27" s="26">
+        <v>0</v>
       </c>
       <c r="H27" s="27"/>
     </row>
     <row r="28" spans="1:15" customHeight="1" ht="15.75">
       <c r="B28" s="36" t="s">
         <v>28</v>
       </c>
       <c r="C28" s="36"/>
       <c r="D28" s="36"/>
       <c r="E28" s="37"/>
       <c r="F28" s="38">
-        <v>191754.17</v>
+        <v>190635.83</v>
       </c>
       <c r="G28" s="39">
         <v>1</v>
       </c>
       <c r="H28" s="40"/>
     </row>
     <row r="29" spans="1:15" customHeight="1" ht="15.75">
       <c r="B29" s="2"/>
     </row>
     <row r="32" spans="1:15" customHeight="1" ht="15.75">
       <c r="A32" s="7"/>
       <c r="B32" s="41" t="s">
         <v>29</v>
       </c>
-      <c r="C32" s="67"/>
-      <c r="D32" s="67"/>
+      <c r="C32" s="65"/>
+      <c r="D32" s="65"/>
       <c r="E32" s="42"/>
       <c r="F32" s="42"/>
       <c r="G32" s="42"/>
       <c r="H32" s="43"/>
     </row>
     <row r="33" spans="1:15" customHeight="1" ht="15.75">
       <c r="A33" s="7"/>
       <c r="B33" s="44" t="s">
         <v>30</v>
       </c>
-      <c r="C33" s="68"/>
-      <c r="D33" s="68"/>
+      <c r="C33" s="66"/>
+      <c r="D33" s="66"/>
       <c r="E33" s="7"/>
       <c r="F33" s="7"/>
       <c r="G33" s="7"/>
       <c r="H33" s="45"/>
     </row>
     <row r="34" spans="1:15" customHeight="1" ht="15.75">
       <c r="A34" s="7"/>
       <c r="B34" s="44" t="s">
         <v>31</v>
       </c>
-      <c r="C34" s="68"/>
-      <c r="D34" s="68"/>
+      <c r="C34" s="66"/>
+      <c r="D34" s="66"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
       <c r="H34" s="45"/>
     </row>
     <row r="35" spans="1:15" customHeight="1" ht="15.75">
       <c r="A35" s="7"/>
-      <c r="B35" s="69"/>
+      <c r="B35" s="67"/>
       <c r="C35" s="46">
+        <v>46280</v>
+      </c>
+      <c r="D35" s="46">
         <v>46265</v>
-      </c>
-[...1 lines deleted...]
-        <v>46248</v>
       </c>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="45"/>
     </row>
     <row r="36" spans="1:15" customHeight="1" ht="15.75">
       <c r="A36" s="7"/>
-      <c r="B36" s="69" t="s">
+      <c r="B36" s="67" t="s">
         <v>32</v>
       </c>
       <c r="C36" s="47"/>
       <c r="D36" s="47"/>
       <c r="E36" s="7"/>
       <c r="F36" s="7"/>
       <c r="G36" s="7"/>
       <c r="H36" s="45"/>
     </row>
     <row r="37" spans="1:15" customHeight="1" ht="15.75">
       <c r="A37" s="48"/>
-      <c r="B37" s="69" t="s">
+      <c r="B37" s="67" t="s">
         <v>33</v>
       </c>
       <c r="C37" s="49">
+        <v>29.1995</v>
+      </c>
+      <c r="D37" s="49">
         <v>29.3708</v>
-      </c>
-[...1 lines deleted...]
-        <v>29.6527</v>
       </c>
       <c r="E37" s="7"/>
       <c r="F37" s="7"/>
       <c r="G37" s="7"/>
       <c r="H37" s="45"/>
     </row>
     <row r="38" spans="1:15" customHeight="1" ht="15.75">
       <c r="A38" s="7"/>
       <c r="B38" s="44" t="s">
         <v>34</v>
       </c>
-      <c r="C38" s="68"/>
-      <c r="D38" s="68"/>
+      <c r="C38" s="66"/>
+      <c r="D38" s="66"/>
       <c r="E38" s="7"/>
       <c r="F38" s="7"/>
       <c r="G38" s="7"/>
       <c r="H38" s="45"/>
     </row>
     <row r="39" spans="1:15" customHeight="1" ht="15.75">
       <c r="A39" s="7"/>
       <c r="B39" s="44" t="s">
         <v>35</v>
       </c>
-      <c r="C39" s="68"/>
-      <c r="D39" s="68"/>
+      <c r="C39" s="66"/>
+      <c r="D39" s="66"/>
       <c r="E39" s="7"/>
       <c r="F39" s="7"/>
       <c r="G39" s="7"/>
       <c r="H39" s="45"/>
     </row>
     <row r="40" spans="1:15" customHeight="1" ht="15.75">
       <c r="A40" s="7"/>
       <c r="B40" s="44" t="s">
         <v>36</v>
       </c>
-      <c r="C40" s="68"/>
-      <c r="D40" s="68"/>
+      <c r="C40" s="66"/>
+      <c r="D40" s="66"/>
       <c r="E40" s="7"/>
       <c r="F40" s="7"/>
       <c r="G40" s="7"/>
       <c r="H40" s="45"/>
     </row>
     <row r="41" spans="1:15" customHeight="1" ht="15.75">
       <c r="A41" s="7"/>
       <c r="B41" s="50" t="s">
         <v>37</v>
       </c>
-      <c r="C41" s="68"/>
-      <c r="D41" s="68"/>
+      <c r="C41" s="66"/>
+      <c r="D41" s="66"/>
       <c r="E41" s="7"/>
       <c r="F41" s="7"/>
       <c r="G41" s="7"/>
       <c r="H41" s="45"/>
     </row>
     <row r="42" spans="1:15" customHeight="1" ht="15.75">
       <c r="A42" s="7"/>
       <c r="B42" s="44" t="s">
         <v>38</v>
       </c>
       <c r="C42" s="7"/>
       <c r="D42" s="7"/>
       <c r="E42" s="7"/>
       <c r="F42" s="7"/>
       <c r="G42" s="7"/>
       <c r="H42" s="45"/>
     </row>
     <row r="43" spans="1:15" customHeight="1" ht="15.75">
       <c r="A43" s="7"/>
       <c r="B43" s="44" t="s">
         <v>39</v>
       </c>
-      <c r="C43" s="68"/>
-      <c r="D43" s="68"/>
+      <c r="C43" s="66"/>
+      <c r="D43" s="66"/>
       <c r="E43" s="7"/>
       <c r="F43" s="7"/>
       <c r="G43" s="7"/>
       <c r="H43" s="45"/>
     </row>
     <row r="44" spans="1:15" customHeight="1" ht="15.75">
       <c r="A44" s="7"/>
       <c r="B44" s="44" t="s">
         <v>40</v>
       </c>
-      <c r="C44" s="68"/>
-      <c r="D44" s="68"/>
+      <c r="C44" s="66"/>
+      <c r="D44" s="66"/>
       <c r="E44" s="7"/>
       <c r="F44" s="7"/>
       <c r="G44" s="7"/>
       <c r="H44" s="45"/>
     </row>
     <row r="46" spans="1:15" customHeight="1" ht="15.75"/>
     <row r="47" spans="1:15" customHeight="1" ht="39.75">
       <c r="B47" s="51" t="s">
         <v>41</v>
       </c>
       <c r="C47" s="52" t="s">
         <v>42</v>
       </c>
       <c r="D47" s="52" t="s">
         <v>43</v>
       </c>
       <c r="E47" s="2"/>
     </row>
     <row r="48" spans="1:15" customHeight="1" ht="39.75">
-      <c r="B48" s="70" t="s">
+      <c r="B48" s="68" t="s">
         <v>44</v>
       </c>
-      <c r="C48" s="71"/>
+      <c r="C48" s="69"/>
       <c r="D48" s="53" t="s">
         <v>45</v>
       </c>
       <c r="E48" s="2"/>
     </row>
     <row r="49" spans="1:15" customHeight="1" ht="39.75">
-      <c r="B49" s="78" t="s">
+      <c r="B49" s="75" t="s">
         <v>46</v>
       </c>
-      <c r="C49" s="71"/>
-      <c r="D49" s="80"/>
+      <c r="C49" s="69"/>
+      <c r="D49" s="77"/>
       <c r="E49" s="2"/>
     </row>
     <row r="50" spans="1:15" customHeight="1" ht="39.75">
-      <c r="B50" s="78"/>
-[...1 lines deleted...]
-      <c r="D50" s="80"/>
+      <c r="B50" s="75"/>
+      <c r="C50" s="69"/>
+      <c r="D50" s="77"/>
       <c r="E50" s="2"/>
     </row>
     <row r="51" spans="1:15" customHeight="1" ht="39.75">
-      <c r="B51" s="78"/>
-[...1 lines deleted...]
-      <c r="D51" s="80"/>
+      <c r="B51" s="75"/>
+      <c r="C51" s="69"/>
+      <c r="D51" s="77"/>
       <c r="E51" s="2"/>
     </row>
     <row r="52" spans="1:15" customHeight="1" ht="39.75">
-      <c r="B52" s="79"/>
-[...1 lines deleted...]
-      <c r="D52" s="81"/>
+      <c r="B52" s="76"/>
+      <c r="C52" s="70"/>
+      <c r="D52" s="78"/>
       <c r="E52" s="2"/>
     </row>
     <row r="53" spans="1:15" customHeight="1" ht="15.75">
       <c r="B53" s="9" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="54" spans="1:15" customHeight="1" ht="15.75">
       <c r="B54" s="9" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="55" spans="1:15" customHeight="1" ht="15.75">
       <c r="B55" s="9" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="57" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B57" s="82" t="s">
+      <c r="B57" s="79" t="s">
         <v>50</v>
       </c>
-      <c r="C57" s="83"/>
-[...1 lines deleted...]
-      <c r="E57" s="83"/>
+      <c r="C57" s="80"/>
+      <c r="D57" s="80"/>
+      <c r="E57" s="80"/>
     </row>
     <row r="58" spans="1:15" customHeight="1" ht="30">
       <c r="B58" s="54" t="s">
         <v>51</v>
       </c>
-      <c r="C58" s="84" t="s">
+      <c r="C58" s="81" t="s">
         <v>52</v>
       </c>
-      <c r="D58" s="84" t="s">
+      <c r="D58" s="81" t="s">
         <v>53</v>
       </c>
-      <c r="E58" s="84" t="s">
+      <c r="E58" s="81" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="59" spans="1:15" customHeight="1" ht="15.75">
       <c r="B59" s="54" t="s">
         <v>55</v>
       </c>
-      <c r="C59" s="85"/>
-[...1 lines deleted...]
-      <c r="E59" s="85"/>
+      <c r="C59" s="82"/>
+      <c r="D59" s="82"/>
+      <c r="E59" s="82"/>
     </row>
     <row r="60" spans="1:15" customHeight="1" ht="15.75">
       <c r="B60" s="54" t="s">
         <v>56</v>
       </c>
       <c r="C60" s="55"/>
       <c r="D60" s="56"/>
       <c r="E60" s="56"/>
     </row>
     <row r="61" spans="1:15" customHeight="1" ht="15.75">
       <c r="B61" s="54" t="s">
         <v>57</v>
       </c>
       <c r="C61" s="56"/>
       <c r="D61" s="57"/>
       <c r="E61" s="56"/>
     </row>
     <row r="62" spans="1:15" customHeight="1" ht="15.75">
       <c r="B62" s="54" t="s">
         <v>58</v>
       </c>
       <c r="C62" s="58" t="s">
         <v>59</v>
       </c>
-      <c r="D62" s="73"/>
+      <c r="D62" s="71"/>
       <c r="E62" s="56"/>
     </row>
     <row r="63" spans="1:15" customHeight="1" ht="15.75">
       <c r="B63" s="11" t="s">
         <v>60</v>
       </c>
       <c r="C63" s="59"/>
       <c r="D63" s="56"/>
       <c r="E63" s="56"/>
     </row>
     <row r="64" spans="1:15" customHeight="1" ht="15.75"/>
     <row r="65" spans="1:15" customHeight="1" ht="15.75">
       <c r="B65" s="60"/>
       <c r="C65" s="61" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="66" spans="1:15" customHeight="1" ht="15.75">
       <c r="B66" s="62" t="s">
         <v>62</v>
       </c>
-      <c r="C66" s="74" t="s">
+      <c r="C66" s="72" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="67" spans="1:15" customHeight="1" ht="15.75">
       <c r="B67" s="62" t="s">
         <v>64</v>
       </c>
       <c r="C67" s="63" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="68" spans="1:15" customHeight="1" ht="15.75">
       <c r="B68" s="62" t="s">
         <v>66</v>
       </c>
       <c r="C68" s="64">
-        <v>7</v>
+        <v>7.12</v>
       </c>
       <c r="J68" s="3"/>
     </row>
     <row r="69" spans="1:15" customHeight="1" ht="15.75">
       <c r="B69" s="62" t="s">
         <v>67</v>
       </c>
       <c r="C69" s="64" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="70" spans="1:15" customHeight="1" ht="15.75">
       <c r="B70" s="62" t="s">
         <v>69</v>
       </c>
       <c r="C70" s="64" t="s">
         <v>70</v>
       </c>
       <c r="J70" s="3"/>
     </row>
     <row r="71" spans="1:15" customHeight="1" ht="15.75">
       <c r="B71" s="62" t="s">
         <v>71</v>
       </c>
-      <c r="C71" s="75">
-        <v>0.9691</v>
+      <c r="C71" s="64" t="s">
+        <v>72</v>
       </c>
       <c r="J71" s="3"/>
     </row>
     <row r="72" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B72" s="62" t="s">
-[...2 lines deleted...]
-      <c r="C72" s="64" t="s">
+      <c r="B72" s="73" t="s">
         <v>73</v>
       </c>
+      <c r="C72" s="74"/>
       <c r="J72" s="3"/>
     </row>
     <row r="73" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B73" s="76" t="s">
+      <c r="B73" s="73" t="s">
         <v>74</v>
       </c>
-      <c r="C73" s="77"/>
+      <c r="C73" s="74"/>
       <c r="J73" s="3"/>
     </row>
     <row r="74" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B74" s="76" t="s">
-[...10 lines deleted...]
-      <c r="N75" s="5"/>
+      <c r="J74" s="5"/>
+      <c r="K74" s="5"/>
+      <c r="L74" s="6"/>
+      <c r="M74" s="6"/>
+      <c r="N74" s="5"/>
+    </row>
+    <row r="77" spans="1:15" customHeight="1" ht="15.75">
+      <c r="J77" s="7"/>
+      <c r="K77" s="7"/>
+      <c r="L77" s="7"/>
+      <c r="M77" s="7"/>
+      <c r="N77" s="7"/>
     </row>
     <row r="78" spans="1:15" customHeight="1" ht="15.75">
       <c r="J78" s="7"/>
       <c r="K78" s="7"/>
       <c r="L78" s="7"/>
       <c r="M78" s="7"/>
       <c r="N78" s="7"/>
     </row>
     <row r="79" spans="1:15" customHeight="1" ht="15.75">
       <c r="J79" s="7"/>
       <c r="K79" s="7"/>
       <c r="L79" s="7"/>
       <c r="M79" s="7"/>
       <c r="N79" s="7"/>
     </row>
     <row r="80" spans="1:15" customHeight="1" ht="15.75">
       <c r="J80" s="7"/>
       <c r="K80" s="7"/>
       <c r="L80" s="7"/>
       <c r="M80" s="7"/>
       <c r="N80" s="7"/>
     </row>
     <row r="81" spans="1:15" customHeight="1" ht="15.75">
       <c r="J81" s="7"/>
       <c r="K81" s="7"/>
       <c r="L81" s="7"/>
       <c r="M81" s="7"/>
       <c r="N81" s="7"/>
     </row>
     <row r="82" spans="1:15" customHeight="1" ht="15.75">
       <c r="J82" s="7"/>
       <c r="K82" s="7"/>
       <c r="L82" s="7"/>
       <c r="M82" s="7"/>
       <c r="N82" s="7"/>
     </row>
     <row r="83" spans="1:15" customHeight="1" ht="15.75">
       <c r="J83" s="7"/>
       <c r="K83" s="7"/>
       <c r="L83" s="7"/>
       <c r="M83" s="7"/>
       <c r="N83" s="7"/>
     </row>
-    <row r="84" spans="1:15" customHeight="1" ht="15.75">
-[...7 lines deleted...]
-      <c r="J86" s="3"/>
+    <row r="85" spans="1:15" customHeight="1" ht="15.75">
+      <c r="J85" s="3"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
+    <mergeCell ref="B72:C72"/>
     <mergeCell ref="B73:C73"/>
-    <mergeCell ref="B74:C74"/>
     <mergeCell ref="B49:B52"/>
     <mergeCell ref="D49:D52"/>
     <mergeCell ref="B57:E57"/>
     <mergeCell ref="C58:C59"/>
     <mergeCell ref="D58:D59"/>
     <mergeCell ref="E58:E59"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G1" location="'Sheet1'!A1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader>&amp;L&amp;"Arial"&amp;9&amp;K0078D7 INTERNAL&amp;1#_x000D_</oddHeader>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 