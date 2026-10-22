--- v3 (2026-10-01)
+++ v4 (2026-10-22)
@@ -11,207 +11,207 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LDGETF" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LDGETF'!$J$68:$N$83</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="1">'LDGSEC'!$J$68:$N$84</definedName>
-    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="2">'LDINPF'!$J$21:$N$36</definedName>
+    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="2">'LDINPF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="3">'LDMIPF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="4">'LDMNMF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="5">'LDONTF'!$J$68:$N$84</definedName>
-    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="6">'LDSAPF'!$J$29:$N$45</definedName>
+    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="6">'LDSAPF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="7">'LDSTDF'!$J$68:$N$84</definedName>
-    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="8">'LDUSTF'!$J$48:$N$64</definedName>
+    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="8">'LDUSTF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="9">'LLIQDF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL">'LDBOND'!$J$68:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LDGETF'!$J$73:$N$83</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="1">'LDGSEC'!$J$74:$N$84</definedName>
-    <definedName name="JPM_Footer_disp" localSheetId="2">'LDINPF'!$J$27:$N$36</definedName>
+    <definedName name="JPM_Footer_disp" localSheetId="2">'LDINPF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="3">'LDMIPF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="4">'LDMNMF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="5">'LDONTF'!$J$74:$N$84</definedName>
-    <definedName name="JPM_Footer_disp" localSheetId="6">'LDSAPF'!$J$35:$N$45</definedName>
+    <definedName name="JPM_Footer_disp" localSheetId="6">'LDSAPF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="7">'LDSTDF'!$J$74:$N$84</definedName>
-    <definedName name="JPM_Footer_disp" localSheetId="8">'LDUSTF'!$J$54:$N$64</definedName>
+    <definedName name="JPM_Footer_disp" localSheetId="8">'LDUSTF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="9">'LLIQDF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp">'LDBOND'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LDGETF'!$J$68:$N$85</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="1">'LDGSEC'!$J$68:$N$86</definedName>
-    <definedName name="JPM_Footer_disp12" localSheetId="2">'LDINPF'!$J$21:$N$38</definedName>
+    <definedName name="JPM_Footer_disp12" localSheetId="2">'LDINPF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="3">'LDMIPF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="4">'LDMNMF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="5">'LDONTF'!$J$68:$N$86</definedName>
-    <definedName name="JPM_Footer_disp12" localSheetId="6">'LDSAPF'!$J$29:$N$47</definedName>
+    <definedName name="JPM_Footer_disp12" localSheetId="6">'LDSAPF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="7">'LDSTDF'!$J$68:$N$86</definedName>
-    <definedName name="JPM_Footer_disp12" localSheetId="8">'LDUSTF'!$J$48:$N$66</definedName>
+    <definedName name="JPM_Footer_disp12" localSheetId="8">'LDUSTF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="9">'LLIQDF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12">'LDBOND'!$J$68:$N$86</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
     <t>LIC MF NIFTY 8-13 YR G-SEC ETF</t>
   </si>
   <si>
     <t>NSE Symbol:LICNETFGSC</t>
   </si>
   <si>
     <t>Index</t>
   </si>
   <si>
-    <t>Fortnightly Portfolio Statement as on September 15,2026</t>
+    <t>Fortnightly Portfolio Statement as on October 15,2026</t>
   </si>
   <si>
     <t>Name of the Instrument</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>Industry / Rating</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Market/Fair Value (Rounded, Rs. In Lacs)</t>
   </si>
   <si>
     <t>Rounded, % to Net Assets</t>
   </si>
   <si>
     <t>Yield</t>
   </si>
   <si>
     <t>Debt Instruments</t>
   </si>
   <si>
     <t>(a)Listed / Awaiting listing on stock Exchanges</t>
   </si>
   <si>
     <t>6.94% Government of India</t>
   </si>
   <si>
     <t>IN0020260025</t>
   </si>
   <si>
     <t>SOVEREIGN</t>
   </si>
   <si>
     <t>6.48% Government of India</t>
   </si>
   <si>
     <t>IN0020250091</t>
   </si>
   <si>
-    <t>6.33% Government of India</t>
-[...2 lines deleted...]
-    <t>IN0020250026</t>
+    <t>7.18% Government of India</t>
+  </si>
+  <si>
+    <t>IN0020230077</t>
   </si>
   <si>
     <t>Sub Total</t>
   </si>
   <si>
     <t>(b)Privately Placed/Unlisted</t>
   </si>
   <si>
     <t>NIL</t>
   </si>
   <si>
     <t>(c)Securitised Debt Instruments</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>Treps / Reverse Repo</t>
   </si>
   <si>
     <t>Treps</t>
   </si>
   <si>
     <t>Net Receivables / (Payables)</t>
   </si>
   <si>
     <t>GRAND TOTAL</t>
   </si>
   <si>
     <t>i) Securities in default beyond its maturity date: Nil</t>
   </si>
   <si>
-    <t>ii) Total value and percentage of illiquid equity shares as on September 15, 2026: Nil</t>
+    <t>ii) Total value and percentage of illiquid equity shares as on October 15, 2026: Nil</t>
   </si>
   <si>
     <t>iii)</t>
   </si>
   <si>
     <t>NAV</t>
   </si>
   <si>
     <t>Regular Plan - Growth Option</t>
   </si>
   <si>
-    <t>iv) Dividend declared during the month September 15, 2026 under the IDCW Option of the Scheme is Nil.</t>
-[...14 lines deleted...]
-    <t>ix) Funds parked in short term deposit as on September 15, 2026: Nil</t>
+    <t>iv) Dividend declared during the month October 15, 2026 under the IDCW Option of the Scheme is Nil.</t>
+  </si>
+  <si>
+    <t>v) No bonus declared during the period ended October 15, 2026.</t>
+  </si>
+  <si>
+    <t>vi) Total outstanding exposure in derivative instruments as on October 15, 2026 is Nil.</t>
+  </si>
+  <si>
+    <t>vii) Total market value of investments in Foreign Securities/ American Depositary Receipts/ Global Depositary Receipts/ Overseas ETFs as at October 15, 2026 is Nil.</t>
+  </si>
+  <si>
+    <t>viii) Average maturity period: 9.28 Years</t>
+  </si>
+  <si>
+    <t>ix) Funds parked in short term deposit as on October 15, 2026: Nil</t>
   </si>
   <si>
     <t>x) The details of repo transactions of the scheme in corporate debt securities: Nil</t>
   </si>
   <si>
     <t>The product is suitable for investors who are seeking*</t>
   </si>
   <si>
     <t>Scheme Riskometer#</t>
   </si>
   <si>
     <t>Benchmark Riskometer (as 
 applicable) #</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">•</t>
     </r>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
@@ -283,63 +283,63 @@
   <si>
     <t>*A-III - A Relatively High interest rate risk and Relatively Low Credit Risk.</t>
   </si>
   <si>
     <t>Portfolio Information</t>
   </si>
   <si>
     <t>Scheme Name :</t>
   </si>
   <si>
     <t>LIC MF Nifty 8-13 yr G-Sec ETF</t>
   </si>
   <si>
     <t>Description (if any)</t>
   </si>
   <si>
     <t>Other  ETFs</t>
   </si>
   <si>
     <t>Annualised Portfolio YTM* :</t>
   </si>
   <si>
     <t>Macaulay Duration</t>
   </si>
   <si>
-    <t>6.85 Years</t>
+    <t>6.98 Years</t>
   </si>
   <si>
     <t>Residual Maturity</t>
   </si>
   <si>
-    <t>8.94 Years</t>
+    <t>9.28 Years</t>
   </si>
   <si>
     <t xml:space="preserve">As on (Date) </t>
   </si>
   <si>
-    <t>15 September 2026</t>
+    <t>15 October 2026</t>
   </si>
   <si>
     <t>* in case of semi annual YTM, it will be annualised</t>
   </si>
   <si>
     <t>As the Regular and Direct plans have a common portfolio, the Portfolio yield given above is at the Scheme level</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="#,##0.000"/>
     <numFmt numFmtId="165" formatCode="#,##0.00_);\(##,##0\)"/>
     <numFmt numFmtId="166" formatCode="#,##0.00_);\(##,##0.00\)"/>
     <numFmt numFmtId="167" formatCode="0.00%_);\(0.00%\)"/>
     <numFmt numFmtId="168" formatCode="[$-1009]mmmm\ d\,\ yyyy;@"/>
     <numFmt numFmtId="169" formatCode="#,##0.0000"/>
   </numFmts>
   <fonts count="10">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
@@ -434,51 +434,51 @@
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF2E75B6"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD8D8D8"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="22">
+  <borders count="25">
     <border/>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
@@ -622,67 +622,88 @@
       </right>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
+    <border>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
+    <border>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="83">
+  <cellXfs count="89">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
@@ -789,120 +810,138 @@
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="9" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="10" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="11" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="12" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" quotePrefix="1" numFmtId="168" fillId="2" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="169" fillId="2" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="11" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="13" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" readingOrder="1"/>
     </xf>
     <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="14" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" readingOrder="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="14" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3" readingOrder="1"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="15" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false" readingOrder="1"/>
     </xf>
     <xf xfId="0" fontId="4" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false" readingOrder="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="7" numFmtId="0" fillId="2" borderId="13" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="8" numFmtId="0" fillId="2" borderId="16" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="8" numFmtId="0" fillId="2" borderId="17" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="9" numFmtId="0" fillId="2" borderId="18" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="7" numFmtId="4" fillId="2" borderId="18" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="1" numFmtId="166" fillId="2" borderId="6" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="167" fillId="2" borderId="6" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="9" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="19" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3" readingOrder="1"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="20" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="17" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="7" numFmtId="0" fillId="2" borderId="18" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="8" numFmtId="0" fillId="2" borderId="21" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="21" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="22" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="22" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="23" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="8" numFmtId="0" fillId="2" borderId="24" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="8" numFmtId="0" fillId="2" borderId="16" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="20" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false" indent="3" readingOrder="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="17" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false" indent="3" readingOrder="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="20" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3" readingOrder="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="17" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3" readingOrder="1"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="5" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
@@ -914,51 +953,51 @@
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>66675</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>85725</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="2505075" cy="1866900"/>
+    <xdr:ext cx="2552700" cy="1857375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
@@ -1270,67 +1309,67 @@
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O85"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr customHeight="true" defaultRowHeight="15.75" defaultColWidth="9.1796875" outlineLevelRow="0" outlineLevelCol="0"/>
+  <sheetFormatPr customHeight="true" defaultRowHeight="15.75" defaultColWidth="9.140625" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="3.7265625" customWidth="true" style="1"/>
-[...5 lines deleted...]
-    <col min="7" max="7" width="15.453125" customWidth="true" style="7"/>
+    <col min="1" max="1" width="3.5703125" customWidth="true" style="1"/>
+    <col min="2" max="2" width="65.5703125" customWidth="true" style="8"/>
+    <col min="3" max="3" width="45.5703125" customWidth="true" style="8"/>
+    <col min="4" max="4" width="45.5703125" customWidth="true" style="8"/>
+    <col min="5" max="5" width="45.5703125" customWidth="true" style="1"/>
+    <col min="6" max="6" width="16.42578125" customWidth="true" style="1"/>
+    <col min="7" max="7" width="15.28515625" customWidth="true" style="7"/>
     <col min="8" max="8" width="6" customWidth="true" style="9"/>
-    <col min="9" max="9" width="9.1796875" style="1"/>
-[...5 lines deleted...]
-    <col min="15" max="15" width="9.1796875" style="1"/>
+    <col min="9" max="9" width="9.140625" style="1"/>
+    <col min="10" max="10" width="10.7109375" customWidth="true" style="1"/>
+    <col min="11" max="11" width="10.42578125" customWidth="true" style="1"/>
+    <col min="12" max="12" width="14.42578125" customWidth="true" style="1"/>
+    <col min="13" max="13" width="15.28515625" customWidth="true" style="1"/>
+    <col min="14" max="14" width="12.5703125" customWidth="true" style="1"/>
+    <col min="15" max="15" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" customHeight="1" ht="15.75">
       <c r="B1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="4"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="10" t="s">
         <v>2</v>
       </c>
       <c r="H1" s="2"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="15.75">
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="2"/>
@@ -1387,120 +1426,120 @@
       <c r="G6" s="26"/>
       <c r="H6" s="27"/>
     </row>
     <row r="7" spans="1:15" customHeight="1" ht="15.75">
       <c r="B7" s="22" t="s">
         <v>12</v>
       </c>
       <c r="C7" s="23"/>
       <c r="D7" s="23"/>
       <c r="E7" s="24"/>
       <c r="F7" s="25"/>
       <c r="G7" s="26"/>
       <c r="H7" s="27"/>
     </row>
     <row r="8" spans="1:15" customHeight="1" ht="15.75">
       <c r="B8" s="23" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="23" t="s">
         <v>14</v>
       </c>
       <c r="D8" s="23" t="s">
         <v>15</v>
       </c>
       <c r="E8" s="24">
-        <v>99747500</v>
+        <v>97747500</v>
       </c>
       <c r="F8" s="25">
-        <v>101179.8</v>
+        <v>97704.45</v>
       </c>
       <c r="G8" s="26">
-        <v>0.5307</v>
+        <v>0.5808</v>
       </c>
       <c r="H8" s="27">
-        <v>0.072044</v>
+        <v>0.075228</v>
       </c>
     </row>
     <row r="9" spans="1:15" customHeight="1" ht="15.75">
       <c r="B9" s="23" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="23" t="s">
         <v>17</v>
       </c>
       <c r="D9" s="23" t="s">
         <v>15</v>
       </c>
       <c r="E9" s="24">
-        <v>57050000</v>
+        <v>43550000</v>
       </c>
       <c r="F9" s="25">
-        <v>56583.33</v>
+        <v>41145.95</v>
       </c>
       <c r="G9" s="26">
-        <v>0.2968</v>
+        <v>0.2446</v>
       </c>
       <c r="H9" s="27">
-        <v>0.071621</v>
+        <v>0.074941</v>
       </c>
     </row>
     <row r="10" spans="1:15" customHeight="1" ht="15.75">
       <c r="B10" s="23" t="s">
         <v>18</v>
       </c>
       <c r="C10" s="23" t="s">
         <v>19</v>
       </c>
       <c r="D10" s="23" t="s">
         <v>15</v>
       </c>
       <c r="E10" s="24">
-        <v>33500000</v>
+        <v>29000000</v>
       </c>
       <c r="F10" s="25">
-        <v>32770.91</v>
+        <v>28927.83</v>
       </c>
       <c r="G10" s="26">
-        <v>0.1719</v>
+        <v>0.172</v>
       </c>
       <c r="H10" s="27">
-        <v>0.071526</v>
+        <v>0.075733</v>
       </c>
     </row>
     <row r="11" spans="1:15" customHeight="1" ht="15.75">
       <c r="B11" s="22" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="22"/>
       <c r="D11" s="22"/>
       <c r="E11" s="28"/>
       <c r="F11" s="29">
-        <v>190534.04</v>
+        <v>167778.23</v>
       </c>
       <c r="G11" s="30">
-        <v>0.9994</v>
+        <v>0.9974</v>
       </c>
       <c r="H11" s="31"/>
     </row>
     <row r="12" spans="1:15" customHeight="1" ht="15.75">
       <c r="B12" s="23"/>
       <c r="C12" s="23"/>
       <c r="D12" s="23"/>
       <c r="E12" s="24"/>
       <c r="F12" s="25"/>
       <c r="G12" s="26"/>
       <c r="H12" s="27"/>
     </row>
     <row r="13" spans="1:15" customHeight="1" ht="15.75">
       <c r="B13" s="22" t="s">
         <v>21</v>
       </c>
       <c r="C13" s="23"/>
       <c r="D13" s="23"/>
       <c r="E13" s="24"/>
       <c r="F13" s="25"/>
       <c r="G13" s="26"/>
       <c r="H13" s="27"/>
     </row>
     <row r="14" spans="1:15" customHeight="1" ht="15.75">
       <c r="B14" s="22" t="s">
@@ -1547,533 +1586,533 @@
       <c r="F17" s="32" t="s">
         <v>22</v>
       </c>
       <c r="G17" s="33" t="s">
         <v>22</v>
       </c>
       <c r="H17" s="27"/>
     </row>
     <row r="18" spans="1:15" customHeight="1" ht="15.75">
       <c r="B18" s="23"/>
       <c r="C18" s="23"/>
       <c r="D18" s="23"/>
       <c r="E18" s="24"/>
       <c r="F18" s="25"/>
       <c r="G18" s="26"/>
       <c r="H18" s="27"/>
     </row>
     <row r="19" spans="1:15" customHeight="1" ht="15.75">
       <c r="B19" s="34" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="34"/>
       <c r="D19" s="34"/>
       <c r="E19" s="35"/>
       <c r="F19" s="29">
-        <v>190534.04</v>
+        <v>167778.23</v>
       </c>
       <c r="G19" s="30">
-        <v>0.9995</v>
+        <v>0.9973</v>
       </c>
       <c r="H19" s="31"/>
     </row>
     <row r="20" spans="1:15" customHeight="1" ht="15.75">
       <c r="B20" s="23"/>
       <c r="C20" s="23"/>
       <c r="D20" s="23"/>
       <c r="E20" s="24"/>
       <c r="F20" s="25"/>
       <c r="G20" s="26"/>
       <c r="H20" s="27"/>
     </row>
     <row r="21" spans="1:15" customHeight="1" ht="15.75">
       <c r="B21" s="23"/>
       <c r="C21" s="23"/>
       <c r="D21" s="23"/>
       <c r="E21" s="24"/>
       <c r="F21" s="25"/>
       <c r="G21" s="26"/>
       <c r="H21" s="27"/>
     </row>
     <row r="22" spans="1:15" customHeight="1" ht="15.75">
       <c r="B22" s="22" t="s">
         <v>25</v>
       </c>
       <c r="C22" s="23"/>
       <c r="D22" s="23"/>
       <c r="E22" s="24"/>
       <c r="F22" s="25"/>
       <c r="G22" s="26"/>
       <c r="H22" s="27"/>
     </row>
     <row r="23" spans="1:15" customHeight="1" ht="15.75">
       <c r="B23" s="23" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="23"/>
       <c r="D23" s="23"/>
       <c r="E23" s="24"/>
       <c r="F23" s="25">
-        <v>96.61</v>
+        <v>491.27</v>
       </c>
       <c r="G23" s="26">
-        <v>0.0005</v>
+        <v>0.0029</v>
       </c>
       <c r="H23" s="27"/>
     </row>
     <row r="24" spans="1:15" customHeight="1" ht="15.75">
       <c r="B24" s="22" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="22"/>
       <c r="D24" s="22"/>
       <c r="E24" s="28"/>
       <c r="F24" s="29">
-        <v>96.61</v>
+        <v>491.27</v>
       </c>
       <c r="G24" s="30">
-        <v>0.0005</v>
+        <v>0.0029</v>
       </c>
       <c r="H24" s="31"/>
     </row>
     <row r="25" spans="1:15" customHeight="1" ht="15.75">
       <c r="B25" s="23"/>
       <c r="C25" s="23"/>
       <c r="D25" s="23"/>
       <c r="E25" s="24"/>
       <c r="F25" s="25"/>
       <c r="G25" s="26"/>
       <c r="H25" s="27"/>
     </row>
     <row r="26" spans="1:15" customHeight="1" ht="15.75">
       <c r="B26" s="34" t="s">
         <v>24</v>
       </c>
       <c r="C26" s="34"/>
       <c r="D26" s="34"/>
       <c r="E26" s="35"/>
       <c r="F26" s="29">
-        <v>96.61</v>
+        <v>491.27</v>
       </c>
       <c r="G26" s="30">
-        <v>0.0005</v>
+        <v>0.0029</v>
       </c>
       <c r="H26" s="31"/>
     </row>
     <row r="27" spans="1:15" customHeight="1" ht="15.75">
       <c r="B27" s="23" t="s">
         <v>27</v>
       </c>
       <c r="C27" s="23"/>
       <c r="D27" s="23"/>
       <c r="E27" s="24"/>
-      <c r="F27" s="25">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="F27" s="66">
+        <v>-43.95</v>
+      </c>
+      <c r="G27" s="67">
+        <v>-0.00019999999999998</v>
       </c>
       <c r="H27" s="27"/>
     </row>
     <row r="28" spans="1:15" customHeight="1" ht="15.75">
       <c r="B28" s="36" t="s">
         <v>28</v>
       </c>
       <c r="C28" s="36"/>
       <c r="D28" s="36"/>
       <c r="E28" s="37"/>
       <c r="F28" s="38">
-        <v>190635.83</v>
+        <v>168225.55</v>
       </c>
       <c r="G28" s="39">
         <v>1</v>
       </c>
       <c r="H28" s="40"/>
     </row>
     <row r="29" spans="1:15" customHeight="1" ht="15.75">
       <c r="B29" s="2"/>
     </row>
     <row r="32" spans="1:15" customHeight="1" ht="15.75">
       <c r="A32" s="7"/>
       <c r="B32" s="41" t="s">
         <v>29</v>
       </c>
-      <c r="C32" s="65"/>
-      <c r="D32" s="65"/>
+      <c r="C32" s="68"/>
+      <c r="D32" s="68"/>
       <c r="E32" s="42"/>
       <c r="F32" s="42"/>
       <c r="G32" s="42"/>
       <c r="H32" s="43"/>
     </row>
     <row r="33" spans="1:15" customHeight="1" ht="15.75">
       <c r="A33" s="7"/>
       <c r="B33" s="44" t="s">
         <v>30</v>
       </c>
-      <c r="C33" s="66"/>
-      <c r="D33" s="66"/>
+      <c r="C33" s="50"/>
+      <c r="D33" s="50"/>
       <c r="E33" s="7"/>
       <c r="F33" s="7"/>
       <c r="G33" s="7"/>
       <c r="H33" s="45"/>
     </row>
     <row r="34" spans="1:15" customHeight="1" ht="15.75">
       <c r="A34" s="7"/>
       <c r="B34" s="44" t="s">
         <v>31</v>
       </c>
-      <c r="C34" s="66"/>
-      <c r="D34" s="66"/>
+      <c r="C34" s="50"/>
+      <c r="D34" s="50"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
       <c r="H34" s="45"/>
     </row>
     <row r="35" spans="1:15" customHeight="1" ht="15.75">
       <c r="A35" s="7"/>
-      <c r="B35" s="67"/>
+      <c r="B35" s="69"/>
       <c r="C35" s="46">
-        <v>46280</v>
+        <v>46310</v>
       </c>
       <c r="D35" s="46">
-        <v>46265</v>
+        <v>46295</v>
       </c>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="45"/>
     </row>
     <row r="36" spans="1:15" customHeight="1" ht="15.75">
       <c r="A36" s="7"/>
-      <c r="B36" s="67" t="s">
+      <c r="B36" s="69" t="s">
         <v>32</v>
       </c>
       <c r="C36" s="47"/>
       <c r="D36" s="47"/>
       <c r="E36" s="7"/>
       <c r="F36" s="7"/>
       <c r="G36" s="7"/>
       <c r="H36" s="45"/>
     </row>
     <row r="37" spans="1:15" customHeight="1" ht="15.75">
       <c r="A37" s="48"/>
-      <c r="B37" s="67" t="s">
+      <c r="B37" s="69" t="s">
         <v>33</v>
       </c>
       <c r="C37" s="49">
-        <v>29.1995</v>
+        <v>28.7578</v>
       </c>
       <c r="D37" s="49">
-        <v>29.3708</v>
+        <v>29.0753</v>
       </c>
       <c r="E37" s="7"/>
       <c r="F37" s="7"/>
       <c r="G37" s="7"/>
       <c r="H37" s="45"/>
     </row>
     <row r="38" spans="1:15" customHeight="1" ht="15.75">
       <c r="A38" s="7"/>
       <c r="B38" s="44" t="s">
         <v>34</v>
       </c>
-      <c r="C38" s="66"/>
-      <c r="D38" s="66"/>
+      <c r="C38" s="50"/>
+      <c r="D38" s="50"/>
       <c r="E38" s="7"/>
       <c r="F38" s="7"/>
       <c r="G38" s="7"/>
       <c r="H38" s="45"/>
     </row>
     <row r="39" spans="1:15" customHeight="1" ht="15.75">
       <c r="A39" s="7"/>
       <c r="B39" s="44" t="s">
         <v>35</v>
       </c>
-      <c r="C39" s="66"/>
-      <c r="D39" s="66"/>
+      <c r="C39" s="50"/>
+      <c r="D39" s="50"/>
       <c r="E39" s="7"/>
       <c r="F39" s="7"/>
       <c r="G39" s="7"/>
       <c r="H39" s="45"/>
     </row>
     <row r="40" spans="1:15" customHeight="1" ht="15.75">
       <c r="A40" s="7"/>
       <c r="B40" s="44" t="s">
         <v>36</v>
       </c>
-      <c r="C40" s="66"/>
-      <c r="D40" s="66"/>
+      <c r="C40" s="50"/>
+      <c r="D40" s="50"/>
       <c r="E40" s="7"/>
       <c r="F40" s="7"/>
       <c r="G40" s="7"/>
       <c r="H40" s="45"/>
     </row>
     <row r="41" spans="1:15" customHeight="1" ht="15.75">
       <c r="A41" s="7"/>
-      <c r="B41" s="50" t="s">
+      <c r="B41" s="51" t="s">
         <v>37</v>
       </c>
-      <c r="C41" s="66"/>
-      <c r="D41" s="66"/>
+      <c r="C41" s="50"/>
+      <c r="D41" s="50"/>
       <c r="E41" s="7"/>
       <c r="F41" s="7"/>
       <c r="G41" s="7"/>
       <c r="H41" s="45"/>
     </row>
     <row r="42" spans="1:15" customHeight="1" ht="15.75">
       <c r="A42" s="7"/>
       <c r="B42" s="44" t="s">
         <v>38</v>
       </c>
       <c r="C42" s="7"/>
       <c r="D42" s="7"/>
       <c r="E42" s="7"/>
       <c r="F42" s="7"/>
       <c r="G42" s="7"/>
       <c r="H42" s="45"/>
     </row>
     <row r="43" spans="1:15" customHeight="1" ht="15.75">
       <c r="A43" s="7"/>
       <c r="B43" s="44" t="s">
         <v>39</v>
       </c>
-      <c r="C43" s="66"/>
-      <c r="D43" s="66"/>
+      <c r="C43" s="50"/>
+      <c r="D43" s="50"/>
       <c r="E43" s="7"/>
       <c r="F43" s="7"/>
       <c r="G43" s="7"/>
       <c r="H43" s="45"/>
     </row>
     <row r="44" spans="1:15" customHeight="1" ht="15.75">
       <c r="A44" s="7"/>
-      <c r="B44" s="44" t="s">
+      <c r="B44" s="75" t="s">
         <v>40</v>
       </c>
-      <c r="C44" s="66"/>
-[...4 lines deleted...]
-      <c r="H44" s="45"/>
+      <c r="C44" s="76"/>
+      <c r="D44" s="76"/>
+      <c r="E44" s="77"/>
+      <c r="F44" s="77"/>
+      <c r="G44" s="77"/>
+      <c r="H44" s="78"/>
     </row>
     <row r="46" spans="1:15" customHeight="1" ht="15.75"/>
     <row r="47" spans="1:15" customHeight="1" ht="39.75">
-      <c r="B47" s="51" t="s">
+      <c r="B47" s="52" t="s">
         <v>41</v>
       </c>
-      <c r="C47" s="52" t="s">
+      <c r="C47" s="53" t="s">
         <v>42</v>
       </c>
-      <c r="D47" s="52" t="s">
+      <c r="D47" s="53" t="s">
         <v>43</v>
       </c>
       <c r="E47" s="2"/>
     </row>
     <row r="48" spans="1:15" customHeight="1" ht="39.75">
-      <c r="B48" s="68" t="s">
+      <c r="B48" s="70" t="s">
         <v>44</v>
       </c>
-      <c r="C48" s="69"/>
-      <c r="D48" s="53" t="s">
+      <c r="C48" s="71"/>
+      <c r="D48" s="54" t="s">
         <v>45</v>
       </c>
       <c r="E48" s="2"/>
     </row>
     <row r="49" spans="1:15" customHeight="1" ht="39.75">
-      <c r="B49" s="75" t="s">
+      <c r="B49" s="81" t="s">
         <v>46</v>
       </c>
-      <c r="C49" s="69"/>
-      <c r="D49" s="77"/>
+      <c r="C49" s="71"/>
+      <c r="D49" s="83"/>
       <c r="E49" s="2"/>
     </row>
     <row r="50" spans="1:15" customHeight="1" ht="39.75">
-      <c r="B50" s="75"/>
-[...1 lines deleted...]
-      <c r="D50" s="77"/>
+      <c r="B50" s="81"/>
+      <c r="C50" s="71"/>
+      <c r="D50" s="83"/>
       <c r="E50" s="2"/>
     </row>
     <row r="51" spans="1:15" customHeight="1" ht="39.75">
-      <c r="B51" s="75"/>
-[...1 lines deleted...]
-      <c r="D51" s="77"/>
+      <c r="B51" s="81"/>
+      <c r="C51" s="71"/>
+      <c r="D51" s="83"/>
       <c r="E51" s="2"/>
     </row>
     <row r="52" spans="1:15" customHeight="1" ht="39.75">
-      <c r="B52" s="76"/>
-[...1 lines deleted...]
-      <c r="D52" s="78"/>
+      <c r="B52" s="82"/>
+      <c r="C52" s="72"/>
+      <c r="D52" s="84"/>
       <c r="E52" s="2"/>
     </row>
     <row r="53" spans="1:15" customHeight="1" ht="15.75">
       <c r="B53" s="9" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="54" spans="1:15" customHeight="1" ht="15.75">
       <c r="B54" s="9" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="55" spans="1:15" customHeight="1" ht="15.75">
       <c r="B55" s="9" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="57" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B57" s="79" t="s">
+      <c r="B57" s="85" t="s">
         <v>50</v>
       </c>
-      <c r="C57" s="80"/>
-[...1 lines deleted...]
-      <c r="E57" s="80"/>
+      <c r="C57" s="86"/>
+      <c r="D57" s="86"/>
+      <c r="E57" s="86"/>
     </row>
     <row r="58" spans="1:15" customHeight="1" ht="30">
-      <c r="B58" s="54" t="s">
+      <c r="B58" s="55" t="s">
         <v>51</v>
       </c>
-      <c r="C58" s="81" t="s">
+      <c r="C58" s="87" t="s">
         <v>52</v>
       </c>
-      <c r="D58" s="81" t="s">
+      <c r="D58" s="87" t="s">
         <v>53</v>
       </c>
-      <c r="E58" s="81" t="s">
+      <c r="E58" s="87" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="59" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B59" s="54" t="s">
+      <c r="B59" s="55" t="s">
         <v>55</v>
       </c>
-      <c r="C59" s="82"/>
-[...1 lines deleted...]
-      <c r="E59" s="82"/>
+      <c r="C59" s="88"/>
+      <c r="D59" s="88"/>
+      <c r="E59" s="88"/>
     </row>
     <row r="60" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B60" s="54" t="s">
+      <c r="B60" s="55" t="s">
         <v>56</v>
       </c>
-      <c r="C60" s="55"/>
-[...1 lines deleted...]
-      <c r="E60" s="56"/>
+      <c r="C60" s="56"/>
+      <c r="D60" s="57"/>
+      <c r="E60" s="57"/>
     </row>
     <row r="61" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B61" s="54" t="s">
+      <c r="B61" s="55" t="s">
         <v>57</v>
       </c>
-      <c r="C61" s="56"/>
-[...1 lines deleted...]
-      <c r="E61" s="56"/>
+      <c r="C61" s="57"/>
+      <c r="D61" s="58"/>
+      <c r="E61" s="57"/>
     </row>
     <row r="62" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B62" s="54" t="s">
+      <c r="B62" s="55" t="s">
         <v>58</v>
       </c>
-      <c r="C62" s="58" t="s">
+      <c r="C62" s="59" t="s">
         <v>59</v>
       </c>
-      <c r="D62" s="71"/>
-      <c r="E62" s="56"/>
+      <c r="D62" s="73"/>
+      <c r="E62" s="57"/>
     </row>
     <row r="63" spans="1:15" customHeight="1" ht="15.75">
       <c r="B63" s="11" t="s">
         <v>60</v>
       </c>
-      <c r="C63" s="59"/>
-[...1 lines deleted...]
-      <c r="E63" s="56"/>
+      <c r="C63" s="60"/>
+      <c r="D63" s="57"/>
+      <c r="E63" s="57"/>
     </row>
     <row r="64" spans="1:15" customHeight="1" ht="15.75"/>
     <row r="65" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B65" s="60"/>
-      <c r="C65" s="61" t="s">
+      <c r="B65" s="61"/>
+      <c r="C65" s="62" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="66" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B66" s="62" t="s">
+      <c r="B66" s="63" t="s">
         <v>62</v>
       </c>
-      <c r="C66" s="72" t="s">
+      <c r="C66" s="74" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="67" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B67" s="62" t="s">
+      <c r="B67" s="63" t="s">
         <v>64</v>
       </c>
-      <c r="C67" s="63" t="s">
+      <c r="C67" s="64" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="68" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B68" s="62" t="s">
+      <c r="B68" s="63" t="s">
         <v>66</v>
       </c>
-      <c r="C68" s="64">
-        <v>7.12</v>
+      <c r="C68" s="65">
+        <v>7.48</v>
       </c>
       <c r="J68" s="3"/>
     </row>
     <row r="69" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B69" s="62" t="s">
+      <c r="B69" s="63" t="s">
         <v>67</v>
       </c>
-      <c r="C69" s="64" t="s">
+      <c r="C69" s="65" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="70" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B70" s="62" t="s">
+      <c r="B70" s="63" t="s">
         <v>69</v>
       </c>
-      <c r="C70" s="64" t="s">
+      <c r="C70" s="65" t="s">
         <v>70</v>
       </c>
       <c r="J70" s="3"/>
     </row>
     <row r="71" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B71" s="62" t="s">
+      <c r="B71" s="63" t="s">
         <v>71</v>
       </c>
-      <c r="C71" s="64" t="s">
+      <c r="C71" s="65" t="s">
         <v>72</v>
       </c>
       <c r="J71" s="3"/>
     </row>
     <row r="72" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B72" s="73" t="s">
+      <c r="B72" s="79" t="s">
         <v>73</v>
       </c>
-      <c r="C72" s="74"/>
+      <c r="C72" s="80"/>
       <c r="J72" s="3"/>
     </row>
     <row r="73" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B73" s="73" t="s">
+      <c r="B73" s="79" t="s">
         <v>74</v>
       </c>
-      <c r="C73" s="74"/>
+      <c r="C73" s="80"/>
       <c r="J73" s="3"/>
     </row>
     <row r="74" spans="1:15" customHeight="1" ht="15.75">
       <c r="J74" s="5"/>
       <c r="K74" s="5"/>
       <c r="L74" s="6"/>
       <c r="M74" s="6"/>
       <c r="N74" s="5"/>
     </row>
     <row r="77" spans="1:15" customHeight="1" ht="15.75">
       <c r="J77" s="7"/>
       <c r="K77" s="7"/>
       <c r="L77" s="7"/>
       <c r="M77" s="7"/>
       <c r="N77" s="7"/>
     </row>
     <row r="78" spans="1:15" customHeight="1" ht="15.75">
       <c r="J78" s="7"/>
       <c r="K78" s="7"/>
       <c r="L78" s="7"/>
       <c r="M78" s="7"/>
       <c r="N78" s="7"/>
     </row>
     <row r="79" spans="1:15" customHeight="1" ht="15.75">
       <c r="J79" s="7"/>