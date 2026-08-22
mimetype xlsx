--- v0 (2026-07-24)
+++ v1 (2026-08-22)
@@ -11,210 +11,210 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="LDGETF" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LDGETF'!$J$68:$N$83</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="1">'LDGSEC'!$J$68:$N$84</definedName>
-    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="2">'LDINPF'!$J$68:$N$84</definedName>
+    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="2">'LDINPF'!$J$16:$N$32</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="3">'LDMIPF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="4">'LDMNMF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="5">'LDONTF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="6">'LDSAPF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="7">'LDSTDF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="8">'LDUSTF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="9">'LLIQDF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL">'LDBOND'!$J$68:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LDGETF'!$J$73:$N$83</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="1">'LDGSEC'!$J$74:$N$84</definedName>
-    <definedName name="JPM_Footer_disp" localSheetId="2">'LDINPF'!$J$74:$N$84</definedName>
+    <definedName name="JPM_Footer_disp" localSheetId="2">'LDINPF'!$J$22:$N$32</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="3">'LDMIPF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="4">'LDMNMF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="5">'LDONTF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="6">'LDSAPF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="7">'LDSTDF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="8">'LDUSTF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="9">'LLIQDF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp">'LDBOND'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LDGETF'!$J$68:$N$85</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="1">'LDGSEC'!$J$68:$N$86</definedName>
-    <definedName name="JPM_Footer_disp12" localSheetId="2">'LDINPF'!$J$68:$N$86</definedName>
+    <definedName name="JPM_Footer_disp12" localSheetId="2">'LDINPF'!$J$16:$N$34</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="3">'LDMIPF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="4">'LDMNMF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="5">'LDONTF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="6">'LDSAPF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="7">'LDSTDF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="8">'LDUSTF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="9">'LLIQDF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12">'LDBOND'!$J$68:$N$86</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
     <t>LIC MF NIFTY 8-13 YR G-SEC ETF</t>
   </si>
   <si>
     <t>NSE Symbol:LICNETFGSC</t>
   </si>
   <si>
     <t>Index</t>
   </si>
   <si>
-    <t>Fortnightly Portfolio Statement as on July 15,2026</t>
+    <t>Fortnightly Portfolio Statement as on August 15,2026</t>
   </si>
   <si>
     <t>Name of the Instrument</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>Industry / Rating</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Market/Fair Value (Rounded, Rs. In Lacs)</t>
   </si>
   <si>
     <t>Rounded, % to Net Assets</t>
   </si>
   <si>
     <t>Yield</t>
   </si>
   <si>
     <t>Debt Instruments</t>
   </si>
   <si>
     <t>(a)Listed / Awaiting listing on stock Exchanges</t>
   </si>
   <si>
+    <t>6.94% Government of India</t>
+  </si>
+  <si>
+    <t>IN0020260025</t>
+  </si>
+  <si>
+    <t>SOVEREIGN</t>
+  </si>
+  <si>
     <t>6.48% Government of India</t>
   </si>
   <si>
     <t>IN0020250091</t>
   </si>
   <si>
-    <t>SOVEREIGN</t>
-[...7 lines deleted...]
-  <si>
     <t>6.33% Government of India</t>
   </si>
   <si>
     <t>IN0020250026</t>
   </si>
   <si>
     <t>Sub Total</t>
   </si>
   <si>
     <t>(b)Privately Placed/Unlisted</t>
   </si>
   <si>
     <t>NIL</t>
   </si>
   <si>
     <t>(c)Securitised Debt Instruments</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>Treps / Reverse Repo</t>
   </si>
   <si>
     <t>Treps</t>
   </si>
   <si>
     <t>Net Receivables / (Payables)</t>
   </si>
   <si>
     <t>GRAND TOTAL</t>
   </si>
   <si>
     <t>$ Less Than 0.01% of Net Asset Value</t>
   </si>
   <si>
     <t>i) Securities in default beyond its maturity date: Nil</t>
   </si>
   <si>
-    <t>ii) Total value and percentage of illiquid equity shares as on July 15, 2026: Nil</t>
+    <t>ii) Total value and percentage of illiquid equity shares as on August 15, 2026: Nil</t>
   </si>
   <si>
     <t>iii)</t>
   </si>
   <si>
     <t>NAV</t>
   </si>
   <si>
     <t>Regular Plan - Growth Option</t>
   </si>
   <si>
-    <t>iv) Dividend declared during the month July 15, 2026 under the IDCW Option of the Scheme is Nil.</t>
-[...14 lines deleted...]
-    <t>ix) Funds parked in short term deposit as on July 15, 2026: Nil</t>
+    <t>iv) Dividend declared during the month August 15, 2026 under the IDCW Option of the Scheme is Nil.</t>
+  </si>
+  <si>
+    <t>v) No bonus declared during the period ended August 15, 2026.</t>
+  </si>
+  <si>
+    <t>vi) Total outstanding exposure in derivative instruments as on August 15, 2026 is Nil.</t>
+  </si>
+  <si>
+    <t>vii) Total market value of investments in Foreign Securities/ American Depositary Receipts/ Global Depositary Receipts/ Overseas ETFs as at August 15, 2026 is Nil.</t>
+  </si>
+  <si>
+    <t>viii) Average maturity period: 9.03 Years</t>
+  </si>
+  <si>
+    <t>ix) Funds parked in short term deposit as on August 15, 2026: Nil</t>
   </si>
   <si>
     <t>x) The details of repo transactions of the scheme in corporate debt securities: Nil</t>
   </si>
   <si>
     <t>The product is suitable for investors who are seeking*</t>
   </si>
   <si>
     <t>Scheme Riskometer#</t>
   </si>
   <si>
     <t>Benchmark Riskometer (as 
 applicable) #</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">•</t>
     </r>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
@@ -262,87 +262,87 @@
   <si>
     <t>Relatively Low (Class A)</t>
   </si>
   <si>
     <t xml:space="preserve">Moderate (Class B) </t>
   </si>
   <si>
     <t xml:space="preserve">Relatively High (Class C) </t>
   </si>
   <si>
     <t>Interest Rate Risk</t>
   </si>
   <si>
     <t>Relatively Low (Class I)</t>
   </si>
   <si>
     <t>Moderate (Class II)</t>
   </si>
   <si>
     <t>Relatively High (Class III)</t>
   </si>
   <si>
     <t>A-III*</t>
   </si>
   <si>
-    <t>*A-III - A Relatively High interest rate risk and Relatively Low Credit Risk</t>
+    <t>*A-III - A Relatively High interest rate risk and Relatively Low Credit Risk.</t>
   </si>
   <si>
     <t>Portfolio Information</t>
   </si>
   <si>
     <t>Scheme Name :</t>
   </si>
   <si>
     <t>LIC MF Nifty 8-13 yr G-Sec ETF</t>
   </si>
   <si>
     <t>Description (if any)</t>
   </si>
   <si>
     <t>Other  ETFs</t>
   </si>
   <si>
     <t>Annualised Portfolio YTM* :</t>
   </si>
   <si>
     <t>Macaulay Duration</t>
   </si>
   <si>
-    <t>6.97 Years</t>
+    <t>6.94 Years</t>
   </si>
   <si>
     <t>Residual Maturity</t>
   </si>
   <si>
-    <t>9.02 Years</t>
+    <t>9.03 Years</t>
   </si>
   <si>
     <t xml:space="preserve">As on (Date) </t>
   </si>
   <si>
-    <t>15 July 2026</t>
+    <t>15 August 2026</t>
   </si>
   <si>
     <t>* in case of semi annual YTM, it will be annualised</t>
   </si>
   <si>
     <t>As the Regular and Direct plans have a common portfolio, the Portfolio yield given above is at the Scheme level</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="#,##0.000"/>
     <numFmt numFmtId="165" formatCode="#,##0.00_);\(##,##0\)"/>
     <numFmt numFmtId="166" formatCode="#,##0.00_);\(##,##0.00\)"/>
     <numFmt numFmtId="167" formatCode="0.00%_);\(0.00%\)"/>
     <numFmt numFmtId="168" formatCode="[$-1009]mmmm\ d\,\ yyyy;@"/>
     <numFmt numFmtId="169" formatCode="#,##0.0000"/>
   </numFmts>
   <fonts count="10">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
@@ -641,51 +641,51 @@
       </left>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="84">
+  <cellXfs count="86">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
@@ -795,118 +795,124 @@
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="9" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="10" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="11" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="12" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" quotePrefix="1" numFmtId="168" fillId="2" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="169" fillId="2" borderId="1" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="11" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="13" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" readingOrder="1"/>
+    </xf>
+    <xf xfId="0" fontId="6" numFmtId="0" fillId="3" borderId="14" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" readingOrder="1"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="14" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3" readingOrder="1"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="15" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false" readingOrder="1"/>
+    </xf>
+    <xf xfId="0" fontId="4" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false" readingOrder="1"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="7" numFmtId="0" fillId="2" borderId="13" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="8" numFmtId="0" fillId="2" borderId="16" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="8" numFmtId="0" fillId="2" borderId="17" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="9" numFmtId="0" fillId="2" borderId="18" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="7" numFmtId="4" fillId="2" borderId="18" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="9" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="11" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...46 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="19" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3" readingOrder="1"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="20" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="17" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="7" numFmtId="0" fillId="2" borderId="18" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="4" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="9" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="8" numFmtId="0" fillId="2" borderId="21" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="8" numFmtId="0" fillId="2" borderId="16" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="20" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false" indent="3" readingOrder="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="17" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false" indent="3" readingOrder="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="20" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3" readingOrder="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="17" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3" readingOrder="1"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="5" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
@@ -1272,64 +1278,64 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O85"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
+    <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="true" defaultRowHeight="15.75" defaultColWidth="9.140625" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.5703125" customWidth="true" style="1"/>
     <col min="2" max="2" width="65.5703125" customWidth="true" style="8"/>
     <col min="3" max="3" width="45.5703125" customWidth="true" style="8"/>
     <col min="4" max="4" width="45.5703125" customWidth="true" style="8"/>
     <col min="5" max="5" width="45.5703125" customWidth="true" style="1"/>
     <col min="6" max="6" width="16.42578125" customWidth="true" style="1"/>
     <col min="7" max="7" width="15.28515625" customWidth="true" style="7"/>
-    <col min="8" max="8" width="5.42578125" customWidth="true" style="9"/>
+    <col min="8" max="8" width="6" customWidth="true" style="9"/>
     <col min="9" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="10.7109375" customWidth="true" style="1"/>
     <col min="11" max="11" width="10.42578125" customWidth="true" style="1"/>
     <col min="12" max="12" width="14.42578125" customWidth="true" style="1"/>
     <col min="13" max="13" width="15.28515625" customWidth="true" style="1"/>
     <col min="14" max="14" width="12.5703125" customWidth="true" style="1"/>
     <col min="15" max="15" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" customHeight="1" ht="15.75">
       <c r="B1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="4"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="10" t="s">
         <v>2</v>
       </c>
       <c r="H1" s="2"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="15.75">
@@ -1393,120 +1399,120 @@
       <c r="G6" s="27"/>
       <c r="H6" s="28"/>
     </row>
     <row r="7" spans="1:15" customHeight="1" ht="15.75">
       <c r="B7" s="23" t="s">
         <v>12</v>
       </c>
       <c r="C7" s="24"/>
       <c r="D7" s="24"/>
       <c r="E7" s="25"/>
       <c r="F7" s="26"/>
       <c r="G7" s="27"/>
       <c r="H7" s="28"/>
     </row>
     <row r="8" spans="1:15" customHeight="1" ht="15.75">
       <c r="B8" s="24" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="24" t="s">
         <v>14</v>
       </c>
       <c r="D8" s="24" t="s">
         <v>15</v>
       </c>
       <c r="E8" s="25">
-        <v>113050000</v>
+        <v>90247500</v>
       </c>
       <c r="F8" s="26">
-        <v>112797.22</v>
+        <v>93042.64</v>
       </c>
       <c r="G8" s="27">
-        <v>0.587</v>
+        <v>0.4805</v>
       </c>
       <c r="H8" s="28">
-        <v>0.068915</v>
+        <v>0.068726</v>
       </c>
     </row>
     <row r="9" spans="1:15" customHeight="1" ht="15.75">
       <c r="B9" s="24" t="s">
         <v>16</v>
       </c>
       <c r="C9" s="24" t="s">
         <v>17</v>
       </c>
       <c r="D9" s="24" t="s">
         <v>15</v>
       </c>
       <c r="E9" s="25">
-        <v>45100000</v>
+        <v>66550000</v>
       </c>
       <c r="F9" s="26">
-        <v>46187.48</v>
+        <v>66954.89</v>
       </c>
       <c r="G9" s="27">
-        <v>0.2404</v>
+        <v>0.3458</v>
       </c>
       <c r="H9" s="28">
-        <v>0.068894</v>
+        <v>0.068486</v>
       </c>
     </row>
     <row r="10" spans="1:15" customHeight="1" ht="15.75">
       <c r="B10" s="24" t="s">
         <v>18</v>
       </c>
       <c r="C10" s="24" t="s">
         <v>19</v>
       </c>
       <c r="D10" s="24" t="s">
         <v>15</v>
       </c>
       <c r="E10" s="25">
         <v>33500000</v>
       </c>
       <c r="F10" s="26">
-        <v>33005.38</v>
+        <v>33282.42</v>
       </c>
       <c r="G10" s="27">
-        <v>0.1718</v>
+        <v>0.1719</v>
       </c>
       <c r="H10" s="28">
-        <v>0.068573</v>
+        <v>0.06812</v>
       </c>
     </row>
     <row r="11" spans="1:15" customHeight="1" ht="15.75">
       <c r="B11" s="23" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="23"/>
       <c r="D11" s="23"/>
       <c r="E11" s="29"/>
       <c r="F11" s="30">
-        <v>191990.08</v>
+        <v>193279.95</v>
       </c>
       <c r="G11" s="31">
-        <v>0.9992</v>
+        <v>0.9982</v>
       </c>
       <c r="H11" s="32"/>
     </row>
     <row r="12" spans="1:15" customHeight="1" ht="15.75">
       <c r="B12" s="24"/>
       <c r="C12" s="24"/>
       <c r="D12" s="24"/>
       <c r="E12" s="25"/>
       <c r="F12" s="26"/>
       <c r="G12" s="27"/>
       <c r="H12" s="28"/>
     </row>
     <row r="13" spans="1:15" customHeight="1" ht="15.75">
       <c r="B13" s="23" t="s">
         <v>21</v>
       </c>
       <c r="C13" s="24"/>
       <c r="D13" s="24"/>
       <c r="E13" s="25"/>
       <c r="F13" s="26"/>
       <c r="G13" s="27"/>
       <c r="H13" s="28"/>
     </row>
     <row r="14" spans="1:15" customHeight="1" ht="15.75">
       <c r="B14" s="23" t="s">
@@ -1553,539 +1559,543 @@
       <c r="F17" s="33" t="s">
         <v>22</v>
       </c>
       <c r="G17" s="34" t="s">
         <v>22</v>
       </c>
       <c r="H17" s="28"/>
     </row>
     <row r="18" spans="1:15" customHeight="1" ht="15.75">
       <c r="B18" s="24"/>
       <c r="C18" s="24"/>
       <c r="D18" s="24"/>
       <c r="E18" s="25"/>
       <c r="F18" s="26"/>
       <c r="G18" s="27"/>
       <c r="H18" s="28"/>
     </row>
     <row r="19" spans="1:15" customHeight="1" ht="15.75">
       <c r="B19" s="35" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="35"/>
       <c r="D19" s="35"/>
       <c r="E19" s="36"/>
       <c r="F19" s="30">
-        <v>191990.08</v>
+        <v>193279.95</v>
       </c>
       <c r="G19" s="31">
-        <v>0.9992</v>
+        <v>0.9982</v>
       </c>
       <c r="H19" s="32"/>
     </row>
     <row r="20" spans="1:15" customHeight="1" ht="15.75">
       <c r="B20" s="24"/>
       <c r="C20" s="24"/>
       <c r="D20" s="24"/>
       <c r="E20" s="25"/>
       <c r="F20" s="26"/>
       <c r="G20" s="27"/>
       <c r="H20" s="28"/>
     </row>
     <row r="21" spans="1:15" customHeight="1" ht="15.75">
       <c r="B21" s="24"/>
       <c r="C21" s="24"/>
       <c r="D21" s="24"/>
       <c r="E21" s="25"/>
       <c r="F21" s="26"/>
       <c r="G21" s="27"/>
       <c r="H21" s="28"/>
     </row>
     <row r="22" spans="1:15" customHeight="1" ht="15.75">
       <c r="B22" s="23" t="s">
         <v>25</v>
       </c>
       <c r="C22" s="24"/>
       <c r="D22" s="24"/>
       <c r="E22" s="25"/>
       <c r="F22" s="26"/>
       <c r="G22" s="27"/>
       <c r="H22" s="28"/>
     </row>
     <row r="23" spans="1:15" customHeight="1" ht="15.75">
       <c r="B23" s="24" t="s">
         <v>26</v>
       </c>
       <c r="C23" s="24"/>
       <c r="D23" s="24"/>
       <c r="E23" s="25"/>
       <c r="F23" s="26">
-        <v>157.17</v>
+        <v>343.84</v>
       </c>
       <c r="G23" s="27">
-        <v>0.0008</v>
+        <v>0.0018</v>
       </c>
       <c r="H23" s="28"/>
     </row>
     <row r="24" spans="1:15" customHeight="1" ht="15.75">
       <c r="B24" s="23" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="23"/>
       <c r="D24" s="23"/>
       <c r="E24" s="29"/>
       <c r="F24" s="30">
-        <v>157.17</v>
+        <v>343.84</v>
       </c>
       <c r="G24" s="31">
-        <v>0.0008</v>
+        <v>0.0018</v>
       </c>
       <c r="H24" s="32"/>
     </row>
     <row r="25" spans="1:15" customHeight="1" ht="15.75">
       <c r="B25" s="24"/>
       <c r="C25" s="24"/>
       <c r="D25" s="24"/>
       <c r="E25" s="25"/>
       <c r="F25" s="26"/>
       <c r="G25" s="27"/>
       <c r="H25" s="28"/>
     </row>
     <row r="26" spans="1:15" customHeight="1" ht="15.75">
       <c r="B26" s="35" t="s">
         <v>24</v>
       </c>
       <c r="C26" s="35"/>
       <c r="D26" s="35"/>
       <c r="E26" s="36"/>
       <c r="F26" s="30">
-        <v>157.17</v>
+        <v>343.84</v>
       </c>
       <c r="G26" s="31">
-        <v>0.0008</v>
+        <v>0.0018</v>
       </c>
       <c r="H26" s="32"/>
+      <c r="J26" s="74"/>
+      <c r="K26" s="74"/>
     </row>
     <row r="27" spans="1:15" customHeight="1" ht="15.75">
       <c r="B27" s="24" t="s">
         <v>27</v>
       </c>
       <c r="C27" s="24"/>
       <c r="D27" s="24"/>
       <c r="E27" s="25"/>
       <c r="F27" s="26">
-        <v>2.78</v>
+        <v>5.9</v>
       </c>
       <c r="G27" s="27">
         <v>0</v>
       </c>
       <c r="H27" s="28"/>
     </row>
     <row r="28" spans="1:15" customHeight="1" ht="15.75">
       <c r="B28" s="37" t="s">
         <v>28</v>
       </c>
       <c r="C28" s="37"/>
       <c r="D28" s="37"/>
       <c r="E28" s="38"/>
       <c r="F28" s="39">
-        <v>192150.03</v>
+        <v>193629.69</v>
       </c>
       <c r="G28" s="40">
         <v>1</v>
       </c>
       <c r="H28" s="41"/>
+      <c r="J28" s="74"/>
+      <c r="K28" s="75"/>
     </row>
     <row r="29" spans="1:15" customHeight="1" ht="15.75">
       <c r="B29" s="2"/>
     </row>
     <row r="30" spans="1:15" customHeight="1" ht="15.75">
       <c r="B30" s="12" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="33" spans="1:15" customHeight="1" ht="15.75">
       <c r="A33" s="7"/>
       <c r="B33" s="42" t="s">
         <v>30</v>
       </c>
-      <c r="C33" s="68"/>
-      <c r="D33" s="68"/>
+      <c r="C33" s="66"/>
+      <c r="D33" s="66"/>
       <c r="E33" s="43"/>
       <c r="F33" s="43"/>
       <c r="G33" s="43"/>
       <c r="H33" s="44"/>
     </row>
     <row r="34" spans="1:15" customHeight="1" ht="15.75">
       <c r="A34" s="7"/>
       <c r="B34" s="45" t="s">
         <v>31</v>
       </c>
-      <c r="C34" s="51"/>
-      <c r="D34" s="51"/>
+      <c r="C34" s="67"/>
+      <c r="D34" s="67"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
       <c r="H34" s="46"/>
     </row>
     <row r="35" spans="1:15" customHeight="1" ht="15.75">
       <c r="A35" s="7"/>
       <c r="B35" s="45" t="s">
         <v>32</v>
       </c>
-      <c r="C35" s="51"/>
-      <c r="D35" s="51"/>
+      <c r="C35" s="67"/>
+      <c r="D35" s="67"/>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="46"/>
     </row>
     <row r="36" spans="1:15" customHeight="1" ht="15.75">
       <c r="A36" s="7"/>
-      <c r="B36" s="52"/>
+      <c r="B36" s="68"/>
       <c r="C36" s="47">
-        <v>46218</v>
+        <v>46248</v>
       </c>
       <c r="D36" s="47">
-        <v>46203</v>
+        <v>46234</v>
       </c>
       <c r="E36" s="7"/>
       <c r="F36" s="7"/>
       <c r="G36" s="7"/>
       <c r="H36" s="46"/>
     </row>
     <row r="37" spans="1:15" customHeight="1" ht="15.75">
       <c r="A37" s="7"/>
-      <c r="B37" s="52" t="s">
+      <c r="B37" s="68" t="s">
         <v>33</v>
       </c>
       <c r="C37" s="48"/>
       <c r="D37" s="48"/>
       <c r="E37" s="7"/>
       <c r="F37" s="7"/>
       <c r="G37" s="7"/>
       <c r="H37" s="46"/>
     </row>
     <row r="38" spans="1:15" customHeight="1" ht="15.75">
       <c r="A38" s="49"/>
-      <c r="B38" s="52" t="s">
+      <c r="B38" s="68" t="s">
         <v>34</v>
       </c>
       <c r="C38" s="50">
-        <v>29.4359</v>
+        <v>29.6527</v>
       </c>
       <c r="D38" s="50">
-        <v>29.4155</v>
+        <v>29.4279</v>
       </c>
       <c r="E38" s="7"/>
       <c r="F38" s="7"/>
       <c r="G38" s="7"/>
       <c r="H38" s="46"/>
     </row>
     <row r="39" spans="1:15" customHeight="1" ht="15.75">
       <c r="A39" s="7"/>
       <c r="B39" s="45" t="s">
         <v>35</v>
       </c>
-      <c r="C39" s="51"/>
-      <c r="D39" s="51"/>
+      <c r="C39" s="67"/>
+      <c r="D39" s="67"/>
       <c r="E39" s="7"/>
       <c r="F39" s="7"/>
       <c r="G39" s="7"/>
       <c r="H39" s="46"/>
     </row>
     <row r="40" spans="1:15" customHeight="1" ht="15.75">
       <c r="A40" s="7"/>
       <c r="B40" s="45" t="s">
         <v>36</v>
       </c>
-      <c r="C40" s="51"/>
-      <c r="D40" s="51"/>
+      <c r="C40" s="67"/>
+      <c r="D40" s="67"/>
       <c r="E40" s="7"/>
       <c r="F40" s="7"/>
       <c r="G40" s="7"/>
       <c r="H40" s="46"/>
     </row>
     <row r="41" spans="1:15" customHeight="1" ht="15.75">
       <c r="A41" s="7"/>
       <c r="B41" s="45" t="s">
         <v>37</v>
       </c>
-      <c r="C41" s="51"/>
-      <c r="D41" s="51"/>
+      <c r="C41" s="67"/>
+      <c r="D41" s="67"/>
       <c r="E41" s="7"/>
       <c r="F41" s="7"/>
       <c r="G41" s="7"/>
       <c r="H41" s="46"/>
     </row>
     <row r="42" spans="1:15" customHeight="1" ht="15.75">
       <c r="A42" s="7"/>
-      <c r="B42" s="53" t="s">
+      <c r="B42" s="51" t="s">
         <v>38</v>
       </c>
-      <c r="C42" s="51"/>
-      <c r="D42" s="51"/>
+      <c r="C42" s="67"/>
+      <c r="D42" s="67"/>
       <c r="E42" s="7"/>
       <c r="F42" s="7"/>
       <c r="G42" s="7"/>
       <c r="H42" s="46"/>
     </row>
     <row r="43" spans="1:15" customHeight="1" ht="15.75">
       <c r="A43" s="7"/>
       <c r="B43" s="45" t="s">
         <v>39</v>
       </c>
       <c r="C43" s="7"/>
       <c r="D43" s="7"/>
       <c r="E43" s="7"/>
       <c r="F43" s="7"/>
       <c r="G43" s="7"/>
       <c r="H43" s="46"/>
     </row>
     <row r="44" spans="1:15" customHeight="1" ht="15.75">
       <c r="A44" s="7"/>
       <c r="B44" s="45" t="s">
         <v>40</v>
       </c>
-      <c r="C44" s="51"/>
-      <c r="D44" s="51"/>
+      <c r="C44" s="67"/>
+      <c r="D44" s="67"/>
       <c r="E44" s="7"/>
       <c r="F44" s="7"/>
       <c r="G44" s="7"/>
       <c r="H44" s="46"/>
     </row>
     <row r="45" spans="1:15" customHeight="1" ht="15.75">
       <c r="A45" s="7"/>
       <c r="B45" s="45" t="s">
         <v>41</v>
       </c>
-      <c r="C45" s="51"/>
-      <c r="D45" s="51"/>
+      <c r="C45" s="67"/>
+      <c r="D45" s="67"/>
       <c r="E45" s="7"/>
       <c r="F45" s="7"/>
       <c r="G45" s="7"/>
       <c r="H45" s="46"/>
     </row>
     <row r="47" spans="1:15" customHeight="1" ht="15.75"/>
     <row r="48" spans="1:15" customHeight="1" ht="39.75">
-      <c r="B48" s="54" t="s">
+      <c r="B48" s="52" t="s">
         <v>42</v>
       </c>
-      <c r="C48" s="55" t="s">
+      <c r="C48" s="53" t="s">
         <v>43</v>
       </c>
-      <c r="D48" s="55" t="s">
+      <c r="D48" s="53" t="s">
         <v>44</v>
       </c>
       <c r="E48" s="2"/>
     </row>
     <row r="49" spans="1:15" customHeight="1" ht="39.75">
       <c r="B49" s="69" t="s">
         <v>45</v>
       </c>
       <c r="C49" s="70"/>
-      <c r="D49" s="56" t="s">
+      <c r="D49" s="54" t="s">
         <v>46</v>
       </c>
       <c r="E49" s="2"/>
     </row>
     <row r="50" spans="1:15" customHeight="1" ht="39.75">
-      <c r="B50" s="76" t="s">
+      <c r="B50" s="78" t="s">
         <v>47</v>
       </c>
       <c r="C50" s="70"/>
-      <c r="D50" s="78"/>
+      <c r="D50" s="80"/>
       <c r="E50" s="2"/>
     </row>
     <row r="51" spans="1:15" customHeight="1" ht="39.75">
-      <c r="B51" s="76"/>
+      <c r="B51" s="78"/>
       <c r="C51" s="70"/>
-      <c r="D51" s="78"/>
+      <c r="D51" s="80"/>
       <c r="E51" s="2"/>
     </row>
     <row r="52" spans="1:15" customHeight="1" ht="39.75">
-      <c r="B52" s="76"/>
+      <c r="B52" s="78"/>
       <c r="C52" s="70"/>
-      <c r="D52" s="78"/>
+      <c r="D52" s="80"/>
       <c r="E52" s="2"/>
     </row>
     <row r="53" spans="1:15" customHeight="1" ht="39.75">
-      <c r="B53" s="77"/>
+      <c r="B53" s="79"/>
       <c r="C53" s="71"/>
-      <c r="D53" s="79"/>
+      <c r="D53" s="81"/>
       <c r="E53" s="2"/>
     </row>
     <row r="54" spans="1:15" customHeight="1" ht="15.75">
       <c r="B54" s="9" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="55" spans="1:15" customHeight="1" ht="15.75">
       <c r="B55" s="9" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="56" spans="1:15" customHeight="1" ht="15.75">
       <c r="B56" s="9" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="58" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B58" s="80" t="s">
+      <c r="B58" s="82" t="s">
         <v>51</v>
       </c>
-      <c r="C58" s="81"/>
-[...1 lines deleted...]
-      <c r="E58" s="81"/>
+      <c r="C58" s="83"/>
+      <c r="D58" s="83"/>
+      <c r="E58" s="83"/>
     </row>
     <row r="59" spans="1:15" customHeight="1" ht="30">
-      <c r="B59" s="57" t="s">
+      <c r="B59" s="55" t="s">
         <v>52</v>
       </c>
-      <c r="C59" s="82" t="s">
+      <c r="C59" s="84" t="s">
         <v>53</v>
       </c>
-      <c r="D59" s="82" t="s">
+      <c r="D59" s="84" t="s">
         <v>54</v>
       </c>
-      <c r="E59" s="82" t="s">
+      <c r="E59" s="84" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="60" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B60" s="57" t="s">
+      <c r="B60" s="55" t="s">
         <v>56</v>
       </c>
-      <c r="C60" s="83"/>
-[...1 lines deleted...]
-      <c r="E60" s="83"/>
+      <c r="C60" s="85"/>
+      <c r="D60" s="85"/>
+      <c r="E60" s="85"/>
     </row>
     <row r="61" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B61" s="57" t="s">
+      <c r="B61" s="55" t="s">
         <v>57</v>
       </c>
-      <c r="C61" s="58"/>
-[...1 lines deleted...]
-      <c r="E61" s="59"/>
+      <c r="C61" s="56"/>
+      <c r="D61" s="57"/>
+      <c r="E61" s="57"/>
     </row>
     <row r="62" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B62" s="57" t="s">
+      <c r="B62" s="55" t="s">
         <v>58</v>
       </c>
-      <c r="C62" s="59"/>
-[...1 lines deleted...]
-      <c r="E62" s="59"/>
+      <c r="C62" s="57"/>
+      <c r="D62" s="58"/>
+      <c r="E62" s="57"/>
     </row>
     <row r="63" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B63" s="57" t="s">
+      <c r="B63" s="55" t="s">
         <v>59</v>
       </c>
-      <c r="C63" s="61" t="s">
+      <c r="C63" s="59" t="s">
         <v>60</v>
       </c>
       <c r="D63" s="72"/>
-      <c r="E63" s="59"/>
+      <c r="E63" s="57"/>
     </row>
     <row r="64" spans="1:15" customHeight="1" ht="15.75">
       <c r="B64" s="11" t="s">
         <v>61</v>
       </c>
-      <c r="C64" s="62"/>
-[...1 lines deleted...]
-      <c r="E64" s="59"/>
+      <c r="C64" s="60"/>
+      <c r="D64" s="57"/>
+      <c r="E64" s="57"/>
     </row>
     <row r="65" spans="1:15" customHeight="1" ht="15.75"/>
     <row r="66" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B66" s="63"/>
-      <c r="C66" s="64" t="s">
+      <c r="B66" s="61"/>
+      <c r="C66" s="62" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="67" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B67" s="65" t="s">
+      <c r="B67" s="63" t="s">
         <v>63</v>
       </c>
       <c r="C67" s="73" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="68" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B68" s="65" t="s">
+      <c r="B68" s="63" t="s">
         <v>65</v>
       </c>
-      <c r="C68" s="66" t="s">
+      <c r="C68" s="64" t="s">
         <v>66</v>
       </c>
       <c r="J68" s="3"/>
     </row>
     <row r="69" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B69" s="65" t="s">
+      <c r="B69" s="63" t="s">
         <v>67</v>
       </c>
-      <c r="C69" s="67">
-        <v>6.86</v>
+      <c r="C69" s="65">
+        <v>6.81</v>
       </c>
     </row>
     <row r="70" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B70" s="65" t="s">
+      <c r="B70" s="63" t="s">
         <v>68</v>
       </c>
-      <c r="C70" s="67" t="s">
+      <c r="C70" s="65" t="s">
         <v>69</v>
       </c>
       <c r="J70" s="3"/>
     </row>
     <row r="71" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B71" s="65" t="s">
+      <c r="B71" s="63" t="s">
         <v>70</v>
       </c>
-      <c r="C71" s="67" t="s">
+      <c r="C71" s="65" t="s">
         <v>71</v>
       </c>
       <c r="J71" s="3"/>
     </row>
     <row r="72" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B72" s="65" t="s">
+      <c r="B72" s="63" t="s">
         <v>72</v>
       </c>
-      <c r="C72" s="67" t="s">
+      <c r="C72" s="65" t="s">
         <v>73</v>
       </c>
       <c r="J72" s="3"/>
     </row>
     <row r="73" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B73" s="74" t="s">
+      <c r="B73" s="76" t="s">
         <v>74</v>
       </c>
-      <c r="C73" s="75"/>
+      <c r="C73" s="77"/>
       <c r="J73" s="3"/>
     </row>
     <row r="74" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B74" s="74" t="s">
+      <c r="B74" s="76" t="s">
         <v>75</v>
       </c>
-      <c r="C74" s="75"/>
+      <c r="C74" s="77"/>
       <c r="J74" s="5"/>
       <c r="K74" s="5"/>
       <c r="L74" s="6"/>
       <c r="M74" s="6"/>
       <c r="N74" s="5"/>
     </row>
     <row r="77" spans="1:15" customHeight="1" ht="15.75">
       <c r="J77" s="7"/>
       <c r="K77" s="7"/>
       <c r="L77" s="7"/>
       <c r="M77" s="7"/>
       <c r="N77" s="7"/>
     </row>
     <row r="78" spans="1:15" customHeight="1" ht="15.75">
       <c r="J78" s="7"/>
       <c r="K78" s="7"/>
       <c r="L78" s="7"/>
       <c r="M78" s="7"/>
       <c r="N78" s="7"/>
     </row>
     <row r="79" spans="1:15" customHeight="1" ht="15.75">
       <c r="J79" s="7"/>
       <c r="K79" s="7"/>
       <c r="L79" s="7"/>
       <c r="M79" s="7"/>