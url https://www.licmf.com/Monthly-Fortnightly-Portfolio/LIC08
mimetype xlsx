--- v0 (2026-09-24)
+++ v1 (2026-11-08)
@@ -111,629 +111,602 @@
     <definedName name="JPM_Footer_disp12" localSheetId="11">'LEGFOF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="12">'LEGOLD'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="13">'LEGROW'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="14">'LEINFA'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="15">'LEINNF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="16">'LEINSX'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="17">'LELTVF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="18">'LEMAAF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="19">'LEMETF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="20">'LEMFGF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="21">'LEMIDF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="22">'LEMUCF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="23">'LENI50'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="24">'LET100'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="25">'LETAXP'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="26">'LETECF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="27">'LETF50'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="28">'LETFSX'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="29">'LEULIS'!$J$68:$N$86</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="203">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="194">
   <si>
     <t>LIC MF AGGRESSIVE HYBRID FUND</t>
   </si>
   <si>
     <t>Index</t>
   </si>
   <si>
-    <t>Monthly Portfolio Statement as on August 31,2026</t>
+    <t>Monthly Portfolio Statement as on October 31,2026</t>
   </si>
   <si>
     <t>Name of the Instrument</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>Industry / Rating</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Market/Fair Value (Rounded, Rs. In Lacs)</t>
   </si>
   <si>
     <t>Rounded, % to Net Assets</t>
   </si>
   <si>
     <t>Yield</t>
   </si>
   <si>
     <t>Equity &amp; Equity related</t>
   </si>
   <si>
     <t>(a)Listed / Awaiting listing on Stock Exchanges</t>
   </si>
   <si>
+    <t>INDO-MIM Ltd.</t>
+  </si>
+  <si>
+    <t>INE084101034</t>
+  </si>
+  <si>
+    <t>Industrial Manufacturing</t>
+  </si>
+  <si>
+    <t>Sansera Engineering Ltd.</t>
+  </si>
+  <si>
+    <t>INE953O01021</t>
+  </si>
+  <si>
+    <t>Auto Components</t>
+  </si>
+  <si>
+    <t>FSN E-Commerce Ventures Ltd.</t>
+  </si>
+  <si>
+    <t>INE388Y01029</t>
+  </si>
+  <si>
+    <t>Retailing</t>
+  </si>
+  <si>
+    <t>Aurobindo Pharma Ltd.</t>
+  </si>
+  <si>
+    <t>INE406A01037</t>
+  </si>
+  <si>
+    <t>Pharmaceuticals &amp; Biotechnology</t>
+  </si>
+  <si>
+    <t>Eternal Ltd.</t>
+  </si>
+  <si>
+    <t>INE758T01015</t>
+  </si>
+  <si>
+    <t>TVS Motor Company Ltd.</t>
+  </si>
+  <si>
+    <t>INE494B01023</t>
+  </si>
+  <si>
+    <t>Automobiles</t>
+  </si>
+  <si>
+    <t>Solar Industries India Ltd.</t>
+  </si>
+  <si>
+    <t>INE343H01029</t>
+  </si>
+  <si>
+    <t>Chemicals &amp; Petrochemicals</t>
+  </si>
+  <si>
+    <t>Hitachi Energy India Ltd.</t>
+  </si>
+  <si>
+    <t>INE07Y701011</t>
+  </si>
+  <si>
+    <t>Electrical Equipment</t>
+  </si>
+  <si>
+    <t>Torrent Pharmaceuticals Ltd.</t>
+  </si>
+  <si>
+    <t>INE685A01028</t>
+  </si>
+  <si>
+    <t>Zydus Lifesciences Ltd.</t>
+  </si>
+  <si>
+    <t>INE010B01027</t>
+  </si>
+  <si>
+    <t>Multi Commodity Exchange Of India Ltd.</t>
+  </si>
+  <si>
+    <t>INE745G01043</t>
+  </si>
+  <si>
+    <t>Capital Markets</t>
+  </si>
+  <si>
+    <t>JK Cement Ltd.</t>
+  </si>
+  <si>
+    <t>INE823G01014</t>
+  </si>
+  <si>
+    <t>Cement &amp; Cement Products</t>
+  </si>
+  <si>
+    <t>Samvardhana Motherson International Ltd.</t>
+  </si>
+  <si>
+    <t>INE775A01035</t>
+  </si>
+  <si>
+    <t>Mphasis Ltd.</t>
+  </si>
+  <si>
+    <t>INE356A01018</t>
+  </si>
+  <si>
+    <t>IT - Software</t>
+  </si>
+  <si>
+    <t>Ujjivan Small Finance Bank Ltd.</t>
+  </si>
+  <si>
+    <t>INE551W01018</t>
+  </si>
+  <si>
+    <t>Banks</t>
+  </si>
+  <si>
+    <t>Thermax Ltd.</t>
+  </si>
+  <si>
+    <t>INE152A01029</t>
+  </si>
+  <si>
+    <t>Aster DM Quality Care Ltd.</t>
+  </si>
+  <si>
+    <t>INE914M01019</t>
+  </si>
+  <si>
+    <t>Healthcare Services</t>
+  </si>
+  <si>
     <t>ICICI Bank Ltd.</t>
   </si>
   <si>
     <t>INE090A01021</t>
   </si>
   <si>
-    <t>Banks</t>
-[...26 lines deleted...]
-    <t>Retailing</t>
+    <t>Garware Hi-Tech Films Ltd.</t>
+  </si>
+  <si>
+    <t>INE291A01017</t>
+  </si>
+  <si>
+    <t>Industrial Products</t>
+  </si>
+  <si>
+    <t>Bajaj Finance Ltd.</t>
+  </si>
+  <si>
+    <t>INE296A01032</t>
+  </si>
+  <si>
+    <t>Finance</t>
+  </si>
+  <si>
+    <t>Tech Mahindra Ltd.</t>
+  </si>
+  <si>
+    <t>INE669C01036</t>
+  </si>
+  <si>
+    <t>Radico Khaitan Ltd.</t>
+  </si>
+  <si>
+    <t>INE944F01028</t>
+  </si>
+  <si>
+    <t>Beverages</t>
+  </si>
+  <si>
+    <t>GE Vernova T&amp;D India Limited</t>
+  </si>
+  <si>
+    <t>INE200A01026</t>
+  </si>
+  <si>
+    <t>Cartrade Tech Ltd.</t>
+  </si>
+  <si>
+    <t>INE290S01011</t>
+  </si>
+  <si>
+    <t>Schneider Electric Infrastructure Ltd.</t>
+  </si>
+  <si>
+    <t>INE839M01018</t>
   </si>
   <si>
     <t>One 97 Communications Ltd.</t>
   </si>
   <si>
     <t>INE982J01020</t>
   </si>
   <si>
     <t>Financial Technology (Fintech)</t>
   </si>
   <si>
-    <t>Thermax Ltd.</t>
-[...16 lines deleted...]
-  <si>
     <t>Azad Engineering Ltd.</t>
   </si>
   <si>
     <t>INE02IJ01035</t>
   </si>
   <si>
+    <t>Fortis Healthcare Ltd.</t>
+  </si>
+  <si>
+    <t>INE061F01013</t>
+  </si>
+  <si>
+    <t>AU Small Finance Bank Ltd.</t>
+  </si>
+  <si>
+    <t>INE949L01017</t>
+  </si>
+  <si>
+    <t>Gujarat Fluorochemicals Ltd.</t>
+  </si>
+  <si>
+    <t>INE09N301011</t>
+  </si>
+  <si>
+    <t>Jindal Stainless Ltd.</t>
+  </si>
+  <si>
+    <t>INE220G01021</t>
+  </si>
+  <si>
+    <t>Ferrous Metals</t>
+  </si>
+  <si>
+    <t>Rategain Travel Technologies Ltd.</t>
+  </si>
+  <si>
+    <t>INE0CLI01024</t>
+  </si>
+  <si>
     <t>Shriram Finance Ltd.</t>
   </si>
   <si>
     <t>INE721A01047</t>
   </si>
   <si>
-    <t>Mahindra &amp; Mahindra Ltd.</t>
-[...167 lines deleted...]
-    <t>INE067A01029</t>
+    <t>Yatharth Hospital&amp;Trauma Care Serv Ltd.</t>
+  </si>
+  <si>
+    <t>INE0JO301016</t>
+  </si>
+  <si>
+    <t>SML Mahindra Ltd.</t>
+  </si>
+  <si>
+    <t>INE294B01019</t>
+  </si>
+  <si>
+    <t>Agricultural, Commercial &amp; Construction Vehicles</t>
   </si>
   <si>
     <t>Avalon Technologies Ltd.</t>
   </si>
   <si>
     <t>INE0LCL01028</t>
   </si>
   <si>
-    <t>SML Mahindra Ltd.</t>
-[...14 lines deleted...]
-    <t>Healthcare Services</t>
+    <t>Ajanta Pharma Ltd.</t>
+  </si>
+  <si>
+    <t>INE031B01049</t>
   </si>
   <si>
     <t>Apollo Hospitals Enterprise Ltd.</t>
   </si>
   <si>
     <t>INE437A01024</t>
   </si>
   <si>
-    <t>Fortis Healthcare Ltd.</t>
-[...4 lines deleted...]
-  <si>
     <t>Schaeffler India Ltd.</t>
   </si>
   <si>
     <t>INE513A01022</t>
   </si>
   <si>
-    <t>Sirca Paints India Ltd.</t>
-[...5 lines deleted...]
-    <t>Consumer Durables</t>
+    <t>Nippon Life India Asset Management Ltd.</t>
+  </si>
+  <si>
+    <t>INE298J01013</t>
   </si>
   <si>
     <t>Tenneco Clean Air India Ltd.</t>
   </si>
   <si>
     <t>INE19RI01016</t>
   </si>
   <si>
-    <t>PB Fintech Ltd.</t>
-[...14 lines deleted...]
-    <t>INE519A01011</t>
+    <t>Apar Industries Ltd.</t>
+  </si>
+  <si>
+    <t>INE372A01015</t>
   </si>
   <si>
     <t>Sub Total</t>
   </si>
   <si>
     <t>(b) Unlisted</t>
   </si>
   <si>
     <t>NIL</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>Debt Instruments</t>
   </si>
   <si>
     <t>(a)Listed / Awaiting listing on stock Exchanges</t>
   </si>
   <si>
-    <t>7.48% National Bk for Agriculture &amp; Rural Dev.</t>
+    <t>7.48% National Bk for Agriculture &amp; Rural Dev. **</t>
   </si>
   <si>
     <t>INE261F08EO7</t>
   </si>
   <si>
     <t>CRISIL AAA</t>
   </si>
   <si>
+    <t>7.47% Reliance Industries Ltd. **</t>
+  </si>
+  <si>
+    <t>INE002A08708</t>
+  </si>
+  <si>
+    <t>8.09% NLC India Ltd. **</t>
+  </si>
+  <si>
+    <t>INE589A07037</t>
+  </si>
+  <si>
+    <t>ICRA AAA</t>
+  </si>
+  <si>
+    <t>7.7% State Government of Karnataka</t>
+  </si>
+  <si>
+    <t>IN1920230068</t>
+  </si>
+  <si>
+    <t>SOVEREIGN</t>
+  </si>
+  <si>
+    <t>7.73% State Government of Karnataka</t>
+  </si>
+  <si>
+    <t>IN1920230084</t>
+  </si>
+  <si>
+    <t>7.74% State Government of Karnataka</t>
+  </si>
+  <si>
+    <t>IN1920230183</t>
+  </si>
+  <si>
+    <t>7.3% Government of India</t>
+  </si>
+  <si>
+    <t>IN0020230051</t>
+  </si>
+  <si>
+    <t>Government of India</t>
+  </si>
+  <si>
+    <t>IN000631C043</t>
+  </si>
+  <si>
     <t>7.34% Government of India</t>
   </si>
   <si>
     <t>IN0020240035</t>
   </si>
   <si>
-    <t>SOVEREIGN</t>
-[...34 lines deleted...]
-  <si>
     <t>8.15% State Government of Tamil Nadu</t>
   </si>
   <si>
     <t>IN3120180036</t>
   </si>
   <si>
-    <t>7.41% Government of India</t>
-[...2 lines deleted...]
-    <t>IN0020220102</t>
+    <t>7.9015% Aditya Birla Housing Finance Ltd. **</t>
+  </si>
+  <si>
+    <t>INE831R07565</t>
+  </si>
+  <si>
+    <t>6.88% State Government of Karnataka</t>
+  </si>
+  <si>
+    <t>IN1920210011</t>
+  </si>
+  <si>
+    <t>7.79% Bajaj Finance Ltd. **</t>
+  </si>
+  <si>
+    <t>INE296A07UC7</t>
   </si>
   <si>
     <t>7.43% Jamnagar Utilities &amp; Power Pvt. Ltd. **</t>
   </si>
   <si>
     <t>INE936D07190</t>
   </si>
   <si>
-    <t>7.33% Government of India</t>
-[...34 lines deleted...]
-  <si>
     <t>6.9% Government of India</t>
   </si>
   <si>
     <t>IN0020250018</t>
   </si>
   <si>
     <t>7.38% Government of India</t>
   </si>
   <si>
     <t>IN0020220037</t>
   </si>
   <si>
     <t>7.1% Government of India</t>
   </si>
   <si>
     <t>IN0020240019</t>
   </si>
   <si>
     <t>(b)Privately Placed/Unlisted</t>
   </si>
   <si>
     <t>(c)Securitised Debt Instruments</t>
   </si>
   <si>
     <t>Treps / Reverse Repo</t>
   </si>
   <si>
     <t>Treps</t>
   </si>
   <si>
     <t>Net Receivables / (Payables)</t>
   </si>
   <si>
     <t>GRAND TOTAL</t>
   </si>
   <si>
     <t>**  Non Traded Security</t>
   </si>
   <si>
     <t>i) Securities in default beyond its maturity date: Nil</t>
   </si>
   <si>
-    <t>ii) Total value and percentage of illiquid equity shares as on August 31, 2026: Nil</t>
+    <t>ii) Total value and percentage of illiquid equity shares as on October 31, 2026: Nil</t>
   </si>
   <si>
     <t>iii)</t>
   </si>
   <si>
     <t>NAV</t>
   </si>
   <si>
     <t>Regular Plan - Growth Option</t>
   </si>
   <si>
     <t>Regular Plan - IDCW Option</t>
   </si>
   <si>
     <t>Direct Plan - Growth Option</t>
   </si>
   <si>
     <t>Direct Plan - IDCW Option</t>
   </si>
   <si>
-    <t>iv) Dividend declared during the month August 31, 2026 under the IDCW Option of the Scheme is as follows:</t>
+    <t>iv) Dividend declared during the month October 31, 2026 under the IDCW Option of the Scheme is as follows:</t>
   </si>
   <si>
     <t>Option</t>
   </si>
   <si>
     <t>Month</t>
   </si>
   <si>
     <t>Rate of dividend per unit</t>
   </si>
   <si>
     <t>Individual/ HUF</t>
   </si>
   <si>
     <t>Others</t>
   </si>
   <si>
-    <t>Aug-2026</t>
-[...14 lines deleted...]
-    <t>ix) Funds parked in short term deposit as on August 31, 2026: Nil</t>
+    <t>Oct-2026</t>
+  </si>
+  <si>
+    <t>v) No bonus declared during the period ended October 31, 2026.</t>
+  </si>
+  <si>
+    <t>vi) Total outstanding exposure in derivative instruments as on October 31, 2026 is Nil.</t>
+  </si>
+  <si>
+    <t>vii) Total market value of investments in Foreign Securities/ American Depositary Receipts/ Global Depositary Receipts/ Overseas ETFs as at October 31, 2026 is Nil.</t>
+  </si>
+  <si>
+    <t>viii) Portfolio turnover ratio: 0.96 times</t>
+  </si>
+  <si>
+    <t>ix) Funds parked in short term deposit as on October 31, 2026: Nil</t>
   </si>
   <si>
     <t>x) The details of repo transactions of the scheme in corporate debt securities: Nil</t>
   </si>
   <si>
     <t>The product is suitable for investors who are seeking*</t>
   </si>
   <si>
     <t>Scheme Riskometer#</t>
   </si>
   <si>
     <t>Benchmark Riskometer (as 
 applicable) #</t>
   </si>
   <si>
     <t>• Long term capital appreciation with current income</t>
   </si>
   <si>
     <t>As per AMFI Tier I Benchmark i.e. CRISIL Hybrid 
 35+65 Aggressive Index</t>
   </si>
   <si>
     <t>• A fund that invests both in stocks and fixed income instruments.</t>
   </si>
   <si>
@@ -814,51 +787,51 @@
       <sz val="9"/>
       <color rgb="FFFFFFFF"/>
       <name val="Arial"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF2E75B6"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="17">
+  <borders count="20">
     <border/>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
     </border>
     <border>
       <left style="thin">
@@ -948,75 +921,96 @@
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
     </border>
     <border>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
+    <border>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
+    <border>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="68">
+  <cellXfs count="71">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
@@ -1120,161 +1114,170 @@
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="8" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="9" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="10" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="11" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" quotePrefix="1" numFmtId="168" fillId="2" borderId="6" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="6" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="169" fillId="2" borderId="6" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="10" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="3" borderId="12" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" readingOrder="1"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="3" borderId="13" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" readingOrder="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="166" fillId="2" borderId="5" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="167" fillId="2" borderId="5" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="14" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="6" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="15" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="16" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="17" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
     <xf xfId="0" fontId="1" numFmtId="170" fillId="2" borderId="6" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="171" fillId="2" borderId="6" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="15" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="18" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3" readingOrder="1"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="13" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="15" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="18" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="16" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="19" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="15" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="18" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false" indent="3" readingOrder="1"/>
     </xf>
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="16" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="19" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false" indent="3" readingOrder="1"/>
     </xf>
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="15" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="18" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3" readingOrder="1"/>
     </xf>
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="16" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="19" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3" readingOrder="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>121</xdr:row>
+      <xdr:row>118</xdr:row>
       <xdr:rowOff>76200</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2581275" cy="1895475"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>361950</xdr:colOff>
-      <xdr:row>121</xdr:row>
+      <xdr:row>118</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2533650" cy="1914525"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 2" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -1553,73 +1556,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O128"/>
+  <dimension ref="A1:O125"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr customHeight="true" defaultRowHeight="15.75" defaultColWidth="9.140625" outlineLevelRow="0" outlineLevelCol="0"/>
+  <sheetFormatPr customHeight="true" defaultRowHeight="15.75" defaultColWidth="9.1796875" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="3.5703125" customWidth="true" style="1"/>
-[...13 lines deleted...]
-    <col min="15" max="15" width="9.140625" style="1"/>
+    <col min="1" max="1" width="3.6328125" customWidth="true" style="1"/>
+    <col min="2" max="2" width="65.6328125" customWidth="true" style="8"/>
+    <col min="3" max="3" width="45.6328125" customWidth="true" style="8"/>
+    <col min="4" max="4" width="45.6328125" customWidth="true" style="8"/>
+    <col min="5" max="5" width="45.6328125" customWidth="true" style="1"/>
+    <col min="6" max="6" width="16.453125" customWidth="true" style="1"/>
+    <col min="7" max="7" width="15.26953125" customWidth="true" style="7"/>
+    <col min="8" max="8" width="5.453125" customWidth="true" style="9"/>
+    <col min="9" max="9" width="9.1796875" style="1"/>
+    <col min="10" max="10" width="10.7265625" customWidth="true" style="1"/>
+    <col min="11" max="11" width="10.453125" customWidth="true" style="1"/>
+    <col min="12" max="12" width="14.453125" customWidth="true" style="1"/>
+    <col min="13" max="13" width="15.26953125" customWidth="true" style="1"/>
+    <col min="14" max="14" width="12.54296875" customWidth="true" style="1"/>
+    <col min="15" max="15" width="9.1796875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" customHeight="1" ht="15.75">
       <c r="B1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="10" t="s">
         <v>1</v>
       </c>
       <c r="H1" s="2"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="15.75">
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="2"/>
     </row>
     <row r="3" spans="1:15" customHeight="1" ht="15.75">
@@ -1633,2114 +1636,2047 @@
     </row>
     <row r="4" spans="1:15" customHeight="1" ht="36.75">
       <c r="B4" s="12" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="13" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="14" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="15" t="s">
         <v>7</v>
       </c>
       <c r="G4" s="16" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B5" s="59" t="s">
+      <c r="B5" s="62" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="17"/>
       <c r="D5" s="17"/>
       <c r="E5" s="18"/>
       <c r="F5" s="19"/>
       <c r="G5" s="20"/>
       <c r="H5" s="21"/>
     </row>
     <row r="6" spans="1:15" customHeight="1" ht="15.75">
       <c r="B6" s="22" t="s">
         <v>11</v>
       </c>
       <c r="C6" s="23"/>
       <c r="D6" s="23"/>
       <c r="E6" s="24"/>
       <c r="F6" s="25"/>
       <c r="G6" s="26"/>
       <c r="H6" s="27"/>
     </row>
     <row r="7" spans="1:15" customHeight="1" ht="15.75">
       <c r="B7" s="23" t="s">
         <v>12</v>
       </c>
       <c r="C7" s="23" t="s">
         <v>13</v>
       </c>
       <c r="D7" s="23" t="s">
         <v>14</v>
       </c>
       <c r="E7" s="24">
-        <v>172801</v>
+        <v>225999</v>
       </c>
       <c r="F7" s="25">
-        <v>2512.53</v>
+        <v>2647.8</v>
       </c>
       <c r="G7" s="26">
-        <v>0.0447</v>
+        <v>0.0485</v>
       </c>
       <c r="H7" s="27"/>
     </row>
     <row r="8" spans="1:15" customHeight="1" ht="15.75">
       <c r="B8" s="23" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D8" s="23" t="s">
         <v>17</v>
       </c>
       <c r="E8" s="24">
         <v>62000</v>
       </c>
       <c r="F8" s="25">
-        <v>2491.16</v>
+        <v>2549.19</v>
       </c>
       <c r="G8" s="26">
-        <v>0.0443</v>
+        <v>0.0467</v>
       </c>
       <c r="H8" s="27"/>
     </row>
     <row r="9" spans="1:15" customHeight="1" ht="15.75">
       <c r="B9" s="23" t="s">
         <v>18</v>
       </c>
       <c r="C9" s="23" t="s">
         <v>19</v>
       </c>
       <c r="D9" s="23" t="s">
         <v>20</v>
       </c>
       <c r="E9" s="24">
-        <v>225999</v>
+        <v>500000</v>
       </c>
       <c r="F9" s="25">
-        <v>1978.51</v>
+        <v>1746.75</v>
       </c>
       <c r="G9" s="26">
-        <v>0.0352</v>
+        <v>0.032</v>
       </c>
       <c r="H9" s="27"/>
     </row>
     <row r="10" spans="1:15" customHeight="1" ht="15.75">
       <c r="B10" s="23" t="s">
         <v>21</v>
       </c>
       <c r="C10" s="23" t="s">
         <v>22</v>
       </c>
       <c r="D10" s="23" t="s">
         <v>23</v>
       </c>
       <c r="E10" s="24">
-        <v>122999</v>
+        <v>99852</v>
       </c>
       <c r="F10" s="25">
-        <v>1614.98</v>
+        <v>1678.91</v>
       </c>
       <c r="G10" s="26">
-        <v>0.0287</v>
+        <v>0.0307</v>
       </c>
       <c r="H10" s="27"/>
     </row>
     <row r="11" spans="1:15" customHeight="1" ht="15.75">
       <c r="B11" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C11" s="23" t="s">
         <v>25</v>
       </c>
       <c r="D11" s="23" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="E11" s="24">
-        <v>80867</v>
+        <v>450000</v>
       </c>
       <c r="F11" s="25">
-        <v>1388.57</v>
+        <v>1546.43</v>
       </c>
       <c r="G11" s="26">
-        <v>0.0247</v>
+        <v>0.0283</v>
       </c>
       <c r="H11" s="27"/>
     </row>
     <row r="12" spans="1:15" customHeight="1" ht="15.75">
       <c r="B12" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="C12" s="23" t="s">
         <v>27</v>
       </c>
-      <c r="C12" s="23" t="s">
+      <c r="D12" s="23" t="s">
         <v>28</v>
       </c>
-      <c r="D12" s="23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E12" s="24">
-        <v>31599</v>
+        <v>36000</v>
       </c>
       <c r="F12" s="25">
-        <v>1232.87</v>
+        <v>1510.27</v>
       </c>
       <c r="G12" s="26">
-        <v>0.0219</v>
+        <v>0.0276</v>
       </c>
       <c r="H12" s="27"/>
     </row>
     <row r="13" spans="1:15" customHeight="1" ht="15.75">
       <c r="B13" s="23" t="s">
+        <v>29</v>
+      </c>
+      <c r="C13" s="23" t="s">
         <v>30</v>
       </c>
-      <c r="C13" s="23" t="s">
+      <c r="D13" s="23" t="s">
         <v>31</v>
       </c>
-      <c r="D13" s="23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E13" s="24">
-        <v>113121</v>
+        <v>7800</v>
       </c>
       <c r="F13" s="25">
-        <v>1195.69</v>
+        <v>1466.4</v>
       </c>
       <c r="G13" s="26">
-        <v>0.0213</v>
+        <v>0.0268</v>
       </c>
       <c r="H13" s="27"/>
     </row>
     <row r="14" spans="1:15" customHeight="1" ht="15.75">
       <c r="B14" s="23" t="s">
+        <v>32</v>
+      </c>
+      <c r="C14" s="23" t="s">
         <v>33</v>
       </c>
-      <c r="C14" s="23" t="s">
+      <c r="D14" s="23" t="s">
         <v>34</v>
       </c>
-      <c r="D14" s="23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E14" s="24">
-        <v>40595</v>
+        <v>5100</v>
       </c>
       <c r="F14" s="25">
-        <v>1161.75</v>
+        <v>1388.48</v>
       </c>
       <c r="G14" s="26">
-        <v>0.0207</v>
+        <v>0.0254</v>
       </c>
       <c r="H14" s="27"/>
     </row>
     <row r="15" spans="1:15" customHeight="1" ht="15.75">
       <c r="B15" s="23" t="s">
         <v>35</v>
       </c>
       <c r="C15" s="23" t="s">
         <v>36</v>
       </c>
       <c r="D15" s="23" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
       <c r="E15" s="24">
-        <v>100947</v>
+        <v>28000</v>
       </c>
       <c r="F15" s="25">
-        <v>1120.41</v>
+        <v>1291.75</v>
       </c>
       <c r="G15" s="26">
-        <v>0.0199</v>
+        <v>0.0236</v>
       </c>
       <c r="H15" s="27"/>
     </row>
     <row r="16" spans="1:15" customHeight="1" ht="15.75">
       <c r="B16" s="23" t="s">
         <v>37</v>
       </c>
       <c r="C16" s="23" t="s">
         <v>38</v>
       </c>
       <c r="D16" s="23" t="s">
-        <v>39</v>
+        <v>23</v>
       </c>
       <c r="E16" s="24">
-        <v>32660</v>
+        <v>100000</v>
       </c>
       <c r="F16" s="25">
-        <v>1071.9</v>
+        <v>1245.5</v>
       </c>
       <c r="G16" s="26">
-        <v>0.0191</v>
+        <v>0.0228</v>
       </c>
       <c r="H16" s="27"/>
     </row>
     <row r="17" spans="1:15" customHeight="1" ht="15.75">
       <c r="B17" s="23" t="s">
+        <v>39</v>
+      </c>
+      <c r="C17" s="23" t="s">
         <v>40</v>
       </c>
-      <c r="C17" s="23" t="s">
+      <c r="D17" s="23" t="s">
         <v>41</v>
       </c>
-      <c r="D17" s="23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E17" s="24">
-        <v>24000</v>
+        <v>38000</v>
       </c>
       <c r="F17" s="25">
-        <v>1041.91</v>
+        <v>1211.74</v>
       </c>
       <c r="G17" s="26">
-        <v>0.0185</v>
+        <v>0.0222</v>
       </c>
       <c r="H17" s="27"/>
     </row>
     <row r="18" spans="1:15" customHeight="1" ht="15.75">
       <c r="B18" s="23" t="s">
         <v>42</v>
       </c>
       <c r="C18" s="23" t="s">
         <v>43</v>
       </c>
       <c r="D18" s="23" t="s">
         <v>44</v>
       </c>
       <c r="E18" s="24">
-        <v>13811</v>
+        <v>25000</v>
       </c>
       <c r="F18" s="25">
-        <v>985.76</v>
+        <v>1196.38</v>
       </c>
       <c r="G18" s="26">
-        <v>0.0175</v>
+        <v>0.0219</v>
       </c>
       <c r="H18" s="27"/>
     </row>
     <row r="19" spans="1:15" customHeight="1" ht="15.75">
       <c r="B19" s="23" t="s">
         <v>45</v>
       </c>
       <c r="C19" s="23" t="s">
         <v>46</v>
       </c>
       <c r="D19" s="23" t="s">
-        <v>47</v>
+        <v>17</v>
       </c>
       <c r="E19" s="24">
-        <v>459534</v>
+        <v>750000</v>
       </c>
       <c r="F19" s="25">
-        <v>985.24</v>
+        <v>1173.75</v>
       </c>
       <c r="G19" s="26">
-        <v>0.0175</v>
+        <v>0.0215</v>
       </c>
       <c r="H19" s="27"/>
     </row>
     <row r="20" spans="1:15" customHeight="1" ht="15.75">
       <c r="B20" s="23" t="s">
+        <v>47</v>
+      </c>
+      <c r="C20" s="23" t="s">
         <v>48</v>
       </c>
-      <c r="C20" s="23" t="s">
+      <c r="D20" s="23" t="s">
         <v>49</v>
       </c>
-      <c r="D20" s="23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E20" s="24">
-        <v>4869</v>
+        <v>40000</v>
       </c>
       <c r="F20" s="25">
-        <v>979.06</v>
+        <v>1010.24</v>
       </c>
       <c r="G20" s="26">
-        <v>0.0174</v>
+        <v>0.0185</v>
       </c>
       <c r="H20" s="27"/>
     </row>
     <row r="21" spans="1:15" customHeight="1" ht="15.75">
       <c r="B21" s="23" t="s">
+        <v>50</v>
+      </c>
+      <c r="C21" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="C21" s="23" t="s">
+      <c r="D21" s="23" t="s">
         <v>52</v>
       </c>
-      <c r="D21" s="23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E21" s="24">
-        <v>27000</v>
+        <v>1900000</v>
       </c>
       <c r="F21" s="25">
-        <v>918</v>
+        <v>1008.71</v>
       </c>
       <c r="G21" s="26">
-        <v>0.0163</v>
+        <v>0.0185</v>
       </c>
       <c r="H21" s="27"/>
     </row>
     <row r="22" spans="1:15" customHeight="1" ht="15.75">
       <c r="B22" s="23" t="s">
+        <v>53</v>
+      </c>
+      <c r="C22" s="23" t="s">
         <v>54</v>
       </c>
-      <c r="C22" s="23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D22" s="23" t="s">
-        <v>47</v>
+        <v>34</v>
       </c>
       <c r="E22" s="24">
-        <v>18010</v>
+        <v>31599</v>
       </c>
       <c r="F22" s="25">
-        <v>912.39</v>
+        <v>983.42</v>
       </c>
       <c r="G22" s="26">
-        <v>0.0162</v>
+        <v>0.018</v>
       </c>
       <c r="H22" s="27"/>
     </row>
     <row r="23" spans="1:15" customHeight="1" ht="15.75">
       <c r="B23" s="23" t="s">
+        <v>55</v>
+      </c>
+      <c r="C23" s="23" t="s">
         <v>56</v>
       </c>
-      <c r="C23" s="23" t="s">
+      <c r="D23" s="23" t="s">
         <v>57</v>
       </c>
-      <c r="D23" s="23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E23" s="24">
-        <v>75000</v>
+        <v>144000</v>
       </c>
       <c r="F23" s="25">
-        <v>870.98</v>
+        <v>980.86</v>
       </c>
       <c r="G23" s="26">
-        <v>0.0155</v>
+        <v>0.018</v>
       </c>
       <c r="H23" s="27"/>
     </row>
     <row r="24" spans="1:15" customHeight="1" ht="15.75">
       <c r="B24" s="23" t="s">
         <v>58</v>
       </c>
       <c r="C24" s="23" t="s">
         <v>59</v>
       </c>
       <c r="D24" s="23" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="E24" s="24">
-        <v>15147</v>
+        <v>70000</v>
       </c>
       <c r="F24" s="25">
-        <v>869.48</v>
+        <v>978.6</v>
       </c>
       <c r="G24" s="26">
-        <v>0.0155</v>
+        <v>0.0179</v>
       </c>
       <c r="H24" s="27"/>
     </row>
     <row r="25" spans="1:15" customHeight="1" ht="15.75">
       <c r="B25" s="23" t="s">
         <v>60</v>
       </c>
       <c r="C25" s="23" t="s">
         <v>61</v>
       </c>
       <c r="D25" s="23" t="s">
         <v>62</v>
       </c>
       <c r="E25" s="24">
-        <v>21240</v>
+        <v>13811</v>
       </c>
       <c r="F25" s="25">
-        <v>859.14</v>
+        <v>963.25</v>
       </c>
       <c r="G25" s="26">
-        <v>0.0153</v>
+        <v>0.0176</v>
       </c>
       <c r="H25" s="27"/>
     </row>
     <row r="26" spans="1:15" customHeight="1" ht="15.75">
       <c r="B26" s="23" t="s">
         <v>63</v>
       </c>
       <c r="C26" s="23" t="s">
         <v>64</v>
       </c>
       <c r="D26" s="23" t="s">
-        <v>50</v>
+        <v>65</v>
       </c>
       <c r="E26" s="24">
-        <v>33426</v>
+        <v>100000</v>
       </c>
       <c r="F26" s="25">
-        <v>855.84</v>
+        <v>939.1</v>
       </c>
       <c r="G26" s="26">
-        <v>0.0152</v>
+        <v>0.0172</v>
       </c>
       <c r="H26" s="27"/>
     </row>
     <row r="27" spans="1:15" customHeight="1" ht="15.75">
       <c r="B27" s="23" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C27" s="23" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D27" s="23" t="s">
-        <v>29</v>
+        <v>49</v>
       </c>
       <c r="E27" s="24">
-        <v>67856</v>
+        <v>50000</v>
       </c>
       <c r="F27" s="25">
-        <v>827.3</v>
+        <v>895.4</v>
       </c>
       <c r="G27" s="26">
-        <v>0.0147</v>
+        <v>0.0164</v>
       </c>
       <c r="H27" s="27"/>
     </row>
     <row r="28" spans="1:15" customHeight="1" ht="15.75">
       <c r="B28" s="23" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C28" s="23" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D28" s="23" t="s">
-        <v>29</v>
+        <v>70</v>
       </c>
       <c r="E28" s="24">
-        <v>18336</v>
+        <v>20000</v>
       </c>
       <c r="F28" s="25">
-        <v>815.07</v>
+        <v>817.34</v>
       </c>
       <c r="G28" s="26">
-        <v>0.0145</v>
+        <v>0.015</v>
       </c>
       <c r="H28" s="27"/>
     </row>
     <row r="29" spans="1:15" customHeight="1" ht="15.75">
       <c r="B29" s="23" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C29" s="23" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="D29" s="23" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="E29" s="24">
-        <v>2304</v>
+        <v>20000</v>
       </c>
       <c r="F29" s="25">
-        <v>777.83</v>
+        <v>804</v>
       </c>
       <c r="G29" s="26">
-        <v>0.0138</v>
+        <v>0.0147</v>
       </c>
       <c r="H29" s="27"/>
     </row>
     <row r="30" spans="1:15" customHeight="1" ht="15.75">
       <c r="B30" s="23" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C30" s="23" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D30" s="23" t="s">
-        <v>73</v>
+        <v>20</v>
       </c>
       <c r="E30" s="24">
-        <v>6711</v>
+        <v>36000</v>
       </c>
       <c r="F30" s="25">
-        <v>768.41</v>
+        <v>788.33</v>
       </c>
       <c r="G30" s="26">
-        <v>0.0137</v>
+        <v>0.0144</v>
       </c>
       <c r="H30" s="27"/>
     </row>
     <row r="31" spans="1:15" customHeight="1" ht="15.75">
       <c r="B31" s="23" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C31" s="23" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D31" s="23" t="s">
-        <v>76</v>
+        <v>34</v>
       </c>
       <c r="E31" s="24">
-        <v>199800</v>
+        <v>67856</v>
       </c>
       <c r="F31" s="25">
-        <v>762.24</v>
+        <v>740.38</v>
       </c>
       <c r="G31" s="26">
         <v>0.0136</v>
       </c>
       <c r="H31" s="27"/>
     </row>
     <row r="32" spans="1:15" customHeight="1" ht="15.75">
       <c r="B32" s="23" t="s">
         <v>77</v>
       </c>
       <c r="C32" s="23" t="s">
         <v>78</v>
       </c>
       <c r="D32" s="23" t="s">
-        <v>23</v>
+        <v>79</v>
       </c>
       <c r="E32" s="24">
-        <v>25501</v>
+        <v>45000</v>
       </c>
       <c r="F32" s="25">
-        <v>734.4</v>
+        <v>735.44</v>
       </c>
       <c r="G32" s="26">
-        <v>0.0131</v>
+        <v>0.0135</v>
       </c>
       <c r="H32" s="27"/>
     </row>
     <row r="33" spans="1:15" customHeight="1" ht="15.75">
       <c r="B33" s="23" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C33" s="23" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D33" s="23" t="s">
-        <v>81</v>
+        <v>34</v>
       </c>
       <c r="E33" s="24">
-        <v>35490</v>
+        <v>30000</v>
       </c>
       <c r="F33" s="25">
-        <v>704.58</v>
+        <v>733.59</v>
       </c>
       <c r="G33" s="26">
-        <v>0.0125</v>
+        <v>0.0134</v>
       </c>
       <c r="H33" s="27"/>
     </row>
     <row r="34" spans="1:15" customHeight="1" ht="15.75">
       <c r="B34" s="23" t="s">
         <v>82</v>
       </c>
       <c r="C34" s="23" t="s">
         <v>83</v>
       </c>
       <c r="D34" s="23" t="s">
-        <v>73</v>
+        <v>57</v>
       </c>
       <c r="E34" s="24">
-        <v>13518</v>
+        <v>85000</v>
       </c>
       <c r="F34" s="25">
-        <v>693.88</v>
+        <v>652.93</v>
       </c>
       <c r="G34" s="26">
-        <v>0.0123</v>
+        <v>0.012</v>
       </c>
       <c r="H34" s="27"/>
     </row>
     <row r="35" spans="1:15" customHeight="1" ht="15.75">
       <c r="B35" s="23" t="s">
         <v>84</v>
       </c>
       <c r="C35" s="23" t="s">
         <v>85</v>
       </c>
       <c r="D35" s="23" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="E35" s="24">
-        <v>39852</v>
+        <v>75000</v>
       </c>
       <c r="F35" s="25">
-        <v>684.26</v>
+        <v>648</v>
       </c>
       <c r="G35" s="26">
-        <v>0.0122</v>
+        <v>0.0119</v>
       </c>
       <c r="H35" s="27"/>
     </row>
     <row r="36" spans="1:15" customHeight="1" ht="15.75">
       <c r="B36" s="23" t="s">
         <v>86</v>
       </c>
       <c r="C36" s="23" t="s">
         <v>87</v>
       </c>
       <c r="D36" s="23" t="s">
-        <v>88</v>
+        <v>31</v>
       </c>
       <c r="E36" s="24">
-        <v>163284</v>
+        <v>15000</v>
       </c>
       <c r="F36" s="25">
-        <v>676.73</v>
+        <v>637.23</v>
       </c>
       <c r="G36" s="26">
-        <v>0.012</v>
+        <v>0.0117</v>
       </c>
       <c r="H36" s="27"/>
     </row>
     <row r="37" spans="1:15" customHeight="1" ht="15.75">
       <c r="B37" s="23" t="s">
+        <v>88</v>
+      </c>
+      <c r="C37" s="23" t="s">
         <v>89</v>
       </c>
-      <c r="C37" s="23" t="s">
+      <c r="D37" s="23" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="E37" s="24">
         <v>93088</v>
       </c>
       <c r="F37" s="25">
-        <v>653.62</v>
+        <v>627.41</v>
       </c>
       <c r="G37" s="26">
-        <v>0.0116</v>
+        <v>0.0115</v>
       </c>
       <c r="H37" s="27"/>
     </row>
     <row r="38" spans="1:15" customHeight="1" ht="15.75">
       <c r="B38" s="23" t="s">
+        <v>91</v>
+      </c>
+      <c r="C38" s="23" t="s">
         <v>92</v>
       </c>
-      <c r="C38" s="23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D38" s="23" t="s">
-        <v>29</v>
+        <v>49</v>
       </c>
       <c r="E38" s="24">
-        <v>70000</v>
+        <v>78488</v>
       </c>
       <c r="F38" s="25">
-        <v>641.2</v>
+        <v>627.08</v>
       </c>
       <c r="G38" s="26">
-        <v>0.0114</v>
+        <v>0.0115</v>
       </c>
       <c r="H38" s="27"/>
     </row>
     <row r="39" spans="1:15" customHeight="1" ht="15.75">
       <c r="B39" s="23" t="s">
+        <v>93</v>
+      </c>
+      <c r="C39" s="23" t="s">
         <v>94</v>
       </c>
-      <c r="C39" s="23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D39" s="23" t="s">
-        <v>29</v>
+        <v>65</v>
       </c>
       <c r="E39" s="24">
-        <v>27000</v>
+        <v>70000</v>
       </c>
       <c r="F39" s="25">
-        <v>640.79</v>
+        <v>576.21</v>
       </c>
       <c r="G39" s="26">
-        <v>0.0114</v>
+        <v>0.0105</v>
       </c>
       <c r="H39" s="27"/>
     </row>
     <row r="40" spans="1:15" customHeight="1" ht="15.75">
       <c r="B40" s="23" t="s">
+        <v>95</v>
+      </c>
+      <c r="C40" s="23" t="s">
         <v>96</v>
       </c>
-      <c r="C40" s="23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D40" s="23" t="s">
-        <v>98</v>
+        <v>57</v>
       </c>
       <c r="E40" s="24">
-        <v>11727</v>
+        <v>60000</v>
       </c>
       <c r="F40" s="25">
-        <v>599.02</v>
+        <v>556.14</v>
       </c>
       <c r="G40" s="26">
-        <v>0.0107</v>
+        <v>0.0102</v>
       </c>
       <c r="H40" s="27"/>
     </row>
     <row r="41" spans="1:15" customHeight="1" ht="15.75">
       <c r="B41" s="23" t="s">
+        <v>97</v>
+      </c>
+      <c r="C41" s="23" t="s">
+        <v>98</v>
+      </c>
+      <c r="D41" s="23" t="s">
         <v>99</v>
       </c>
-      <c r="C41" s="23" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E41" s="24">
-        <v>72000</v>
+        <v>11727</v>
       </c>
       <c r="F41" s="25">
-        <v>544.32</v>
+        <v>554.04</v>
       </c>
       <c r="G41" s="26">
-        <v>0.0097</v>
+        <v>0.0101</v>
       </c>
       <c r="H41" s="27"/>
     </row>
     <row r="42" spans="1:15" customHeight="1" ht="15.75">
       <c r="B42" s="23" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="C42" s="23" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="D42" s="23" t="s">
-        <v>101</v>
+        <v>34</v>
       </c>
       <c r="E42" s="24">
-        <v>6032</v>
+        <v>27000</v>
       </c>
       <c r="F42" s="25">
-        <v>536.76</v>
+        <v>553.58</v>
       </c>
       <c r="G42" s="26">
-        <v>0.0096</v>
+        <v>0.0101</v>
       </c>
       <c r="H42" s="27"/>
     </row>
     <row r="43" spans="1:15" customHeight="1" ht="15.75">
       <c r="B43" s="23" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="C43" s="23" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="D43" s="23" t="s">
-        <v>101</v>
+        <v>23</v>
       </c>
       <c r="E43" s="24">
-        <v>56179</v>
+        <v>15000</v>
       </c>
       <c r="F43" s="25">
-        <v>509.49</v>
+        <v>526.32</v>
       </c>
       <c r="G43" s="26">
-        <v>0.0091</v>
+        <v>0.0096</v>
       </c>
       <c r="H43" s="27"/>
     </row>
     <row r="44" spans="1:15" customHeight="1" ht="15.75">
       <c r="B44" s="23" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="C44" s="23" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="D44" s="23" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="E44" s="24">
-        <v>12655</v>
+        <v>6032</v>
       </c>
       <c r="F44" s="25">
-        <v>508.07</v>
+        <v>509.58</v>
       </c>
       <c r="G44" s="26">
-        <v>0.009</v>
+        <v>0.0093</v>
       </c>
       <c r="H44" s="27"/>
     </row>
     <row r="45" spans="1:15" customHeight="1" ht="15.75">
       <c r="B45" s="23" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="C45" s="23" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="D45" s="23" t="s">
-        <v>110</v>
+        <v>17</v>
       </c>
       <c r="E45" s="24">
-        <v>110997</v>
+        <v>12655</v>
       </c>
       <c r="F45" s="25">
-        <v>482.78</v>
+        <v>452.29</v>
       </c>
       <c r="G45" s="26">
-        <v>0.0086</v>
+        <v>0.0083</v>
       </c>
       <c r="H45" s="27"/>
     </row>
     <row r="46" spans="1:15" customHeight="1" ht="15.75">
       <c r="B46" s="23" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="C46" s="23" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="D46" s="23" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
       <c r="E46" s="24">
-        <v>76984</v>
+        <v>40000</v>
       </c>
       <c r="F46" s="25">
-        <v>407.55</v>
+        <v>362</v>
       </c>
       <c r="G46" s="26">
-        <v>0.0073</v>
+        <v>0.0066</v>
       </c>
       <c r="H46" s="27"/>
     </row>
     <row r="47" spans="1:15" customHeight="1" ht="15.75">
       <c r="B47" s="23" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="C47" s="23" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="D47" s="23" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="E47" s="24">
-        <v>20000</v>
+        <v>76984</v>
       </c>
       <c r="F47" s="25">
-        <v>375</v>
+        <v>332.34</v>
       </c>
       <c r="G47" s="26">
-        <v>0.0067</v>
+        <v>0.0061</v>
       </c>
       <c r="H47" s="27"/>
     </row>
     <row r="48" spans="1:15" customHeight="1" ht="15.75">
       <c r="B48" s="23" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="C48" s="23" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="D48" s="23" t="s">
-        <v>47</v>
+        <v>34</v>
       </c>
       <c r="E48" s="24">
-        <v>11893</v>
+        <v>2000</v>
       </c>
       <c r="F48" s="25">
-        <v>180.67</v>
+        <v>313.56</v>
       </c>
       <c r="G48" s="26">
-        <v>0.0032</v>
+        <v>0.0057</v>
       </c>
       <c r="H48" s="27"/>
     </row>
     <row r="49" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B49" s="23" t="s">
-[...17 lines deleted...]
-      <c r="H49" s="27"/>
+      <c r="B49" s="22" t="s">
+        <v>114</v>
+      </c>
+      <c r="C49" s="22"/>
+      <c r="D49" s="22"/>
+      <c r="E49" s="28"/>
+      <c r="F49" s="29">
+        <v>40960.72</v>
+      </c>
+      <c r="G49" s="30">
+        <v>0.7497</v>
+      </c>
+      <c r="H49" s="31"/>
     </row>
     <row r="50" spans="1:15" customHeight="1" ht="15.75">
       <c r="B50" s="22" t="s">
-        <v>119</v>
-[...10 lines deleted...]
-      <c r="H50" s="31"/>
+        <v>115</v>
+      </c>
+      <c r="C50" s="23"/>
+      <c r="D50" s="23"/>
+      <c r="E50" s="24"/>
+      <c r="F50" s="25"/>
+      <c r="G50" s="26"/>
+      <c r="H50" s="27"/>
     </row>
     <row r="51" spans="1:15" customHeight="1" ht="15.75">
       <c r="B51" s="22" t="s">
-        <v>120</v>
+        <v>114</v>
       </c>
       <c r="C51" s="23"/>
       <c r="D51" s="23"/>
       <c r="E51" s="24"/>
-      <c r="F51" s="25"/>
-      <c r="G51" s="26"/>
+      <c r="F51" s="32" t="s">
+        <v>116</v>
+      </c>
+      <c r="G51" s="33" t="s">
+        <v>116</v>
+      </c>
       <c r="H51" s="27"/>
     </row>
     <row r="52" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B52" s="22" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B52" s="23"/>
       <c r="C52" s="23"/>
       <c r="D52" s="23"/>
       <c r="E52" s="24"/>
-      <c r="F52" s="32" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F52" s="25"/>
+      <c r="G52" s="26"/>
       <c r="H52" s="27"/>
     </row>
     <row r="53" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B53" s="23"/>
-[...5 lines deleted...]
-      <c r="H53" s="27"/>
+      <c r="B53" s="34" t="s">
+        <v>117</v>
+      </c>
+      <c r="C53" s="34"/>
+      <c r="D53" s="34"/>
+      <c r="E53" s="35"/>
+      <c r="F53" s="29">
+        <v>40960.72</v>
+      </c>
+      <c r="G53" s="30">
+        <v>0.7497</v>
+      </c>
+      <c r="H53" s="31"/>
     </row>
     <row r="54" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B54" s="34" t="s">
-[...11 lines deleted...]
-      <c r="H54" s="31"/>
+      <c r="B54" s="23"/>
+      <c r="C54" s="23"/>
+      <c r="D54" s="23"/>
+      <c r="E54" s="24"/>
+      <c r="F54" s="25"/>
+      <c r="G54" s="26"/>
+      <c r="H54" s="27"/>
     </row>
     <row r="55" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B55" s="23"/>
+      <c r="B55" s="22" t="s">
+        <v>118</v>
+      </c>
       <c r="C55" s="23"/>
       <c r="D55" s="23"/>
       <c r="E55" s="24"/>
       <c r="F55" s="25"/>
       <c r="G55" s="26"/>
       <c r="H55" s="27"/>
     </row>
     <row r="56" spans="1:15" customHeight="1" ht="15.75">
       <c r="B56" s="22" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="C56" s="23"/>
       <c r="D56" s="23"/>
       <c r="E56" s="24"/>
       <c r="F56" s="25"/>
       <c r="G56" s="26"/>
       <c r="H56" s="27"/>
     </row>
     <row r="57" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B57" s="22" t="s">
-[...7 lines deleted...]
-      <c r="H57" s="27"/>
+      <c r="B57" s="23" t="s">
+        <v>120</v>
+      </c>
+      <c r="C57" s="23" t="s">
+        <v>121</v>
+      </c>
+      <c r="D57" s="23" t="s">
+        <v>122</v>
+      </c>
+      <c r="E57" s="24">
+        <v>1500</v>
+      </c>
+      <c r="F57" s="25">
+        <v>1492.67</v>
+      </c>
+      <c r="G57" s="26">
+        <v>0.0273</v>
+      </c>
+      <c r="H57" s="27">
+        <v>0.0833</v>
+      </c>
     </row>
     <row r="58" spans="1:15" customHeight="1" ht="15.75">
       <c r="B58" s="23" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="C58" s="23" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="D58" s="23" t="s">
-        <v>127</v>
+        <v>122</v>
       </c>
       <c r="E58" s="24">
         <v>1500</v>
       </c>
       <c r="F58" s="25">
-        <v>1603.64</v>
+        <v>1474.78</v>
       </c>
       <c r="G58" s="26">
-        <v>0.0285</v>
+        <v>0.027</v>
       </c>
       <c r="H58" s="27">
-        <v>0.0763</v>
+        <v>0.08135</v>
       </c>
     </row>
     <row r="59" spans="1:15" customHeight="1" ht="15.75">
       <c r="B59" s="23" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="C59" s="23" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="D59" s="23" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="E59" s="24">
-        <v>1098400</v>
+        <v>100</v>
       </c>
       <c r="F59" s="25">
-        <v>1084.57</v>
+        <v>1030.89</v>
       </c>
       <c r="G59" s="26">
-        <v>0.0193</v>
+        <v>0.0189</v>
       </c>
       <c r="H59" s="27">
-        <v>0.078018</v>
+        <v>0.0822</v>
       </c>
     </row>
     <row r="60" spans="1:15" customHeight="1" ht="15.75">
       <c r="B60" s="23" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="C60" s="23" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="D60" s="23" t="s">
         <v>130</v>
       </c>
       <c r="E60" s="24">
         <v>1000000</v>
       </c>
       <c r="F60" s="25">
-        <v>1039.81</v>
+        <v>1022.12</v>
       </c>
       <c r="G60" s="26">
-        <v>0.0185</v>
+        <v>0.0187</v>
       </c>
       <c r="H60" s="27">
-        <v>0.075498</v>
+        <v>0.081397</v>
       </c>
     </row>
     <row r="61" spans="1:15" customHeight="1" ht="15.75">
       <c r="B61" s="23" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="C61" s="23" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="D61" s="23" t="s">
         <v>130</v>
       </c>
       <c r="E61" s="24">
         <v>1000000</v>
       </c>
       <c r="F61" s="25">
-        <v>1035.42</v>
+        <v>1015.19</v>
       </c>
       <c r="G61" s="26">
-        <v>0.0184</v>
+        <v>0.0186</v>
       </c>
       <c r="H61" s="27">
-        <v>0.076087</v>
+        <v>0.08187</v>
       </c>
     </row>
     <row r="62" spans="1:15" customHeight="1" ht="15.75">
       <c r="B62" s="23" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="C62" s="23" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="D62" s="23" t="s">
-        <v>137</v>
+        <v>130</v>
       </c>
       <c r="E62" s="24">
-        <v>100</v>
+        <v>1000000</v>
       </c>
       <c r="F62" s="25">
-        <v>1032.33</v>
+        <v>1005.45</v>
       </c>
       <c r="G62" s="26">
         <v>0.0184</v>
       </c>
       <c r="H62" s="27">
-        <v>0.07595</v>
+        <v>0.081853</v>
       </c>
     </row>
     <row r="63" spans="1:15" customHeight="1" ht="15.75">
       <c r="B63" s="23" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="C63" s="23" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="D63" s="23" t="s">
         <v>130</v>
       </c>
       <c r="E63" s="24">
         <v>1000000</v>
       </c>
       <c r="F63" s="25">
-        <v>1018.08</v>
+        <v>962.77</v>
       </c>
       <c r="G63" s="26">
-        <v>0.0181</v>
+        <v>0.0176</v>
       </c>
       <c r="H63" s="27">
-        <v>0.077756</v>
+        <v>0.080318</v>
       </c>
     </row>
     <row r="64" spans="1:15" customHeight="1" ht="15.75">
       <c r="B64" s="23" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="C64" s="23" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="D64" s="23" t="s">
         <v>130</v>
       </c>
       <c r="E64" s="24">
         <v>1000000</v>
       </c>
       <c r="F64" s="25">
-        <v>724.61</v>
+        <v>711.27</v>
       </c>
       <c r="G64" s="26">
-        <v>0.0129</v>
+        <v>0.013</v>
       </c>
       <c r="H64" s="27">
-        <v>0.069704</v>
+        <v>0.076638</v>
       </c>
     </row>
     <row r="65" spans="1:15" customHeight="1" ht="15.75">
       <c r="B65" s="23" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="C65" s="23" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="D65" s="23" t="s">
         <v>130</v>
       </c>
       <c r="E65" s="24">
-        <v>500000</v>
+        <v>598400</v>
       </c>
       <c r="F65" s="25">
-        <v>523.76</v>
+        <v>559.37</v>
       </c>
       <c r="G65" s="26">
-        <v>0.0093</v>
+        <v>0.0102</v>
       </c>
       <c r="H65" s="27">
-        <v>0.068422</v>
+        <v>0.080563</v>
       </c>
     </row>
     <row r="66" spans="1:15" customHeight="1" ht="15.75">
       <c r="B66" s="23" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="C66" s="23" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="D66" s="23" t="s">
         <v>130</v>
       </c>
       <c r="E66" s="24">
         <v>500000</v>
       </c>
       <c r="F66" s="25">
-        <v>523.31</v>
+        <v>524.44</v>
       </c>
       <c r="G66" s="26">
-        <v>0.0093</v>
+        <v>0.0096</v>
       </c>
       <c r="H66" s="27">
-        <v>0.070916</v>
+        <v>0.075836</v>
       </c>
     </row>
     <row r="67" spans="1:15" customHeight="1" ht="15.75">
       <c r="B67" s="23" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="C67" s="23" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="D67" s="23" t="s">
-        <v>127</v>
+        <v>122</v>
       </c>
       <c r="E67" s="24">
         <v>500</v>
       </c>
       <c r="F67" s="25">
-        <v>519.15</v>
+        <v>502.98</v>
       </c>
       <c r="G67" s="26">
         <v>0.0092</v>
       </c>
       <c r="H67" s="27">
-        <v>0.078548</v>
+        <v>0.086099</v>
       </c>
     </row>
     <row r="68" spans="1:15" customHeight="1" ht="15.75">
       <c r="B68" s="23" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="C68" s="23" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="D68" s="23" t="s">
         <v>130</v>
       </c>
       <c r="E68" s="24">
         <v>500000</v>
       </c>
       <c r="F68" s="25">
-        <v>513.93</v>
+        <v>482.31</v>
       </c>
       <c r="G68" s="26">
-        <v>0.0091</v>
+        <v>0.0088</v>
       </c>
       <c r="H68" s="27">
-        <v>0.053571</v>
+        <v>0.080318</v>
       </c>
       <c r="J68" s="3"/>
     </row>
     <row r="69" spans="1:15" customHeight="1" ht="15.75">
       <c r="B69" s="23" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="C69" s="23" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="D69" s="23" t="s">
-        <v>130</v>
+        <v>122</v>
       </c>
       <c r="E69" s="24">
-        <v>500000</v>
+        <v>500</v>
       </c>
       <c r="F69" s="25">
-        <v>507.6</v>
+        <v>481.76</v>
       </c>
       <c r="G69" s="26">
-        <v>0.009</v>
+        <v>0.0088</v>
       </c>
       <c r="H69" s="27">
-        <v>0.07304</v>
+        <v>0.0875</v>
       </c>
     </row>
     <row r="70" spans="1:15" customHeight="1" ht="15.75">
       <c r="B70" s="23" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="C70" s="23" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="D70" s="23" t="s">
-        <v>127</v>
+        <v>122</v>
       </c>
       <c r="E70" s="24">
-        <v>50</v>
+        <v>500</v>
       </c>
       <c r="F70" s="25">
-        <v>504.7</v>
+        <v>472.43</v>
       </c>
       <c r="G70" s="26">
-        <v>0.009</v>
+        <v>0.0086</v>
       </c>
       <c r="H70" s="27">
-        <v>0.073625</v>
+        <v>0.08435</v>
       </c>
       <c r="J70" s="3"/>
     </row>
     <row r="71" spans="1:15" customHeight="1" ht="15.75">
       <c r="B71" s="23" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="C71" s="23" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="D71" s="23" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="E71" s="24">
-        <v>500</v>
+        <v>500000</v>
       </c>
       <c r="F71" s="25">
-        <v>501.64</v>
+        <v>441.4</v>
       </c>
       <c r="G71" s="26">
-        <v>0.0089</v>
+        <v>0.0081</v>
       </c>
       <c r="H71" s="27">
-        <v>0.07965</v>
+        <v>0.080566</v>
       </c>
       <c r="J71" s="3"/>
     </row>
     <row r="72" spans="1:15" customHeight="1" ht="15.75">
       <c r="B72" s="23" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="C72" s="23" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="D72" s="23" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="E72" s="24">
-        <v>500</v>
+        <v>150000</v>
       </c>
       <c r="F72" s="25">
-        <v>494.51</v>
+        <v>154.66</v>
       </c>
       <c r="G72" s="26">
-        <v>0.0088</v>
+        <v>0.0028</v>
       </c>
       <c r="H72" s="27">
-        <v>0.081349</v>
+        <v>0.067824</v>
       </c>
       <c r="J72" s="3"/>
     </row>
     <row r="73" spans="1:15" customHeight="1" ht="15.75">
       <c r="B73" s="23" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="C73" s="23" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="D73" s="23" t="s">
         <v>130</v>
       </c>
       <c r="E73" s="24">
-        <v>500000</v>
+        <v>100000</v>
       </c>
       <c r="F73" s="25">
-        <v>491.7</v>
+        <v>98.57</v>
       </c>
       <c r="G73" s="26">
-        <v>0.0088</v>
+        <v>0.0018</v>
       </c>
       <c r="H73" s="27">
-        <v>0.077155</v>
+        <v>0.075713</v>
       </c>
       <c r="J73" s="3"/>
     </row>
     <row r="74" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B74" s="23" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="B74" s="22" t="s">
+        <v>114</v>
+      </c>
+      <c r="C74" s="22"/>
+      <c r="D74" s="22"/>
+      <c r="E74" s="28"/>
+      <c r="F74" s="29">
+        <v>12433.06</v>
+      </c>
+      <c r="G74" s="30">
+        <v>0.2274</v>
+      </c>
+      <c r="H74" s="31"/>
       <c r="J74" s="3"/>
     </row>
     <row r="75" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B75" s="23" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="B75" s="23"/>
+      <c r="C75" s="23"/>
+      <c r="D75" s="23"/>
+      <c r="E75" s="24"/>
+      <c r="F75" s="25"/>
+      <c r="G75" s="26"/>
+      <c r="H75" s="27"/>
       <c r="J75" s="5"/>
       <c r="K75" s="5"/>
       <c r="L75" s="6"/>
       <c r="M75" s="6"/>
       <c r="N75" s="5"/>
     </row>
     <row r="76" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B76" s="23" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="B76" s="22" t="s">
+        <v>157</v>
+      </c>
+      <c r="C76" s="23"/>
+      <c r="D76" s="23"/>
+      <c r="E76" s="24"/>
+      <c r="F76" s="25"/>
+      <c r="G76" s="26"/>
+      <c r="H76" s="27"/>
     </row>
     <row r="77" spans="1:15" customHeight="1" ht="15.75">
       <c r="B77" s="22" t="s">
-        <v>119</v>
-[...10 lines deleted...]
-      <c r="H77" s="31"/>
+        <v>114</v>
+      </c>
+      <c r="C77" s="23"/>
+      <c r="D77" s="23"/>
+      <c r="E77" s="24"/>
+      <c r="F77" s="32" t="s">
+        <v>116</v>
+      </c>
+      <c r="G77" s="33" t="s">
+        <v>116</v>
+      </c>
+      <c r="H77" s="27"/>
     </row>
     <row r="78" spans="1:15" customHeight="1" ht="15.75">
       <c r="B78" s="23"/>
       <c r="C78" s="23"/>
       <c r="D78" s="23"/>
       <c r="E78" s="24"/>
       <c r="F78" s="25"/>
       <c r="G78" s="26"/>
       <c r="H78" s="27"/>
       <c r="J78" s="7"/>
       <c r="K78" s="7"/>
       <c r="L78" s="7"/>
       <c r="M78" s="7"/>
       <c r="N78" s="7"/>
     </row>
     <row r="79" spans="1:15" customHeight="1" ht="15.75">
       <c r="B79" s="22" t="s">
-        <v>166</v>
+        <v>158</v>
       </c>
       <c r="C79" s="23"/>
       <c r="D79" s="23"/>
       <c r="E79" s="24"/>
       <c r="F79" s="25"/>
       <c r="G79" s="26"/>
       <c r="H79" s="27"/>
       <c r="J79" s="7"/>
       <c r="K79" s="7"/>
       <c r="L79" s="7"/>
       <c r="M79" s="7"/>
       <c r="N79" s="7"/>
     </row>
     <row r="80" spans="1:15" customHeight="1" ht="15.75">
       <c r="B80" s="22" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="C80" s="23"/>
       <c r="D80" s="23"/>
       <c r="E80" s="24"/>
       <c r="F80" s="32" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="G80" s="33" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="H80" s="27"/>
       <c r="J80" s="7"/>
       <c r="K80" s="7"/>
       <c r="L80" s="7"/>
       <c r="M80" s="7"/>
       <c r="N80" s="7"/>
     </row>
     <row r="81" spans="1:15" customHeight="1" ht="15.75">
       <c r="B81" s="23"/>
       <c r="C81" s="23"/>
       <c r="D81" s="23"/>
       <c r="E81" s="24"/>
       <c r="F81" s="25"/>
       <c r="G81" s="26"/>
       <c r="H81" s="27"/>
       <c r="J81" s="7"/>
       <c r="K81" s="7"/>
       <c r="L81" s="7"/>
       <c r="M81" s="7"/>
       <c r="N81" s="7"/>
     </row>
     <row r="82" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B82" s="22" t="s">
-[...7 lines deleted...]
-      <c r="H82" s="27"/>
+      <c r="B82" s="34" t="s">
+        <v>117</v>
+      </c>
+      <c r="C82" s="34"/>
+      <c r="D82" s="34"/>
+      <c r="E82" s="35"/>
+      <c r="F82" s="29">
+        <v>12433.06</v>
+      </c>
+      <c r="G82" s="30">
+        <v>0.2276</v>
+      </c>
+      <c r="H82" s="31"/>
       <c r="J82" s="7"/>
       <c r="K82" s="7"/>
       <c r="L82" s="7"/>
       <c r="M82" s="7"/>
       <c r="N82" s="7"/>
     </row>
     <row r="83" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B83" s="22" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B83" s="23"/>
       <c r="C83" s="23"/>
       <c r="D83" s="23"/>
       <c r="E83" s="24"/>
-      <c r="F83" s="32" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F83" s="25"/>
+      <c r="G83" s="26"/>
       <c r="H83" s="27"/>
       <c r="J83" s="7"/>
       <c r="K83" s="7"/>
       <c r="L83" s="7"/>
       <c r="M83" s="7"/>
       <c r="N83" s="7"/>
     </row>
     <row r="84" spans="1:15" customHeight="1" ht="15.75">
       <c r="B84" s="23"/>
       <c r="C84" s="23"/>
       <c r="D84" s="23"/>
       <c r="E84" s="24"/>
       <c r="F84" s="25"/>
       <c r="G84" s="26"/>
       <c r="H84" s="27"/>
       <c r="J84" s="7"/>
       <c r="K84" s="7"/>
       <c r="L84" s="7"/>
       <c r="M84" s="7"/>
       <c r="N84" s="7"/>
     </row>
     <row r="85" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B85" s="34" t="s">
-[...11 lines deleted...]
-      <c r="H85" s="31"/>
+      <c r="B85" s="22" t="s">
+        <v>159</v>
+      </c>
+      <c r="C85" s="23"/>
+      <c r="D85" s="23"/>
+      <c r="E85" s="24"/>
+      <c r="F85" s="25"/>
+      <c r="G85" s="26"/>
+      <c r="H85" s="27"/>
     </row>
     <row r="86" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B86" s="23"/>
+      <c r="B86" s="23" t="s">
+        <v>160</v>
+      </c>
       <c r="C86" s="23"/>
       <c r="D86" s="23"/>
       <c r="E86" s="24"/>
-      <c r="F86" s="25"/>
-      <c r="G86" s="26"/>
+      <c r="F86" s="25">
+        <v>1254.94</v>
+      </c>
+      <c r="G86" s="26">
+        <v>0.023</v>
+      </c>
       <c r="H86" s="27"/>
       <c r="J86" s="3"/>
     </row>
     <row r="87" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B87" s="23"/>
-[...5 lines deleted...]
-      <c r="H87" s="27"/>
+      <c r="B87" s="22" t="s">
+        <v>114</v>
+      </c>
+      <c r="C87" s="22"/>
+      <c r="D87" s="22"/>
+      <c r="E87" s="28"/>
+      <c r="F87" s="29">
+        <v>1254.94</v>
+      </c>
+      <c r="G87" s="30">
+        <v>0.023</v>
+      </c>
+      <c r="H87" s="31"/>
     </row>
     <row r="88" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B88" s="22" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B88" s="23"/>
       <c r="C88" s="23"/>
       <c r="D88" s="23"/>
       <c r="E88" s="24"/>
       <c r="F88" s="25"/>
       <c r="G88" s="26"/>
       <c r="H88" s="27"/>
     </row>
     <row r="89" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B89" s="23" t="s">
-[...11 lines deleted...]
-      <c r="H89" s="27"/>
+      <c r="B89" s="34" t="s">
+        <v>117</v>
+      </c>
+      <c r="C89" s="34"/>
+      <c r="D89" s="34"/>
+      <c r="E89" s="35"/>
+      <c r="F89" s="29">
+        <v>1254.94</v>
+      </c>
+      <c r="G89" s="30">
+        <v>0.023</v>
+      </c>
+      <c r="H89" s="31"/>
     </row>
     <row r="90" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B90" s="22" t="s">
-[...11 lines deleted...]
-      <c r="H90" s="31"/>
+      <c r="B90" s="23" t="s">
+        <v>161</v>
+      </c>
+      <c r="C90" s="23"/>
+      <c r="D90" s="23"/>
+      <c r="E90" s="24"/>
+      <c r="F90" s="53">
+        <v>-15.6</v>
+      </c>
+      <c r="G90" s="54">
+        <v>-0.00029999999999997</v>
+      </c>
+      <c r="H90" s="27"/>
     </row>
     <row r="91" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B91" s="23"/>
-[...5 lines deleted...]
-      <c r="H91" s="27"/>
+      <c r="B91" s="36" t="s">
+        <v>162</v>
+      </c>
+      <c r="C91" s="36"/>
+      <c r="D91" s="36"/>
+      <c r="E91" s="37"/>
+      <c r="F91" s="38">
+        <v>54633.12</v>
+      </c>
+      <c r="G91" s="39">
+        <v>1</v>
+      </c>
+      <c r="H91" s="40"/>
     </row>
     <row r="92" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B92" s="34" t="s">
-[...11 lines deleted...]
-      <c r="H92" s="31"/>
+      <c r="B92" s="2"/>
     </row>
     <row r="93" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B93" s="23" t="s">
-[...29 lines deleted...]
-      <c r="B95" s="2"/>
+      <c r="B93" s="11" t="s">
+        <v>163</v>
+      </c>
     </row>
     <row r="96" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B96" s="11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A96" s="7"/>
+      <c r="B96" s="41" t="s">
+        <v>164</v>
+      </c>
+      <c r="C96" s="55"/>
+      <c r="D96" s="55"/>
+      <c r="E96" s="55"/>
+      <c r="F96" s="55"/>
+      <c r="G96" s="55"/>
+      <c r="H96" s="42"/>
+    </row>
+    <row r="97" spans="1:15" customHeight="1" ht="15.75">
+      <c r="A97" s="7"/>
+      <c r="B97" s="43" t="s">
+        <v>165</v>
+      </c>
+      <c r="C97" s="49"/>
+      <c r="D97" s="49"/>
+      <c r="E97" s="49"/>
+      <c r="F97" s="49"/>
+      <c r="G97" s="49"/>
+      <c r="H97" s="44"/>
+    </row>
+    <row r="98" spans="1:15" customHeight="1" ht="15.75">
+      <c r="A98" s="7"/>
+      <c r="B98" s="43" t="s">
+        <v>166</v>
+      </c>
+      <c r="C98" s="49"/>
+      <c r="D98" s="49"/>
+      <c r="E98" s="49"/>
+      <c r="F98" s="49"/>
+      <c r="G98" s="49"/>
+      <c r="H98" s="44"/>
     </row>
     <row r="99" spans="1:15" customHeight="1" ht="15.75">
       <c r="A99" s="7"/>
-      <c r="B99" s="41" t="s">
-[...7 lines deleted...]
-      <c r="H99" s="42"/>
+      <c r="B99" s="56"/>
+      <c r="C99" s="45">
+        <v>46325</v>
+      </c>
+      <c r="D99" s="45">
+        <v>46295</v>
+      </c>
+      <c r="E99" s="49"/>
+      <c r="F99" s="49"/>
+      <c r="G99" s="49"/>
+      <c r="H99" s="44"/>
     </row>
     <row r="100" spans="1:15" customHeight="1" ht="15.75">
       <c r="A100" s="7"/>
-      <c r="B100" s="43" t="s">
-[...6 lines deleted...]
-      <c r="G100" s="55"/>
+      <c r="B100" s="56" t="s">
+        <v>167</v>
+      </c>
+      <c r="C100" s="46"/>
+      <c r="D100" s="46"/>
+      <c r="E100" s="49"/>
+      <c r="F100" s="49"/>
+      <c r="G100" s="49"/>
       <c r="H100" s="44"/>
     </row>
     <row r="101" spans="1:15" customHeight="1" ht="15.75">
-      <c r="A101" s="7"/>
-[...7 lines deleted...]
-      <c r="G101" s="55"/>
+      <c r="A101" s="47"/>
+      <c r="B101" s="56" t="s">
+        <v>168</v>
+      </c>
+      <c r="C101" s="48">
+        <v>193.6525</v>
+      </c>
+      <c r="D101" s="48">
+        <v>201.5789</v>
+      </c>
+      <c r="E101" s="49"/>
+      <c r="F101" s="49"/>
+      <c r="G101" s="49"/>
       <c r="H101" s="44"/>
     </row>
     <row r="102" spans="1:15" customHeight="1" ht="15.75">
-      <c r="A102" s="7"/>
-[...9 lines deleted...]
-      <c r="G102" s="55"/>
+      <c r="A102" s="47"/>
+      <c r="B102" s="56" t="s">
+        <v>169</v>
+      </c>
+      <c r="C102" s="48">
+        <v>14.1884</v>
+      </c>
+      <c r="D102" s="48">
+        <v>14.8936</v>
+      </c>
+      <c r="E102" s="49"/>
+      <c r="F102" s="49"/>
+      <c r="G102" s="49"/>
       <c r="H102" s="44"/>
     </row>
     <row r="103" spans="1:15" customHeight="1" ht="15.75">
-      <c r="A103" s="7"/>
+      <c r="A103" s="47"/>
       <c r="B103" s="56" t="s">
-        <v>176</v>
-[...5 lines deleted...]
-      <c r="G103" s="55"/>
+        <v>170</v>
+      </c>
+      <c r="C103" s="48">
+        <v>222.9218</v>
+      </c>
+      <c r="D103" s="48">
+        <v>231.8434</v>
+      </c>
+      <c r="E103" s="49"/>
+      <c r="F103" s="49"/>
+      <c r="G103" s="49"/>
       <c r="H103" s="44"/>
     </row>
     <row r="104" spans="1:15" customHeight="1" ht="15.75">
       <c r="A104" s="47"/>
       <c r="B104" s="56" t="s">
+        <v>171</v>
+      </c>
+      <c r="C104" s="48">
+        <v>21.7071</v>
+      </c>
+      <c r="D104" s="48">
+        <v>22.5759</v>
+      </c>
+      <c r="E104" s="49"/>
+      <c r="F104" s="49"/>
+      <c r="G104" s="49"/>
+      <c r="H104" s="44"/>
+    </row>
+    <row r="105" spans="1:15" customHeight="1" ht="15.75">
+      <c r="A105" s="7"/>
+      <c r="B105" s="43" t="s">
+        <v>172</v>
+      </c>
+      <c r="C105" s="49"/>
+      <c r="D105" s="49"/>
+      <c r="E105" s="49"/>
+      <c r="F105" s="49"/>
+      <c r="G105" s="49"/>
+      <c r="H105" s="44"/>
+    </row>
+    <row r="106" spans="1:15" customHeight="1" ht="15.75">
+      <c r="A106" s="7"/>
+      <c r="B106" s="56" t="s">
+        <v>173</v>
+      </c>
+      <c r="C106" s="46" t="s">
+        <v>174</v>
+      </c>
+      <c r="D106" s="46" t="s">
+        <v>175</v>
+      </c>
+      <c r="E106" s="46" t="s">
+        <v>175</v>
+      </c>
+      <c r="F106" s="49"/>
+      <c r="G106" s="49"/>
+      <c r="H106" s="44"/>
+    </row>
+    <row r="107" spans="1:15" customHeight="1" ht="15.75">
+      <c r="A107" s="7"/>
+      <c r="B107" s="56"/>
+      <c r="C107" s="46"/>
+      <c r="D107" s="46" t="s">
+        <v>176</v>
+      </c>
+      <c r="E107" s="46" t="s">
         <v>177</v>
       </c>
-      <c r="C104" s="48">
-[...55 lines deleted...]
-      <c r="G107" s="55"/>
+      <c r="F107" s="49"/>
+      <c r="G107" s="49"/>
       <c r="H107" s="44"/>
     </row>
     <row r="108" spans="1:15" customHeight="1" ht="15.75">
       <c r="A108" s="7"/>
-      <c r="B108" s="43" t="s">
-[...6 lines deleted...]
-      <c r="G108" s="55"/>
+      <c r="B108" s="56" t="s">
+        <v>169</v>
+      </c>
+      <c r="C108" s="60" t="s">
+        <v>178</v>
+      </c>
+      <c r="D108" s="61">
+        <v>0.12</v>
+      </c>
+      <c r="E108" s="61">
+        <v>0.12</v>
+      </c>
+      <c r="F108" s="49"/>
+      <c r="G108" s="49"/>
       <c r="H108" s="44"/>
     </row>
     <row r="109" spans="1:15" customHeight="1" ht="15.75">
       <c r="A109" s="7"/>
-      <c r="B109" s="56" t="s">
-[...12 lines deleted...]
-      <c r="G109" s="55"/>
+      <c r="B109" s="43" t="s">
+        <v>179</v>
+      </c>
+      <c r="C109" s="49"/>
+      <c r="D109" s="49"/>
+      <c r="E109" s="49"/>
+      <c r="F109" s="49"/>
+      <c r="G109" s="49"/>
       <c r="H109" s="44"/>
     </row>
     <row r="110" spans="1:15" customHeight="1" ht="15.75">
       <c r="A110" s="7"/>
-      <c r="B110" s="56"/>
-[...8 lines deleted...]
-      <c r="G110" s="55"/>
+      <c r="B110" s="43" t="s">
+        <v>180</v>
+      </c>
+      <c r="C110" s="49"/>
+      <c r="D110" s="49"/>
+      <c r="E110" s="49"/>
+      <c r="F110" s="49"/>
+      <c r="G110" s="49"/>
       <c r="H110" s="44"/>
     </row>
     <row r="111" spans="1:15" customHeight="1" ht="15.75">
       <c r="A111" s="7"/>
-      <c r="B111" s="56" t="s">
-[...12 lines deleted...]
-      <c r="G111" s="55"/>
+      <c r="B111" s="50" t="s">
+        <v>181</v>
+      </c>
+      <c r="C111" s="49"/>
+      <c r="D111" s="49"/>
+      <c r="E111" s="49"/>
+      <c r="F111" s="49"/>
+      <c r="G111" s="49"/>
       <c r="H111" s="44"/>
     </row>
     <row r="112" spans="1:15" customHeight="1" ht="15.75">
       <c r="A112" s="7"/>
       <c r="B112" s="43" t="s">
-        <v>188</v>
-[...5 lines deleted...]
-      <c r="G112" s="55"/>
+        <v>182</v>
+      </c>
+      <c r="C112" s="49"/>
+      <c r="D112" s="49"/>
+      <c r="E112" s="49"/>
+      <c r="F112" s="49"/>
+      <c r="G112" s="49"/>
       <c r="H112" s="44"/>
     </row>
     <row r="113" spans="1:15" customHeight="1" ht="15.75">
       <c r="A113" s="7"/>
       <c r="B113" s="43" t="s">
-        <v>189</v>
-[...5 lines deleted...]
-      <c r="G113" s="55"/>
+        <v>183</v>
+      </c>
+      <c r="C113" s="49"/>
+      <c r="D113" s="49"/>
+      <c r="E113" s="49"/>
+      <c r="F113" s="49"/>
+      <c r="G113" s="49"/>
       <c r="H113" s="44"/>
     </row>
     <row r="114" spans="1:15" customHeight="1" ht="15.75">
       <c r="A114" s="7"/>
-      <c r="B114" s="49" t="s">
+      <c r="B114" s="57" t="s">
+        <v>184</v>
+      </c>
+      <c r="C114" s="58"/>
+      <c r="D114" s="58"/>
+      <c r="E114" s="58"/>
+      <c r="F114" s="58"/>
+      <c r="G114" s="58"/>
+      <c r="H114" s="59"/>
+    </row>
+    <row r="116" spans="1:15" customHeight="1" ht="15.75"/>
+    <row r="117" spans="1:15" customHeight="1" ht="39.75">
+      <c r="B117" s="51" t="s">
+        <v>185</v>
+      </c>
+      <c r="C117" s="52" t="s">
+        <v>186</v>
+      </c>
+      <c r="D117" s="52" t="s">
+        <v>187</v>
+      </c>
+      <c r="E117" s="2"/>
+    </row>
+    <row r="118" spans="1:15" customHeight="1" ht="39.75">
+      <c r="B118" s="63" t="s">
+        <v>188</v>
+      </c>
+      <c r="C118" s="64"/>
+      <c r="D118" s="63" t="s">
+        <v>189</v>
+      </c>
+      <c r="E118" s="2"/>
+    </row>
+    <row r="119" spans="1:15" customHeight="1" ht="39.75">
+      <c r="B119" s="67" t="s">
         <v>190</v>
       </c>
-      <c r="C114" s="55"/>
-[...8 lines deleted...]
-      <c r="B115" s="43" t="s">
+      <c r="C119" s="65"/>
+      <c r="D119" s="69"/>
+      <c r="E119" s="2"/>
+    </row>
+    <row r="120" spans="1:15" customHeight="1" ht="39.75">
+      <c r="B120" s="67"/>
+      <c r="C120" s="65"/>
+      <c r="D120" s="69"/>
+      <c r="E120" s="2"/>
+    </row>
+    <row r="121" spans="1:15" customHeight="1" ht="39.75">
+      <c r="B121" s="67"/>
+      <c r="C121" s="65"/>
+      <c r="D121" s="69"/>
+      <c r="E121" s="2"/>
+    </row>
+    <row r="122" spans="1:15" customHeight="1" ht="39.75">
+      <c r="B122" s="68"/>
+      <c r="C122" s="66"/>
+      <c r="D122" s="70"/>
+      <c r="E122" s="2"/>
+    </row>
+    <row r="123" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B123" s="9" t="s">
         <v>191</v>
       </c>
-      <c r="C115" s="55"/>
-[...8 lines deleted...]
-      <c r="B116" s="43" t="s">
+    </row>
+    <row r="124" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B124" s="9" t="s">
         <v>192</v>
       </c>
-      <c r="C116" s="55"/>
-[...8 lines deleted...]
-      <c r="B117" s="43" t="s">
+    </row>
+    <row r="125" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B125" s="9" t="s">
         <v>193</v>
-      </c>
-[...68 lines deleted...]
-        <v>202</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
-    <mergeCell ref="C121:C125"/>
-[...1 lines deleted...]
-    <mergeCell ref="D122:D125"/>
+    <mergeCell ref="C118:C122"/>
+    <mergeCell ref="B119:B122"/>
+    <mergeCell ref="D119:D122"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G1" location="'Sheet1'!A1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader>&amp;L&amp;"Arial"&amp;9&amp;K0078D7 INTERNAL&amp;1#_x000D_</oddHeader>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>