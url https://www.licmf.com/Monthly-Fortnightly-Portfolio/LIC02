--- v0 (2026-08-15)
+++ v1 (2026-09-24)
@@ -111,551 +111,548 @@
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEGFOF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEGOLD'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEGROW'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEINFA'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEINNF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEINSX'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LELTVF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEMAAF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEMETF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEMFGF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEMIDF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEMUCF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LENI50'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LET100'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LETAXP'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LETECF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LETF50'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LETFSX'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEULIS'!$J$68:$N$86</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="176">
   <si>
     <t>LIC MF UNIT LINKED INSURANCE SCHEME</t>
   </si>
   <si>
     <t>Index</t>
   </si>
   <si>
-    <t>Monthly Portfolio Statement as on July 31,2026</t>
+    <t>Monthly Portfolio Statement as on August 31,2026</t>
   </si>
   <si>
     <t>Name of the Instrument</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>Industry / Rating</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Market/Fair Value (Rounded, Rs. In Lacs)</t>
   </si>
   <si>
     <t>Rounded, % to Net Assets</t>
   </si>
   <si>
     <t>Yield</t>
   </si>
   <si>
     <t>Equity &amp; Equity related</t>
   </si>
   <si>
     <t>(a)Listed / Awaiting listing on Stock Exchanges</t>
   </si>
   <si>
+    <t>Divi's Laboratories Ltd.</t>
+  </si>
+  <si>
+    <t>INE361B01024</t>
+  </si>
+  <si>
+    <t>Pharmaceuticals &amp; Biotechnology</t>
+  </si>
+  <si>
+    <t>Solar Industries India Ltd.</t>
+  </si>
+  <si>
+    <t>INE343H01029</t>
+  </si>
+  <si>
+    <t>Chemicals &amp; Petrochemicals</t>
+  </si>
+  <si>
+    <t>Bajaj Auto Ltd.</t>
+  </si>
+  <si>
+    <t>INE917I01010</t>
+  </si>
+  <si>
+    <t>Automobiles</t>
+  </si>
+  <si>
+    <t>Titan Company Ltd.</t>
+  </si>
+  <si>
+    <t>INE280A01028</t>
+  </si>
+  <si>
+    <t>Consumer Durables</t>
+  </si>
+  <si>
     <t>ICICI Bank Ltd.</t>
   </si>
   <si>
     <t>INE090A01021</t>
   </si>
   <si>
     <t>Banks</t>
   </si>
   <si>
     <t>Bharti Airtel Ltd.</t>
   </si>
   <si>
     <t>INE397D01024</t>
   </si>
   <si>
     <t>Telecom - Services</t>
   </si>
   <si>
-    <t>Trent Ltd.</t>
-[...2 lines deleted...]
-    <t>INE849A01020</t>
+    <t>Bajaj Finance Ltd.</t>
+  </si>
+  <si>
+    <t>INE296A01032</t>
+  </si>
+  <si>
+    <t>Finance</t>
+  </si>
+  <si>
+    <t>FSN E-Commerce Ventures Ltd.</t>
+  </si>
+  <si>
+    <t>INE388Y01029</t>
   </si>
   <si>
     <t>Retailing</t>
   </si>
   <si>
-    <t>Bajaj Finance Ltd.</t>
-[...35 lines deleted...]
-    <t>INE388Y01029</t>
+    <t>Oracle Financial Services Software Ltd.</t>
+  </si>
+  <si>
+    <t>INE881D01027</t>
+  </si>
+  <si>
+    <t>IT - Software</t>
+  </si>
+  <si>
+    <t>Navin Fluorine International Ltd.</t>
+  </si>
+  <si>
+    <t>INE048G01026</t>
+  </si>
+  <si>
+    <t>Torrent Pharmaceuticals Ltd.</t>
+  </si>
+  <si>
+    <t>INE685A01028</t>
+  </si>
+  <si>
+    <t>Eternal Ltd.</t>
+  </si>
+  <si>
+    <t>INE758T01015</t>
+  </si>
+  <si>
+    <t>Garware Hi-Tech Films Ltd.</t>
+  </si>
+  <si>
+    <t>INE291A01017</t>
+  </si>
+  <si>
+    <t>Industrial Products</t>
+  </si>
+  <si>
+    <t>Zydus Lifesciences Ltd.</t>
+  </si>
+  <si>
+    <t>INE010B01027</t>
+  </si>
+  <si>
+    <t>Avenue Supermarts Ltd.</t>
+  </si>
+  <si>
+    <t>INE192R01011</t>
+  </si>
+  <si>
+    <t>Endurance Technologies Ltd.</t>
+  </si>
+  <si>
+    <t>INE913H01037</t>
+  </si>
+  <si>
+    <t>Auto Components</t>
+  </si>
+  <si>
+    <t>Ujjivan Small Finance Bank Ltd.</t>
+  </si>
+  <si>
+    <t>INE551W01018</t>
+  </si>
+  <si>
+    <t>Rategain Travel Technologies Ltd.</t>
+  </si>
+  <si>
+    <t>INE0CLI01024</t>
+  </si>
+  <si>
+    <t>Aster DM Quality Care Ltd.</t>
+  </si>
+  <si>
+    <t>INE914M01019</t>
+  </si>
+  <si>
+    <t>Healthcare Services</t>
   </si>
   <si>
     <t>Bharat Electronics Ltd.</t>
   </si>
   <si>
     <t>INE263A01024</t>
   </si>
   <si>
     <t>Aerospace &amp; Defense</t>
   </si>
   <si>
-    <t>Oracle Financial Services Software Ltd.</t>
-[...31 lines deleted...]
-  <si>
     <t>Creditaccess Grameen Ltd.</t>
   </si>
   <si>
     <t>INE741K01010</t>
   </si>
   <si>
-    <t>Zydus Lifesciences Ltd.</t>
-[...35 lines deleted...]
-    <t>INE343H01029</t>
+    <t>Ajanta Pharma Ltd.</t>
+  </si>
+  <si>
+    <t>INE031B01049</t>
+  </si>
+  <si>
+    <t>GE Vernova T&amp;D India Limited</t>
+  </si>
+  <si>
+    <t>INE200A01026</t>
+  </si>
+  <si>
+    <t>Electrical Equipment</t>
+  </si>
+  <si>
+    <t>Sona BLW Precision Forgings Ltd.</t>
+  </si>
+  <si>
+    <t>INE073K01018</t>
+  </si>
+  <si>
+    <t>Manorama Industries Ltd.</t>
+  </si>
+  <si>
+    <t>INE00VM01036</t>
+  </si>
+  <si>
+    <t>Food Products</t>
+  </si>
+  <si>
+    <t>Thermax Ltd.</t>
+  </si>
+  <si>
+    <t>INE152A01029</t>
+  </si>
+  <si>
+    <t>Cartrade Tech Ltd.</t>
+  </si>
+  <si>
+    <t>INE290S01011</t>
+  </si>
+  <si>
+    <t>Tata Consumer Products Ltd.</t>
+  </si>
+  <si>
+    <t>INE192A01025</t>
+  </si>
+  <si>
+    <t>Agricultural Food &amp; other Products</t>
+  </si>
+  <si>
+    <t>ABB India Ltd.</t>
+  </si>
+  <si>
+    <t>INE117A01022</t>
+  </si>
+  <si>
+    <t>City Union Bank Ltd.</t>
+  </si>
+  <si>
+    <t>INE491A01021</t>
+  </si>
+  <si>
+    <t>Techno Electric &amp; Engineering Co. Ltd.</t>
+  </si>
+  <si>
+    <t>INE285K01026</t>
+  </si>
+  <si>
+    <t>Construction</t>
+  </si>
+  <si>
+    <t>Delhivery Ltd.</t>
+  </si>
+  <si>
+    <t>INE148O01028</t>
+  </si>
+  <si>
+    <t>Transport Services</t>
+  </si>
+  <si>
+    <t>Lumax Auto Technologies Ltd.</t>
+  </si>
+  <si>
+    <t>INE872H01027</t>
+  </si>
+  <si>
+    <t>360 One Wam Ltd.</t>
+  </si>
+  <si>
+    <t>INE466L01038</t>
+  </si>
+  <si>
+    <t>Capital Markets</t>
+  </si>
+  <si>
+    <t>Godfrey Phillips India Ltd.</t>
+  </si>
+  <si>
+    <t>INE260B01028</t>
+  </si>
+  <si>
+    <t>Cigarettes &amp; Tobacco Products</t>
+  </si>
+  <si>
+    <t>Schneider Electric Infrastructure Ltd.</t>
+  </si>
+  <si>
+    <t>INE839M01018</t>
   </si>
   <si>
     <t>Infosys Ltd.</t>
   </si>
   <si>
     <t>INE009A01021</t>
   </si>
   <si>
-    <t>Thermax Ltd.</t>
-[...103 lines deleted...]
-  <si>
     <t>Tata Consultancy Services Ltd.</t>
   </si>
   <si>
     <t>INE467B01029</t>
   </si>
   <si>
-    <t>Bikaji Foods International Ltd.</t>
-[...19 lines deleted...]
-  <si>
     <t>INDO-MIM Ltd.</t>
   </si>
   <si>
     <t>INE084101034</t>
   </si>
   <si>
     <t>Industrial Manufacturing</t>
   </si>
   <si>
     <t>Sub Total</t>
   </si>
   <si>
     <t>(b) Unlisted</t>
   </si>
   <si>
     <t>NIL</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>Debt Instruments</t>
   </si>
   <si>
     <t>(a)Listed / Awaiting listing on stock Exchanges</t>
   </si>
   <si>
+    <t>7.63% State Government of Maharashtra</t>
+  </si>
+  <si>
+    <t>IN2220230204</t>
+  </si>
+  <si>
+    <t>SOVEREIGN</t>
+  </si>
+  <si>
+    <t>7.43% Jamnagar Utilities &amp; Power Pvt. Ltd. **</t>
+  </si>
+  <si>
+    <t>INE936D07190</t>
+  </si>
+  <si>
+    <t>CRISIL AAA</t>
+  </si>
+  <si>
+    <t>6.94% Government of India</t>
+  </si>
+  <si>
+    <t>IN0020260025</t>
+  </si>
+  <si>
+    <t>7.41% Government of India</t>
+  </si>
+  <si>
+    <t>IN0020220102</t>
+  </si>
+  <si>
+    <t>7.33% Government of India</t>
+  </si>
+  <si>
+    <t>IN0020230119</t>
+  </si>
+  <si>
+    <t>7.37% Indian Railway Finance Corporation Ltd. **</t>
+  </si>
+  <si>
+    <t>INE053F08411</t>
+  </si>
+  <si>
     <t>7.18% Government of India</t>
   </si>
   <si>
     <t>IN0020230077</t>
   </si>
   <si>
-    <t>SOVEREIGN</t>
-[...40 lines deleted...]
-  <si>
     <t>8.0% HDFC Bank Ltd. **</t>
   </si>
   <si>
     <t>INE040A08807</t>
   </si>
   <si>
     <t>6.9% Government of India</t>
   </si>
   <si>
     <t>IN0020250018</t>
   </si>
   <si>
     <t>7.19% State Government of Tamil Nadu</t>
   </si>
   <si>
     <t>IN3120190225</t>
   </si>
   <si>
     <t>8.13% Nuclear Power Corporation **</t>
   </si>
   <si>
     <t>INE206D08378</t>
   </si>
   <si>
     <t>(b)Privately Placed/Unlisted</t>
   </si>
   <si>
     <t>(c)Securitised Debt Instruments</t>
   </si>
   <si>
     <t>Money Market Instruments</t>
   </si>
   <si>
-    <t>Certificate of Deposit</t>
-[...8 lines deleted...]
-    <t>CRISIL A1+</t>
+    <t>Treasury Bill</t>
+  </si>
+  <si>
+    <t>182 DAYS TBILL RED 03-09-2026</t>
+  </si>
+  <si>
+    <t>IN002025Y487</t>
+  </si>
+  <si>
+    <t>91 DAYS TBILL RED 03-09-2026</t>
+  </si>
+  <si>
+    <t>IN002026X099</t>
   </si>
   <si>
     <t>Treps / Reverse Repo</t>
   </si>
   <si>
     <t>Treps</t>
   </si>
   <si>
     <t>Net Receivables / (Payables)</t>
   </si>
   <si>
     <t>GRAND TOTAL</t>
   </si>
   <si>
-    <t>#  Unlisted Security</t>
-[...1 lines deleted...]
-  <si>
     <t>**  Non Traded Security</t>
   </si>
   <si>
     <t>i) Securities in default beyond its maturity date: Nil</t>
   </si>
   <si>
-    <t>ii) Total value and percentage of illiquid equity shares as on July 31, 2026: Nil</t>
+    <t>ii) Total value and percentage of illiquid equity shares as on August 31, 2026: Nil</t>
   </si>
   <si>
     <t>iii)</t>
   </si>
   <si>
     <t>NAV</t>
   </si>
   <si>
     <t>Regular Plan - IDCW Reinvestment Option</t>
   </si>
   <si>
     <t>Direct Plan - IDCW Reinvestment Option</t>
   </si>
   <si>
-    <t>iv) Dividend declared during the month July 31, 2026 under the IDCW Option of the Scheme is Nil.</t>
-[...14 lines deleted...]
-    <t>ix) Funds parked in short term deposit as on July 31, 2026: Nil</t>
+    <t>iv) Dividend declared during the month August 31, 2026 under the IDCW Option of the Scheme is Nil.</t>
+  </si>
+  <si>
+    <t>v) No bonus declared during the period ended August 31, 2026.</t>
+  </si>
+  <si>
+    <t>vi) Total outstanding exposure in derivative instruments as on August 31, 2026 is Nil.</t>
+  </si>
+  <si>
+    <t>vii) Total market value of investments in Foreign Securities/ American Depositary Receipts/ Global Depositary Receipts/ Overseas ETFs as at August 31, 2026 is Nil.</t>
+  </si>
+  <si>
+    <t>viii) Portfolio turnover ratio: 0.46 times</t>
+  </si>
+  <si>
+    <t>ix) Funds parked in short term deposit as on August 31, 2026: Nil</t>
   </si>
   <si>
     <t>x) The details of repo transactions of the scheme in corporate debt securities: Nil</t>
   </si>
   <si>
     <t>The product is suitable for investors who are seeking*</t>
   </si>
   <si>
     <t>Scheme Riskometer#</t>
   </si>
   <si>
     <t>Benchmark Riskometer (as 
 applicable) #</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">•</t>
     </r>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
@@ -919,51 +916,51 @@
       </top>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="67">
+  <cellXfs count="65">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
@@ -1087,139 +1084,133 @@
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="169" fillId="2" borderId="6" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="10" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="3" borderId="12" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" readingOrder="1"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="3" borderId="13" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" readingOrder="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="13" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3" readingOrder="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="14" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="6" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="15" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3" readingOrder="1"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="13" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="15" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="16" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="15" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false" indent="3" readingOrder="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="16" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false" indent="3" readingOrder="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="15" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3" readingOrder="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="16" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3" readingOrder="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image363.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image464.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>47625</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>47625</xdr:rowOff>
+      <xdr:colOff>95250</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>466725</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2581275" cy="1943100"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>333375</xdr:colOff>
-      <xdr:row>114</xdr:row>
-      <xdr:rowOff>19050</xdr:rowOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>495300</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2628900" cy="1952625"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 2" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
@@ -1497,54 +1488,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O121"/>
+  <dimension ref="A1:O120"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="D99" sqref="D99"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="true" defaultRowHeight="15.75" defaultColWidth="9.140625" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.5703125" customWidth="true" style="1"/>
     <col min="2" max="2" width="65.5703125" customWidth="true" style="8"/>
     <col min="3" max="3" width="45.5703125" customWidth="true" style="8"/>
     <col min="4" max="4" width="45.5703125" customWidth="true" style="8"/>
     <col min="5" max="5" width="45.5703125" customWidth="true" style="1"/>
     <col min="6" max="6" width="16.42578125" customWidth="true" style="1"/>
     <col min="7" max="7" width="15.28515625" customWidth="true" style="7"/>
     <col min="8" max="8" width="5.42578125" customWidth="true" style="9"/>
     <col min="9" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="10.7109375" customWidth="true" style="1"/>
     <col min="11" max="11" width="10.42578125" customWidth="true" style="1"/>
     <col min="12" max="12" width="14.42578125" customWidth="true" style="1"/>
     <col min="13" max="13" width="15.28515625" customWidth="true" style="1"/>
     <col min="14" max="14" width="12.5703125" customWidth="true" style="1"/>
     <col min="15" max="15" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" customHeight="1" ht="15.75">
       <c r="B1" s="4" t="s">
         <v>0</v>
       </c>
@@ -1577,1499 +1568,1501 @@
     </row>
     <row r="4" spans="1:15" customHeight="1" ht="36.75">
       <c r="B4" s="12" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="13" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="14" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="15" t="s">
         <v>7</v>
       </c>
       <c r="G4" s="16" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B5" s="58" t="s">
+      <c r="B5" s="56" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="17"/>
       <c r="D5" s="17"/>
       <c r="E5" s="18"/>
       <c r="F5" s="19"/>
       <c r="G5" s="20"/>
       <c r="H5" s="21"/>
     </row>
     <row r="6" spans="1:15" customHeight="1" ht="15.75">
       <c r="B6" s="22" t="s">
         <v>11</v>
       </c>
       <c r="C6" s="23"/>
       <c r="D6" s="23"/>
       <c r="E6" s="24"/>
       <c r="F6" s="25"/>
       <c r="G6" s="26"/>
       <c r="H6" s="27"/>
     </row>
     <row r="7" spans="1:15" customHeight="1" ht="15.75">
       <c r="B7" s="23" t="s">
         <v>12</v>
       </c>
       <c r="C7" s="23" t="s">
         <v>13</v>
       </c>
       <c r="D7" s="23" t="s">
         <v>14</v>
       </c>
       <c r="E7" s="24">
-        <v>130000</v>
+        <v>18276</v>
       </c>
       <c r="F7" s="25">
-        <v>1866.02</v>
+        <v>1730.19</v>
       </c>
       <c r="G7" s="26">
-        <v>0.0421</v>
+        <v>0.0388</v>
       </c>
       <c r="H7" s="27"/>
     </row>
     <row r="8" spans="1:15" customHeight="1" ht="15.75">
       <c r="B8" s="23" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D8" s="23" t="s">
         <v>17</v>
       </c>
       <c r="E8" s="24">
-        <v>80000</v>
+        <v>8350</v>
       </c>
       <c r="F8" s="25">
-        <v>1577.6</v>
+        <v>1679.02</v>
       </c>
       <c r="G8" s="26">
-        <v>0.0356</v>
+        <v>0.0377</v>
       </c>
       <c r="H8" s="27"/>
     </row>
     <row r="9" spans="1:15" customHeight="1" ht="15.75">
       <c r="B9" s="23" t="s">
         <v>18</v>
       </c>
       <c r="C9" s="23" t="s">
         <v>19</v>
       </c>
       <c r="D9" s="23" t="s">
         <v>20</v>
       </c>
       <c r="E9" s="24">
-        <v>51081</v>
+        <v>13700</v>
       </c>
       <c r="F9" s="25">
-        <v>1535.44</v>
+        <v>1661.81</v>
       </c>
       <c r="G9" s="26">
-        <v>0.0347</v>
+        <v>0.0373</v>
       </c>
       <c r="H9" s="27"/>
     </row>
     <row r="10" spans="1:15" customHeight="1" ht="15.75">
       <c r="B10" s="23" t="s">
         <v>21</v>
       </c>
       <c r="C10" s="23" t="s">
         <v>22</v>
       </c>
       <c r="D10" s="23" t="s">
         <v>23</v>
       </c>
       <c r="E10" s="24">
-        <v>131000</v>
+        <v>28966</v>
       </c>
       <c r="F10" s="25">
-        <v>1494.97</v>
+        <v>1477.96</v>
       </c>
       <c r="G10" s="26">
-        <v>0.0338</v>
+        <v>0.0332</v>
       </c>
       <c r="H10" s="27"/>
     </row>
     <row r="11" spans="1:15" customHeight="1" ht="15.75">
       <c r="B11" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C11" s="23" t="s">
         <v>25</v>
       </c>
       <c r="D11" s="23" t="s">
         <v>26</v>
       </c>
       <c r="E11" s="24">
-        <v>18276</v>
+        <v>100000</v>
       </c>
       <c r="F11" s="25">
-        <v>1472.31</v>
+        <v>1454</v>
       </c>
       <c r="G11" s="26">
-        <v>0.0332</v>
+        <v>0.0326</v>
       </c>
       <c r="H11" s="27"/>
     </row>
     <row r="12" spans="1:15" customHeight="1" ht="15.75">
       <c r="B12" s="23" t="s">
         <v>27</v>
       </c>
       <c r="C12" s="23" t="s">
         <v>28</v>
       </c>
       <c r="D12" s="23" t="s">
         <v>29</v>
       </c>
       <c r="E12" s="24">
-        <v>28966</v>
+        <v>80000</v>
       </c>
       <c r="F12" s="25">
-        <v>1412.15</v>
+        <v>1449.52</v>
       </c>
       <c r="G12" s="26">
-        <v>0.0319</v>
+        <v>0.0325</v>
       </c>
       <c r="H12" s="27"/>
     </row>
     <row r="13" spans="1:15" customHeight="1" ht="15.75">
       <c r="B13" s="23" t="s">
         <v>30</v>
       </c>
       <c r="C13" s="23" t="s">
         <v>31</v>
       </c>
       <c r="D13" s="23" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="E13" s="24">
-        <v>111420</v>
+        <v>131000</v>
       </c>
       <c r="F13" s="25">
-        <v>1369.91</v>
+        <v>1384.67</v>
       </c>
       <c r="G13" s="26">
-        <v>0.0309</v>
+        <v>0.0311</v>
       </c>
       <c r="H13" s="27"/>
     </row>
     <row r="14" spans="1:15" customHeight="1" ht="15.75">
       <c r="B14" s="23" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C14" s="23" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D14" s="23" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="E14" s="24">
         <v>370000</v>
       </c>
       <c r="F14" s="25">
-        <v>1233.58</v>
+        <v>1293.34</v>
       </c>
       <c r="G14" s="26">
-        <v>0.0279</v>
+        <v>0.029</v>
       </c>
       <c r="H14" s="27"/>
     </row>
     <row r="15" spans="1:15" customHeight="1" ht="15.75">
       <c r="B15" s="23" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="C15" s="23" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D15" s="23" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="E15" s="24">
-        <v>306080</v>
+        <v>10000</v>
       </c>
       <c r="F15" s="25">
-        <v>1187.13</v>
+        <v>1254</v>
       </c>
       <c r="G15" s="26">
-        <v>0.0268</v>
+        <v>0.0281</v>
       </c>
       <c r="H15" s="27"/>
     </row>
     <row r="16" spans="1:15" customHeight="1" ht="15.75">
       <c r="B16" s="23" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="C16" s="23" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D16" s="23" t="s">
-        <v>39</v>
+        <v>17</v>
       </c>
       <c r="E16" s="24">
-        <v>10000</v>
+        <v>13474</v>
       </c>
       <c r="F16" s="25">
-        <v>1118.6</v>
+        <v>1168.94</v>
       </c>
       <c r="G16" s="26">
-        <v>0.0253</v>
+        <v>0.0262</v>
       </c>
       <c r="H16" s="27"/>
     </row>
     <row r="17" spans="1:15" customHeight="1" ht="15.75">
       <c r="B17" s="23" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C17" s="23" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D17" s="23" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="E17" s="24">
-        <v>340000</v>
+        <v>23000</v>
       </c>
       <c r="F17" s="25">
-        <v>1028.33</v>
+        <v>1165.18</v>
       </c>
       <c r="G17" s="26">
-        <v>0.0232</v>
+        <v>0.0261</v>
       </c>
       <c r="H17" s="27"/>
     </row>
     <row r="18" spans="1:15" customHeight="1" ht="15.75">
       <c r="B18" s="23" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C18" s="23" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D18" s="23" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="E18" s="24">
-        <v>13474</v>
+        <v>340000</v>
       </c>
       <c r="F18" s="25">
-        <v>1019.64</v>
+        <v>1115.54</v>
       </c>
       <c r="G18" s="26">
-        <v>0.023</v>
+        <v>0.025</v>
       </c>
       <c r="H18" s="27"/>
     </row>
     <row r="19" spans="1:15" customHeight="1" ht="15.75">
       <c r="B19" s="23" t="s">
         <v>45</v>
       </c>
       <c r="C19" s="23" t="s">
         <v>46</v>
       </c>
       <c r="D19" s="23" t="s">
         <v>47</v>
       </c>
       <c r="E19" s="24">
         <v>14000</v>
       </c>
       <c r="F19" s="25">
-        <v>1001.21</v>
+        <v>999.25</v>
       </c>
       <c r="G19" s="26">
-        <v>0.0226</v>
+        <v>0.0224</v>
       </c>
       <c r="H19" s="27"/>
     </row>
     <row r="20" spans="1:15" customHeight="1" ht="15.75">
       <c r="B20" s="23" t="s">
         <v>48</v>
       </c>
       <c r="C20" s="23" t="s">
         <v>49</v>
       </c>
       <c r="D20" s="23" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="E20" s="24">
-        <v>60000</v>
+        <v>84000</v>
       </c>
       <c r="F20" s="25">
-        <v>955.68</v>
+        <v>975.49</v>
       </c>
       <c r="G20" s="26">
-        <v>0.0216</v>
+        <v>0.0219</v>
       </c>
       <c r="H20" s="27"/>
     </row>
     <row r="21" spans="1:15" customHeight="1" ht="15.75">
       <c r="B21" s="23" t="s">
         <v>50</v>
       </c>
       <c r="C21" s="23" t="s">
         <v>51</v>
       </c>
       <c r="D21" s="23" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="E21" s="24">
-        <v>84000</v>
+        <v>22730</v>
       </c>
       <c r="F21" s="25">
-        <v>946.51</v>
+        <v>886.47</v>
       </c>
       <c r="G21" s="26">
-        <v>0.0214</v>
+        <v>0.0199</v>
       </c>
       <c r="H21" s="27"/>
     </row>
     <row r="22" spans="1:15" customHeight="1" ht="15.75">
       <c r="B22" s="23" t="s">
         <v>52</v>
       </c>
       <c r="C22" s="23" t="s">
         <v>53</v>
       </c>
       <c r="D22" s="23" t="s">
-        <v>26</v>
+        <v>54</v>
       </c>
       <c r="E22" s="24">
-        <v>18000</v>
+        <v>30000</v>
       </c>
       <c r="F22" s="25">
-        <v>922.1</v>
+        <v>861.36</v>
       </c>
       <c r="G22" s="26">
-        <v>0.0208</v>
+        <v>0.0193</v>
       </c>
       <c r="H22" s="27"/>
     </row>
     <row r="23" spans="1:15" customHeight="1" ht="15.75">
       <c r="B23" s="23" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C23" s="23" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D23" s="23" t="s">
-        <v>56</v>
+        <v>26</v>
       </c>
       <c r="E23" s="24">
-        <v>110000</v>
+        <v>1224000</v>
       </c>
       <c r="F23" s="25">
-        <v>904.37</v>
+        <v>845.91</v>
       </c>
       <c r="G23" s="26">
-        <v>0.0204</v>
+        <v>0.019</v>
       </c>
       <c r="H23" s="27"/>
     </row>
     <row r="24" spans="1:15" customHeight="1" ht="15.75">
       <c r="B24" s="23" t="s">
         <v>57</v>
       </c>
       <c r="C24" s="23" t="s">
         <v>58</v>
       </c>
       <c r="D24" s="23" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="E24" s="24">
-        <v>22730</v>
+        <v>90000</v>
       </c>
       <c r="F24" s="25">
-        <v>891.24</v>
+        <v>843.93</v>
       </c>
       <c r="G24" s="26">
-        <v>0.0201</v>
+        <v>0.0189</v>
       </c>
       <c r="H24" s="27"/>
     </row>
     <row r="25" spans="1:15" customHeight="1" ht="15.75">
       <c r="B25" s="23" t="s">
         <v>59</v>
       </c>
       <c r="C25" s="23" t="s">
         <v>60</v>
       </c>
       <c r="D25" s="23" t="s">
-        <v>39</v>
+        <v>61</v>
       </c>
       <c r="E25" s="24">
-        <v>90000</v>
+        <v>110000</v>
       </c>
       <c r="F25" s="25">
-        <v>826.56</v>
+        <v>831.6</v>
       </c>
       <c r="G25" s="26">
         <v>0.0187</v>
       </c>
       <c r="H25" s="27"/>
     </row>
     <row r="26" spans="1:15" customHeight="1" ht="15.75">
       <c r="B26" s="23" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C26" s="23" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D26" s="23" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="E26" s="24">
-        <v>4350</v>
+        <v>200000</v>
       </c>
       <c r="F26" s="25">
-        <v>800.01</v>
+        <v>828.9</v>
       </c>
       <c r="G26" s="26">
-        <v>0.0181</v>
+        <v>0.0186</v>
       </c>
       <c r="H26" s="27"/>
     </row>
     <row r="27" spans="1:15" customHeight="1" ht="15.75">
       <c r="B27" s="23" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C27" s="23" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="D27" s="23" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="E27" s="24">
-        <v>70000</v>
+        <v>60000</v>
       </c>
       <c r="F27" s="25">
-        <v>791.07</v>
+        <v>818.1</v>
       </c>
       <c r="G27" s="26">
-        <v>0.0179</v>
+        <v>0.0184</v>
       </c>
       <c r="H27" s="27"/>
     </row>
     <row r="28" spans="1:15" customHeight="1" ht="15.75">
       <c r="B28" s="23" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C28" s="23" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="D28" s="23" t="s">
-        <v>67</v>
+        <v>14</v>
       </c>
       <c r="E28" s="24">
-        <v>18000</v>
+        <v>22500</v>
       </c>
       <c r="F28" s="25">
-        <v>775.08</v>
+        <v>810.43</v>
       </c>
       <c r="G28" s="26">
-        <v>0.0175</v>
+        <v>0.0182</v>
       </c>
       <c r="H28" s="27"/>
     </row>
     <row r="29" spans="1:15" customHeight="1" ht="15.75">
       <c r="B29" s="23" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C29" s="23" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D29" s="23" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E29" s="24">
-        <v>97000</v>
+        <v>18000</v>
       </c>
       <c r="F29" s="25">
-        <v>746.32</v>
+        <v>800.14</v>
       </c>
       <c r="G29" s="26">
-        <v>0.0168</v>
+        <v>0.0179</v>
       </c>
       <c r="H29" s="27"/>
     </row>
     <row r="30" spans="1:15" customHeight="1" ht="15.75">
       <c r="B30" s="23" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C30" s="23" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D30" s="23" t="s">
-        <v>26</v>
+        <v>54</v>
       </c>
       <c r="E30" s="24">
-        <v>12259</v>
+        <v>97000</v>
       </c>
       <c r="F30" s="25">
-        <v>705.08</v>
+        <v>788.66</v>
       </c>
       <c r="G30" s="26">
-        <v>0.0159</v>
+        <v>0.0177</v>
       </c>
       <c r="H30" s="27"/>
     </row>
     <row r="31" spans="1:15" customHeight="1" ht="15.75">
       <c r="B31" s="23" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C31" s="23" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D31" s="23" t="s">
-        <v>14</v>
+        <v>76</v>
       </c>
       <c r="E31" s="24">
-        <v>970140</v>
+        <v>40000</v>
       </c>
       <c r="F31" s="25">
-        <v>696.08</v>
+        <v>756.32</v>
       </c>
       <c r="G31" s="26">
-        <v>0.0157</v>
+        <v>0.017</v>
       </c>
       <c r="H31" s="27"/>
     </row>
     <row r="32" spans="1:15" customHeight="1" ht="15.75">
       <c r="B32" s="23" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C32" s="23" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="D32" s="23" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
       <c r="E32" s="24">
-        <v>40000</v>
+        <v>18000</v>
       </c>
       <c r="F32" s="25">
-        <v>641.8</v>
+        <v>702.29</v>
       </c>
       <c r="G32" s="26">
-        <v>0.0145</v>
+        <v>0.0158</v>
       </c>
       <c r="H32" s="27"/>
     </row>
     <row r="33" spans="1:15" customHeight="1" ht="15.75">
       <c r="B33" s="23" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C33" s="23" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D33" s="23" t="s">
-        <v>80</v>
+        <v>35</v>
       </c>
       <c r="E33" s="24">
-        <v>55643</v>
+        <v>20000</v>
       </c>
       <c r="F33" s="25">
-        <v>602.67</v>
+        <v>598.3</v>
       </c>
       <c r="G33" s="26">
-        <v>0.0136</v>
+        <v>0.0134</v>
       </c>
       <c r="H33" s="27"/>
     </row>
     <row r="34" spans="1:15" customHeight="1" ht="15.75">
       <c r="B34" s="23" t="s">
         <v>81</v>
       </c>
       <c r="C34" s="23" t="s">
         <v>82</v>
       </c>
       <c r="D34" s="23" t="s">
-        <v>14</v>
+        <v>83</v>
       </c>
       <c r="E34" s="24">
-        <v>166379</v>
+        <v>55643</v>
       </c>
       <c r="F34" s="25">
-        <v>597.05</v>
+        <v>577.3</v>
       </c>
       <c r="G34" s="26">
-        <v>0.0135</v>
+        <v>0.0129</v>
       </c>
       <c r="H34" s="27"/>
     </row>
     <row r="35" spans="1:15" customHeight="1" ht="15.75">
       <c r="B35" s="23" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C35" s="23" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D35" s="23" t="s">
-        <v>47</v>
+        <v>71</v>
       </c>
       <c r="E35" s="24">
-        <v>54780</v>
+        <v>7500</v>
       </c>
       <c r="F35" s="25">
-        <v>582.75</v>
+        <v>572.89</v>
       </c>
       <c r="G35" s="26">
-        <v>0.0132</v>
+        <v>0.0129</v>
       </c>
       <c r="H35" s="27"/>
     </row>
     <row r="36" spans="1:15" customHeight="1" ht="15.75">
       <c r="B36" s="23" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C36" s="23" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D36" s="23" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="E36" s="24">
-        <v>20000</v>
+        <v>240000</v>
       </c>
       <c r="F36" s="25">
-        <v>543.92</v>
+        <v>550.06</v>
       </c>
       <c r="G36" s="26">
         <v>0.0123</v>
       </c>
       <c r="H36" s="27"/>
     </row>
     <row r="37" spans="1:15" customHeight="1" ht="15.75">
       <c r="B37" s="23" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C37" s="23" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D37" s="23" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="E37" s="24">
-        <v>4500</v>
+        <v>50526</v>
       </c>
       <c r="F37" s="25">
-        <v>518.42</v>
+        <v>496.19</v>
       </c>
       <c r="G37" s="26">
-        <v>0.0117</v>
+        <v>0.0111</v>
       </c>
       <c r="H37" s="27"/>
     </row>
     <row r="38" spans="1:15" customHeight="1" ht="15.75">
       <c r="B38" s="23" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C38" s="23" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D38" s="23" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="E38" s="24">
-        <v>50526</v>
+        <v>100000</v>
       </c>
       <c r="F38" s="25">
-        <v>495.31</v>
+        <v>456.2</v>
       </c>
       <c r="G38" s="26">
-        <v>0.0112</v>
+        <v>0.0102</v>
       </c>
       <c r="H38" s="27"/>
     </row>
     <row r="39" spans="1:15" customHeight="1" ht="15.75">
       <c r="B39" s="23" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C39" s="23" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D39" s="23" t="s">
-        <v>67</v>
+        <v>54</v>
       </c>
       <c r="E39" s="24">
-        <v>33000</v>
+        <v>20000</v>
       </c>
       <c r="F39" s="25">
-        <v>447.25</v>
+        <v>415.7</v>
       </c>
       <c r="G39" s="26">
-        <v>0.0101</v>
+        <v>0.0093</v>
       </c>
       <c r="H39" s="27"/>
     </row>
     <row r="40" spans="1:15" customHeight="1" ht="15.75">
       <c r="B40" s="23" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C40" s="23" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D40" s="23" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="E40" s="24">
-        <v>19455</v>
+        <v>35000</v>
       </c>
       <c r="F40" s="25">
-        <v>415.05</v>
+        <v>411.25</v>
       </c>
       <c r="G40" s="26">
-        <v>0.0094</v>
+        <v>0.0092</v>
       </c>
       <c r="H40" s="27"/>
     </row>
     <row r="41" spans="1:15" customHeight="1" ht="15.75">
       <c r="B41" s="23" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C41" s="23" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D41" s="23" t="s">
-        <v>44</v>
+        <v>101</v>
       </c>
       <c r="E41" s="24">
-        <v>15000</v>
+        <v>19455</v>
       </c>
       <c r="F41" s="25">
-        <v>393.38</v>
+        <v>409.49</v>
       </c>
       <c r="G41" s="26">
-        <v>0.0089</v>
+        <v>0.0092</v>
       </c>
       <c r="H41" s="27"/>
     </row>
     <row r="42" spans="1:15" customHeight="1" ht="15.75">
       <c r="B42" s="23" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="C42" s="23" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D42" s="23" t="s">
-        <v>39</v>
+        <v>71</v>
       </c>
       <c r="E42" s="24">
-        <v>16295</v>
+        <v>33000</v>
       </c>
       <c r="F42" s="25">
-        <v>385.47</v>
+        <v>402.34</v>
       </c>
       <c r="G42" s="26">
-        <v>0.0087</v>
+        <v>0.009</v>
       </c>
       <c r="H42" s="27"/>
     </row>
     <row r="43" spans="1:15" customHeight="1" ht="15.75">
       <c r="B43" s="23" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="C43" s="23" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="D43" s="23" t="s">
-        <v>77</v>
+        <v>38</v>
       </c>
       <c r="E43" s="24">
-        <v>53498</v>
+        <v>35000</v>
       </c>
       <c r="F43" s="25">
-        <v>343.27</v>
+        <v>396.83</v>
       </c>
       <c r="G43" s="26">
-        <v>0.0077</v>
+        <v>0.0089</v>
       </c>
       <c r="H43" s="27"/>
     </row>
     <row r="44" spans="1:15" customHeight="1" ht="15.75">
       <c r="B44" s="23" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="C44" s="23" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="D44" s="23" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="E44" s="24">
-        <v>9500</v>
+        <v>16295</v>
       </c>
       <c r="F44" s="25">
-        <v>329.19</v>
+        <v>390.97</v>
       </c>
       <c r="G44" s="26">
-        <v>0.0074</v>
+        <v>0.0088</v>
       </c>
       <c r="H44" s="27"/>
     </row>
     <row r="45" spans="1:15" customHeight="1" ht="15.75">
       <c r="B45" s="23" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="C45" s="23" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="D45" s="23" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="E45" s="24">
-        <v>30000</v>
+        <v>10000</v>
       </c>
       <c r="F45" s="25">
-        <v>144.59</v>
+        <v>87.55</v>
       </c>
       <c r="G45" s="26">
-        <v>0.0033</v>
+        <v>0.002</v>
       </c>
       <c r="H45" s="27"/>
     </row>
     <row r="46" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B46" s="23" t="s">
-[...5 lines deleted...]
-      <c r="D46" s="23" t="s">
+      <c r="B46" s="22" t="s">
         <v>111</v>
       </c>
-      <c r="E46" s="24">
-[...8 lines deleted...]
-      <c r="H46" s="27"/>
+      <c r="C46" s="22"/>
+      <c r="D46" s="22"/>
+      <c r="E46" s="28"/>
+      <c r="F46" s="29">
+        <v>34348.09</v>
+      </c>
+      <c r="G46" s="30">
+        <v>0.7705</v>
+      </c>
+      <c r="H46" s="31"/>
     </row>
     <row r="47" spans="1:15" customHeight="1" ht="15.75">
       <c r="B47" s="22" t="s">
         <v>112</v>
       </c>
-      <c r="C47" s="22"/>
-[...8 lines deleted...]
-      <c r="H47" s="31"/>
+      <c r="C47" s="23"/>
+      <c r="D47" s="23"/>
+      <c r="E47" s="24"/>
+      <c r="F47" s="25"/>
+      <c r="G47" s="26"/>
+      <c r="H47" s="27"/>
     </row>
     <row r="48" spans="1:15" customHeight="1" ht="15.75">
       <c r="B48" s="22" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="C48" s="23"/>
       <c r="D48" s="23"/>
       <c r="E48" s="24"/>
-      <c r="F48" s="25"/>
-      <c r="G48" s="26"/>
+      <c r="F48" s="32" t="s">
+        <v>113</v>
+      </c>
+      <c r="G48" s="33" t="s">
+        <v>113</v>
+      </c>
       <c r="H48" s="27"/>
     </row>
     <row r="49" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B49" s="22" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B49" s="23"/>
       <c r="C49" s="23"/>
       <c r="D49" s="23"/>
       <c r="E49" s="24"/>
-      <c r="F49" s="32" t="s">
+      <c r="F49" s="25"/>
+      <c r="G49" s="26"/>
+      <c r="H49" s="27"/>
+    </row>
+    <row r="50" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B50" s="34" t="s">
         <v>114</v>
       </c>
-      <c r="G49" s="33" t="s">
-[...11 lines deleted...]
-      <c r="H50" s="27"/>
+      <c r="C50" s="34"/>
+      <c r="D50" s="34"/>
+      <c r="E50" s="35"/>
+      <c r="F50" s="29">
+        <v>34348.09</v>
+      </c>
+      <c r="G50" s="30">
+        <v>0.7705</v>
+      </c>
+      <c r="H50" s="31"/>
     </row>
     <row r="51" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B51" s="34" t="s">
+      <c r="B51" s="23"/>
+      <c r="C51" s="23"/>
+      <c r="D51" s="23"/>
+      <c r="E51" s="24"/>
+      <c r="F51" s="25"/>
+      <c r="G51" s="26"/>
+      <c r="H51" s="27"/>
+    </row>
+    <row r="52" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B52" s="22" t="s">
         <v>115</v>
       </c>
-      <c r="C51" s="34"/>
-[...11 lines deleted...]
-      <c r="B52" s="23"/>
       <c r="C52" s="23"/>
       <c r="D52" s="23"/>
       <c r="E52" s="24"/>
       <c r="F52" s="25"/>
       <c r="G52" s="26"/>
       <c r="H52" s="27"/>
     </row>
     <row r="53" spans="1:15" customHeight="1" ht="15.75">
       <c r="B53" s="22" t="s">
         <v>116</v>
       </c>
       <c r="C53" s="23"/>
       <c r="D53" s="23"/>
       <c r="E53" s="24"/>
       <c r="F53" s="25"/>
       <c r="G53" s="26"/>
       <c r="H53" s="27"/>
     </row>
     <row r="54" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B54" s="22" t="s">
+      <c r="B54" s="23" t="s">
         <v>117</v>
       </c>
-      <c r="C54" s="23"/>
-[...4 lines deleted...]
-      <c r="H54" s="27"/>
+      <c r="C54" s="23" t="s">
+        <v>118</v>
+      </c>
+      <c r="D54" s="23" t="s">
+        <v>119</v>
+      </c>
+      <c r="E54" s="24">
+        <v>1500000</v>
+      </c>
+      <c r="F54" s="25">
+        <v>1508.94</v>
+      </c>
+      <c r="G54" s="26">
+        <v>0.0338</v>
+      </c>
+      <c r="H54" s="27">
+        <v>0.077835</v>
+      </c>
     </row>
     <row r="55" spans="1:15" customHeight="1" ht="15.75">
       <c r="B55" s="23" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="C55" s="23" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="D55" s="23" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E55" s="24">
-        <v>2000000</v>
+        <v>1000</v>
       </c>
       <c r="F55" s="25">
-        <v>2052.83</v>
+        <v>1038.29</v>
       </c>
       <c r="G55" s="26">
-        <v>0.0463</v>
+        <v>0.0233</v>
       </c>
       <c r="H55" s="27">
-        <v>0.069692</v>
+        <v>0.078548</v>
       </c>
     </row>
     <row r="56" spans="1:15" customHeight="1" ht="15.75">
       <c r="B56" s="23" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="C56" s="23" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="D56" s="23" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="E56" s="24">
-        <v>1500000</v>
+        <v>1000000</v>
       </c>
       <c r="F56" s="25">
-        <v>1520.37</v>
+        <v>1020.35</v>
       </c>
       <c r="G56" s="26">
-        <v>0.0343</v>
+        <v>0.0229</v>
       </c>
       <c r="H56" s="27">
-        <v>0.075693</v>
+        <v>0.070711</v>
       </c>
     </row>
     <row r="57" spans="1:15" customHeight="1" ht="15.75">
       <c r="B57" s="23" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="C57" s="23" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="D57" s="23" t="s">
-        <v>125</v>
+        <v>119</v>
       </c>
       <c r="E57" s="24">
-        <v>1000</v>
+        <v>500000</v>
       </c>
       <c r="F57" s="25">
-        <v>1046</v>
+        <v>523.31</v>
       </c>
       <c r="G57" s="26">
-        <v>0.0236</v>
+        <v>0.0117</v>
       </c>
       <c r="H57" s="27">
-        <v>0.0761</v>
+        <v>0.070916</v>
       </c>
     </row>
     <row r="58" spans="1:15" customHeight="1" ht="15.75">
       <c r="B58" s="23" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C58" s="23" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D58" s="23" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="E58" s="24">
-        <v>1000000</v>
+        <v>500000</v>
       </c>
       <c r="F58" s="25">
-        <v>1023.12</v>
+        <v>513.93</v>
       </c>
       <c r="G58" s="26">
-        <v>0.0231</v>
+        <v>0.0115</v>
       </c>
       <c r="H58" s="27">
-        <v>0.069454</v>
+        <v>0.053571</v>
       </c>
     </row>
     <row r="59" spans="1:15" customHeight="1" ht="15.75">
       <c r="B59" s="23" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C59" s="23" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D59" s="23" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E59" s="24">
-        <v>500000</v>
+        <v>500</v>
       </c>
       <c r="F59" s="25">
-        <v>524.23</v>
+        <v>512.8</v>
       </c>
       <c r="G59" s="26">
-        <v>0.0118</v>
+        <v>0.0115</v>
       </c>
       <c r="H59" s="27">
-        <v>0.069838</v>
+        <v>0.074602</v>
       </c>
     </row>
     <row r="60" spans="1:15" customHeight="1" ht="15.75">
       <c r="B60" s="23" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C60" s="23" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D60" s="23" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="E60" s="24">
         <v>500000</v>
       </c>
       <c r="F60" s="25">
-        <v>521.41</v>
+        <v>510.69</v>
       </c>
       <c r="G60" s="26">
-        <v>0.0118</v>
+        <v>0.0115</v>
       </c>
       <c r="H60" s="27">
-        <v>0.068648</v>
+        <v>0.071153</v>
       </c>
     </row>
     <row r="61" spans="1:15" customHeight="1" ht="15.75">
       <c r="B61" s="23" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C61" s="23" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="D61" s="23" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="E61" s="24">
-        <v>500</v>
+        <v>50</v>
       </c>
       <c r="F61" s="25">
-        <v>513.07</v>
+        <v>506.91</v>
       </c>
       <c r="G61" s="26">
-        <v>0.0116</v>
+        <v>0.0114</v>
       </c>
       <c r="H61" s="27">
-        <v>0.072</v>
+        <v>0.07865</v>
       </c>
     </row>
     <row r="62" spans="1:15" customHeight="1" ht="15.75">
       <c r="B62" s="23" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C62" s="23" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="D62" s="23" t="s">
-        <v>125</v>
+        <v>119</v>
       </c>
       <c r="E62" s="24">
-        <v>50</v>
+        <v>500000</v>
       </c>
       <c r="F62" s="25">
-        <v>509.28</v>
+        <v>466.94</v>
       </c>
       <c r="G62" s="26">
-        <v>0.0115</v>
+        <v>0.0105</v>
       </c>
       <c r="H62" s="27">
-        <v>0.07625</v>
+        <v>0.077911</v>
       </c>
     </row>
     <row r="63" spans="1:15" customHeight="1" ht="15.75">
       <c r="B63" s="23" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C63" s="23" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D63" s="23" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="E63" s="24">
-        <v>500000</v>
+        <v>350000</v>
       </c>
       <c r="F63" s="25">
-        <v>467.31</v>
+        <v>357.34</v>
       </c>
       <c r="G63" s="26">
-        <v>0.0106</v>
+        <v>0.008</v>
       </c>
       <c r="H63" s="27">
-        <v>0.077315</v>
+        <v>0.072519</v>
       </c>
     </row>
     <row r="64" spans="1:15" customHeight="1" ht="15.75">
       <c r="B64" s="23" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C64" s="23" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D64" s="23" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E64" s="24">
-        <v>350000</v>
+        <v>10</v>
       </c>
       <c r="F64" s="25">
-        <v>357.55</v>
+        <v>104.65</v>
       </c>
       <c r="G64" s="26">
-        <v>0.0081</v>
+        <v>0.0023</v>
       </c>
       <c r="H64" s="27">
-        <v>0.070683</v>
+        <v>0.074387</v>
       </c>
     </row>
     <row r="65" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B65" s="23" t="s">
-[...2 lines deleted...]
-      <c r="C65" s="23" t="s">
+      <c r="B65" s="22" t="s">
+        <v>111</v>
+      </c>
+      <c r="C65" s="22"/>
+      <c r="D65" s="22"/>
+      <c r="E65" s="28"/>
+      <c r="F65" s="29">
+        <v>7064.15</v>
+      </c>
+      <c r="G65" s="30">
+        <v>0.1584</v>
+      </c>
+      <c r="H65" s="31"/>
+    </row>
+    <row r="66" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B66" s="23"/>
+      <c r="C66" s="23"/>
+      <c r="D66" s="23"/>
+      <c r="E66" s="24"/>
+      <c r="F66" s="25"/>
+      <c r="G66" s="26"/>
+      <c r="H66" s="27"/>
+    </row>
+    <row r="67" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B67" s="22" t="s">
         <v>141</v>
       </c>
-      <c r="D65" s="23" t="s">
-[...31 lines deleted...]
-      <c r="B67" s="23"/>
       <c r="C67" s="23"/>
       <c r="D67" s="23"/>
       <c r="E67" s="24"/>
       <c r="F67" s="25"/>
       <c r="G67" s="26"/>
       <c r="H67" s="27"/>
     </row>
     <row r="68" spans="1:15" customHeight="1" ht="15.75">
       <c r="B68" s="22" t="s">
-        <v>142</v>
+        <v>111</v>
       </c>
       <c r="C68" s="23"/>
       <c r="D68" s="23"/>
       <c r="E68" s="24"/>
-      <c r="F68" s="25"/>
-      <c r="G68" s="26"/>
+      <c r="F68" s="32" t="s">
+        <v>113</v>
+      </c>
+      <c r="G68" s="33" t="s">
+        <v>113</v>
+      </c>
       <c r="H68" s="27"/>
       <c r="J68" s="3"/>
     </row>
     <row r="69" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B69" s="22" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B69" s="23"/>
       <c r="C69" s="23"/>
       <c r="D69" s="23"/>
       <c r="E69" s="24"/>
-      <c r="F69" s="32" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F69" s="25"/>
+      <c r="G69" s="26"/>
       <c r="H69" s="27"/>
     </row>
     <row r="70" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B70" s="23"/>
+      <c r="B70" s="22" t="s">
+        <v>142</v>
+      </c>
       <c r="C70" s="23"/>
       <c r="D70" s="23"/>
       <c r="E70" s="24"/>
       <c r="F70" s="25"/>
       <c r="G70" s="26"/>
       <c r="H70" s="27"/>
       <c r="J70" s="3"/>
     </row>
     <row r="71" spans="1:15" customHeight="1" ht="15.75">
       <c r="B71" s="22" t="s">
-        <v>143</v>
+        <v>111</v>
       </c>
       <c r="C71" s="23"/>
       <c r="D71" s="23"/>
       <c r="E71" s="24"/>
-      <c r="F71" s="25"/>
-      <c r="G71" s="26"/>
+      <c r="F71" s="32" t="s">
+        <v>113</v>
+      </c>
+      <c r="G71" s="33" t="s">
+        <v>113</v>
+      </c>
       <c r="H71" s="27"/>
       <c r="J71" s="3"/>
     </row>
     <row r="72" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B72" s="22" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B72" s="23"/>
       <c r="C72" s="23"/>
       <c r="D72" s="23"/>
       <c r="E72" s="24"/>
-      <c r="F72" s="32" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F72" s="25"/>
+      <c r="G72" s="26"/>
       <c r="H72" s="27"/>
       <c r="J72" s="3"/>
     </row>
     <row r="73" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B73" s="23"/>
-[...5 lines deleted...]
-      <c r="H73" s="27"/>
+      <c r="B73" s="34" t="s">
+        <v>114</v>
+      </c>
+      <c r="C73" s="34"/>
+      <c r="D73" s="34"/>
+      <c r="E73" s="35"/>
+      <c r="F73" s="29">
+        <v>7064.15</v>
+      </c>
+      <c r="G73" s="30">
+        <v>0.1585</v>
+      </c>
+      <c r="H73" s="31"/>
       <c r="J73" s="3"/>
     </row>
     <row r="74" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B74" s="34" t="s">
-[...11 lines deleted...]
-      <c r="H74" s="31"/>
+      <c r="B74" s="23"/>
+      <c r="C74" s="23"/>
+      <c r="D74" s="23"/>
+      <c r="E74" s="24"/>
+      <c r="F74" s="25"/>
+      <c r="G74" s="26"/>
+      <c r="H74" s="27"/>
       <c r="J74" s="3"/>
     </row>
     <row r="75" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B75" s="23"/>
+      <c r="B75" s="22" t="s">
+        <v>143</v>
+      </c>
       <c r="C75" s="23"/>
       <c r="D75" s="23"/>
       <c r="E75" s="24"/>
       <c r="F75" s="25"/>
       <c r="G75" s="26"/>
       <c r="H75" s="27"/>
       <c r="J75" s="5"/>
       <c r="K75" s="5"/>
       <c r="L75" s="6"/>
       <c r="M75" s="6"/>
       <c r="N75" s="5"/>
     </row>
     <row r="76" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B76" s="22" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B76" s="23"/>
       <c r="C76" s="23"/>
       <c r="D76" s="23"/>
       <c r="E76" s="24"/>
       <c r="F76" s="25"/>
       <c r="G76" s="26"/>
       <c r="H76" s="27"/>
     </row>
     <row r="77" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B77" s="23"/>
+      <c r="B77" s="22" t="s">
+        <v>144</v>
+      </c>
       <c r="C77" s="23"/>
       <c r="D77" s="23"/>
       <c r="E77" s="24"/>
       <c r="F77" s="25"/>
       <c r="G77" s="26"/>
       <c r="H77" s="27"/>
     </row>
     <row r="78" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B78" s="22" t="s">
+      <c r="B78" s="23" t="s">
         <v>145</v>
       </c>
-      <c r="C78" s="23"/>
-[...4 lines deleted...]
-      <c r="H78" s="27"/>
+      <c r="C78" s="23" t="s">
+        <v>146</v>
+      </c>
+      <c r="D78" s="23" t="s">
+        <v>119</v>
+      </c>
+      <c r="E78" s="24">
+        <v>1000000</v>
+      </c>
+      <c r="F78" s="25">
+        <v>999.72</v>
+      </c>
+      <c r="G78" s="26">
+        <v>0.0224</v>
+      </c>
+      <c r="H78" s="27">
+        <v>0.051845</v>
+      </c>
       <c r="J78" s="7"/>
       <c r="K78" s="7"/>
       <c r="L78" s="7"/>
       <c r="M78" s="7"/>
       <c r="N78" s="7"/>
     </row>
     <row r="79" spans="1:15" customHeight="1" ht="15.75">
       <c r="B79" s="23" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C79" s="23" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D79" s="23" t="s">
-        <v>148</v>
+        <v>119</v>
       </c>
       <c r="E79" s="24">
-        <v>100</v>
+        <v>500000</v>
       </c>
       <c r="F79" s="25">
-        <v>499.67</v>
+        <v>499.86</v>
       </c>
       <c r="G79" s="26">
-        <v>0.0113</v>
+        <v>0.0112</v>
       </c>
       <c r="H79" s="27">
-        <v>0.06095</v>
+        <v>0.052027</v>
       </c>
       <c r="J79" s="7"/>
       <c r="K79" s="7"/>
       <c r="L79" s="7"/>
       <c r="M79" s="7"/>
       <c r="N79" s="7"/>
     </row>
     <row r="80" spans="1:15" customHeight="1" ht="15.75">
       <c r="B80" s="22" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="C80" s="22"/>
       <c r="D80" s="22"/>
       <c r="E80" s="28"/>
       <c r="F80" s="29">
-        <v>499.67</v>
+        <v>1499.58</v>
       </c>
       <c r="G80" s="30">
-        <v>0.0113</v>
+        <v>0.0336</v>
       </c>
       <c r="H80" s="31"/>
       <c r="J80" s="7"/>
       <c r="K80" s="7"/>
       <c r="L80" s="7"/>
       <c r="M80" s="7"/>
       <c r="N80" s="7"/>
     </row>
     <row r="81" spans="1:15" customHeight="1" ht="15.75">
       <c r="B81" s="23"/>
       <c r="C81" s="23"/>
       <c r="D81" s="23"/>
       <c r="E81" s="24"/>
       <c r="F81" s="25"/>
       <c r="G81" s="26"/>
       <c r="H81" s="27"/>
       <c r="J81" s="7"/>
       <c r="K81" s="7"/>
       <c r="L81" s="7"/>
       <c r="M81" s="7"/>
       <c r="N81" s="7"/>
     </row>
     <row r="82" spans="1:15" customHeight="1" ht="15.75">
       <c r="B82" s="34" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="C82" s="34"/>
       <c r="D82" s="34"/>
       <c r="E82" s="35"/>
       <c r="F82" s="29">
-        <v>499.67</v>
+        <v>1499.58</v>
       </c>
       <c r="G82" s="30">
-        <v>0.0113</v>
+        <v>0.0336</v>
       </c>
       <c r="H82" s="31"/>
       <c r="J82" s="7"/>
       <c r="K82" s="7"/>
       <c r="L82" s="7"/>
       <c r="M82" s="7"/>
       <c r="N82" s="7"/>
     </row>
     <row r="83" spans="1:15" customHeight="1" ht="15.75">
       <c r="B83" s="23"/>
       <c r="C83" s="23"/>
       <c r="D83" s="23"/>
       <c r="E83" s="24"/>
       <c r="F83" s="25"/>
       <c r="G83" s="26"/>
       <c r="H83" s="27"/>
       <c r="J83" s="7"/>
       <c r="K83" s="7"/>
       <c r="L83" s="7"/>
       <c r="M83" s="7"/>
       <c r="N83" s="7"/>
     </row>
     <row r="84" spans="1:15" customHeight="1" ht="15.75">
       <c r="B84" s="23"/>
       <c r="C84" s="23"/>
@@ -3081,388 +3074,383 @@
       <c r="J84" s="7"/>
       <c r="K84" s="7"/>
       <c r="L84" s="7"/>
       <c r="M84" s="7"/>
       <c r="N84" s="7"/>
     </row>
     <row r="85" spans="1:15" customHeight="1" ht="15.75">
       <c r="B85" s="22" t="s">
         <v>149</v>
       </c>
       <c r="C85" s="23"/>
       <c r="D85" s="23"/>
       <c r="E85" s="24"/>
       <c r="F85" s="25"/>
       <c r="G85" s="26"/>
       <c r="H85" s="27"/>
     </row>
     <row r="86" spans="1:15" customHeight="1" ht="15.75">
       <c r="B86" s="23" t="s">
         <v>150</v>
       </c>
       <c r="C86" s="23"/>
       <c r="D86" s="23"/>
       <c r="E86" s="24"/>
       <c r="F86" s="25">
-        <v>2153.32</v>
+        <v>964.85</v>
       </c>
       <c r="G86" s="26">
-        <v>0.0486</v>
+        <v>0.0216</v>
       </c>
       <c r="H86" s="27"/>
       <c r="J86" s="3"/>
     </row>
     <row r="87" spans="1:15" customHeight="1" ht="15.75">
       <c r="B87" s="22" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="C87" s="22"/>
       <c r="D87" s="22"/>
       <c r="E87" s="28"/>
       <c r="F87" s="29">
-        <v>2153.32</v>
+        <v>964.85</v>
       </c>
       <c r="G87" s="30">
-        <v>0.0486</v>
+        <v>0.0216</v>
       </c>
       <c r="H87" s="31"/>
     </row>
     <row r="88" spans="1:15" customHeight="1" ht="15.75">
       <c r="B88" s="23"/>
       <c r="C88" s="23"/>
       <c r="D88" s="23"/>
       <c r="E88" s="24"/>
       <c r="F88" s="25"/>
       <c r="G88" s="26"/>
       <c r="H88" s="27"/>
     </row>
     <row r="89" spans="1:15" customHeight="1" ht="15.75">
       <c r="B89" s="34" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="C89" s="34"/>
       <c r="D89" s="34"/>
       <c r="E89" s="35"/>
       <c r="F89" s="29">
-        <v>2153.32</v>
+        <v>964.85</v>
       </c>
       <c r="G89" s="30">
-        <v>0.0486</v>
+        <v>0.0216</v>
       </c>
       <c r="H89" s="31"/>
     </row>
     <row r="90" spans="1:15" customHeight="1" ht="15.75">
       <c r="B90" s="23" t="s">
         <v>151</v>
       </c>
       <c r="C90" s="23"/>
       <c r="D90" s="23"/>
       <c r="E90" s="24"/>
-      <c r="F90" s="56">
-[...3 lines deleted...]
-        <v>-0.0179</v>
+      <c r="F90" s="25">
+        <v>703.57</v>
+      </c>
+      <c r="G90" s="26">
+        <v>0.0158</v>
       </c>
       <c r="H90" s="27"/>
     </row>
     <row r="91" spans="1:15" customHeight="1" ht="15.75">
       <c r="B91" s="36" t="s">
         <v>152</v>
       </c>
       <c r="C91" s="36"/>
       <c r="D91" s="36"/>
       <c r="E91" s="37"/>
       <c r="F91" s="38">
-        <v>44292.92</v>
+        <v>44580.24</v>
       </c>
       <c r="G91" s="39">
         <v>1</v>
       </c>
       <c r="H91" s="40"/>
     </row>
     <row r="92" spans="1:15" customHeight="1" ht="15.75">
       <c r="B92" s="2"/>
     </row>
     <row r="93" spans="1:15" customHeight="1" ht="15.75">
       <c r="B93" s="11" t="s">
         <v>153</v>
       </c>
     </row>
-    <row r="94" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B94" s="11" t="s">
+    <row r="96" spans="1:15" customHeight="1" ht="15.75">
+      <c r="A96" s="7"/>
+      <c r="B96" s="41" t="s">
         <v>154</v>
       </c>
+      <c r="C96" s="53"/>
+      <c r="D96" s="53"/>
+      <c r="E96" s="53"/>
+      <c r="F96" s="53"/>
+      <c r="G96" s="53"/>
+      <c r="H96" s="42"/>
     </row>
     <row r="97" spans="1:15" customHeight="1" ht="15.75">
       <c r="A97" s="7"/>
-      <c r="B97" s="41" t="s">
+      <c r="B97" s="43" t="s">
         <v>155</v>
       </c>
-      <c r="C97" s="53"/>
-[...4 lines deleted...]
-      <c r="H97" s="42"/>
+      <c r="C97" s="54"/>
+      <c r="D97" s="54"/>
+      <c r="E97" s="54"/>
+      <c r="F97" s="54"/>
+      <c r="G97" s="54"/>
+      <c r="H97" s="44"/>
     </row>
     <row r="98" spans="1:15" customHeight="1" ht="15.75">
       <c r="A98" s="7"/>
       <c r="B98" s="43" t="s">
         <v>156</v>
       </c>
       <c r="C98" s="54"/>
       <c r="D98" s="54"/>
       <c r="E98" s="54"/>
       <c r="F98" s="54"/>
       <c r="G98" s="54"/>
       <c r="H98" s="44"/>
     </row>
     <row r="99" spans="1:15" customHeight="1" ht="15.75">
       <c r="A99" s="7"/>
-      <c r="B99" s="43" t="s">
-[...3 lines deleted...]
-      <c r="D99" s="54"/>
+      <c r="B99" s="55"/>
+      <c r="C99" s="45">
+        <v>46265</v>
+      </c>
+      <c r="D99" s="45">
+        <v>46234</v>
+      </c>
       <c r="E99" s="54"/>
       <c r="F99" s="54"/>
       <c r="G99" s="54"/>
       <c r="H99" s="44"/>
     </row>
     <row r="100" spans="1:15" customHeight="1" ht="15.75">
       <c r="A100" s="7"/>
-      <c r="B100" s="55"/>
-[...5 lines deleted...]
-      </c>
+      <c r="B100" s="55" t="s">
+        <v>157</v>
+      </c>
+      <c r="C100" s="46"/>
+      <c r="D100" s="46"/>
       <c r="E100" s="54"/>
       <c r="F100" s="54"/>
       <c r="G100" s="54"/>
       <c r="H100" s="44"/>
     </row>
     <row r="101" spans="1:15" customHeight="1" ht="15.75">
-      <c r="A101" s="7"/>
+      <c r="A101" s="47"/>
       <c r="B101" s="55" t="s">
         <v>158</v>
       </c>
-      <c r="C101" s="46"/>
-      <c r="D101" s="46"/>
+      <c r="C101" s="48">
+        <v>37.2691</v>
+      </c>
+      <c r="D101" s="48">
+        <v>36.6901</v>
+      </c>
       <c r="E101" s="54"/>
       <c r="F101" s="54"/>
       <c r="G101" s="54"/>
       <c r="H101" s="44"/>
     </row>
     <row r="102" spans="1:15" customHeight="1" ht="15.75">
       <c r="A102" s="47"/>
       <c r="B102" s="55" t="s">
         <v>159</v>
       </c>
       <c r="C102" s="48">
-        <v>36.6901</v>
+        <v>41.9096</v>
       </c>
       <c r="D102" s="48">
-        <v>36.2595</v>
+        <v>41.2238</v>
       </c>
       <c r="E102" s="54"/>
       <c r="F102" s="54"/>
       <c r="G102" s="54"/>
       <c r="H102" s="44"/>
     </row>
     <row r="103" spans="1:15" customHeight="1" ht="15.75">
-      <c r="A103" s="47"/>
-      <c r="B103" s="55" t="s">
+      <c r="A103" s="7"/>
+      <c r="B103" s="43" t="s">
         <v>160</v>
       </c>
-      <c r="C103" s="48">
-[...4 lines deleted...]
-      </c>
+      <c r="C103" s="54"/>
+      <c r="D103" s="54"/>
       <c r="E103" s="54"/>
       <c r="F103" s="54"/>
       <c r="G103" s="54"/>
       <c r="H103" s="44"/>
     </row>
     <row r="104" spans="1:15" customHeight="1" ht="15.75">
       <c r="A104" s="7"/>
       <c r="B104" s="43" t="s">
         <v>161</v>
       </c>
       <c r="C104" s="54"/>
       <c r="D104" s="54"/>
       <c r="E104" s="54"/>
       <c r="F104" s="54"/>
       <c r="G104" s="54"/>
       <c r="H104" s="44"/>
     </row>
     <row r="105" spans="1:15" customHeight="1" ht="15.75">
       <c r="A105" s="7"/>
       <c r="B105" s="43" t="s">
         <v>162</v>
       </c>
       <c r="C105" s="54"/>
       <c r="D105" s="54"/>
       <c r="E105" s="54"/>
       <c r="F105" s="54"/>
       <c r="G105" s="54"/>
       <c r="H105" s="44"/>
     </row>
     <row r="106" spans="1:15" customHeight="1" ht="15.75">
       <c r="A106" s="7"/>
-      <c r="B106" s="43" t="s">
+      <c r="B106" s="49" t="s">
         <v>163</v>
       </c>
       <c r="C106" s="54"/>
       <c r="D106" s="54"/>
       <c r="E106" s="54"/>
       <c r="F106" s="54"/>
       <c r="G106" s="54"/>
       <c r="H106" s="44"/>
     </row>
     <row r="107" spans="1:15" customHeight="1" ht="15.75">
       <c r="A107" s="7"/>
-      <c r="B107" s="49" t="s">
+      <c r="B107" s="43" t="s">
         <v>164</v>
       </c>
       <c r="C107" s="54"/>
       <c r="D107" s="54"/>
       <c r="E107" s="54"/>
       <c r="F107" s="54"/>
       <c r="G107" s="54"/>
       <c r="H107" s="44"/>
     </row>
     <row r="108" spans="1:15" customHeight="1" ht="15.75">
       <c r="A108" s="7"/>
       <c r="B108" s="43" t="s">
         <v>165</v>
       </c>
       <c r="C108" s="54"/>
       <c r="D108" s="54"/>
       <c r="E108" s="54"/>
       <c r="F108" s="54"/>
       <c r="G108" s="54"/>
       <c r="H108" s="44"/>
     </row>
     <row r="109" spans="1:15" customHeight="1" ht="15.75">
       <c r="A109" s="7"/>
       <c r="B109" s="43" t="s">
         <v>166</v>
       </c>
       <c r="C109" s="54"/>
       <c r="D109" s="54"/>
       <c r="E109" s="54"/>
       <c r="F109" s="54"/>
       <c r="G109" s="54"/>
       <c r="H109" s="44"/>
     </row>
-    <row r="110" spans="1:15" customHeight="1" ht="15.75">
-[...1 lines deleted...]
-      <c r="B110" s="43" t="s">
+    <row r="111" spans="1:15" customHeight="1" ht="15.75"/>
+    <row r="112" spans="1:15" customHeight="1" ht="39.75">
+      <c r="B112" s="50" t="s">
         <v>167</v>
       </c>
-      <c r="C110" s="54"/>
-[...6 lines deleted...]
-    <row r="112" spans="1:15" customHeight="1" ht="15.75"/>
+      <c r="C112" s="51" t="s">
+        <v>168</v>
+      </c>
+      <c r="D112" s="51" t="s">
+        <v>169</v>
+      </c>
+      <c r="E112" s="2"/>
+    </row>
     <row r="113" spans="1:15" customHeight="1" ht="39.75">
-      <c r="B113" s="50" t="s">
-[...5 lines deleted...]
-      <c r="D113" s="51" t="s">
+      <c r="B113" s="57" t="s">
         <v>170</v>
       </c>
+      <c r="C113" s="58"/>
+      <c r="D113" s="52" t="s">
+        <v>171</v>
+      </c>
       <c r="E113" s="2"/>
     </row>
     <row r="114" spans="1:15" customHeight="1" ht="39.75">
-      <c r="B114" s="59" t="s">
-[...3 lines deleted...]
-      <c r="D114" s="52" t="s">
+      <c r="B114" s="61" t="s">
         <v>172</v>
       </c>
+      <c r="C114" s="59"/>
+      <c r="D114" s="63"/>
       <c r="E114" s="2"/>
     </row>
     <row r="115" spans="1:15" customHeight="1" ht="39.75">
-      <c r="B115" s="63" t="s">
+      <c r="B115" s="61"/>
+      <c r="C115" s="59"/>
+      <c r="D115" s="63"/>
+      <c r="E115" s="2"/>
+    </row>
+    <row r="116" spans="1:15" customHeight="1" ht="39.75">
+      <c r="B116" s="61"/>
+      <c r="C116" s="59"/>
+      <c r="D116" s="63"/>
+      <c r="E116" s="2"/>
+    </row>
+    <row r="117" spans="1:15" customHeight="1" ht="39.75">
+      <c r="B117" s="62"/>
+      <c r="C117" s="60"/>
+      <c r="D117" s="64"/>
+      <c r="E117" s="2"/>
+    </row>
+    <row r="118" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B118" s="9" t="s">
         <v>173</v>
       </c>
-      <c r="C115" s="61"/>
-[...19 lines deleted...]
-      <c r="E118" s="2"/>
     </row>
     <row r="119" spans="1:15" customHeight="1" ht="15.75">
       <c r="B119" s="9" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="120" spans="1:15" customHeight="1" ht="15.75">
       <c r="B120" s="9" t="s">
         <v>175</v>
       </c>
     </row>
-    <row r="121" spans="1:15" customHeight="1" ht="15.75">
-[...3 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
-    <mergeCell ref="C114:C118"/>
-[...1 lines deleted...]
-    <mergeCell ref="D115:D118"/>
+    <mergeCell ref="C113:C117"/>
+    <mergeCell ref="B114:B117"/>
+    <mergeCell ref="D114:D117"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G1" location="'Sheet1'!A1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader>&amp;L&amp;"Arial"&amp;9&amp;K0078D7 INTERNAL&amp;1#_x000D_</oddHeader>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>