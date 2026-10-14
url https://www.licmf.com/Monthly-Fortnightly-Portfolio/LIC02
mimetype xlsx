--- v1 (2026-09-24)
+++ v2 (2026-10-14)
@@ -40,619 +40,586 @@
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEDDYF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEDHCF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEEMCF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEEQSF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEEQTF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEESCF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEFE30'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEGFOF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEGOLD'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEGROW'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEINFA'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEINNF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEINSX'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LELTVF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEMAAF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEMETF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEMFGF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEMIDF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEMUCF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LENI50'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LET100'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LETAXP'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LETECF'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LETF50'!$J$68:$N$84</definedName>
     <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LETFSX'!$J$68:$N$84</definedName>
-    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEULIS'!$J$68:$N$84</definedName>
+    <definedName name="Hedging_Positions_through_Futures_AS_ON_MMMM_DD__YYYY___NIL" localSheetId="0">'LEULIS'!$J$140:$N$156</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LEARBF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LEBADF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LEBALF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LEBFSF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LECHID'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LECOSF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LEDDYF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LEDHCF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LEEMCF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LEEQSF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LEEQTF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LEESCF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LEFE30'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LEGFOF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LEGOLD'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LEGROW'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LEINFA'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LEINNF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LEINSX'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LELTVF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LEMAAF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LEMETF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LEMFGF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LEMIDF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LEMUCF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LENI50'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LET100'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LETAXP'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LETECF'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LETF50'!$J$74:$N$84</definedName>
     <definedName name="JPM_Footer_disp" localSheetId="0">'LETFSX'!$J$74:$N$84</definedName>
-    <definedName name="JPM_Footer_disp" localSheetId="0">'LEULIS'!$J$74:$N$84</definedName>
+    <definedName name="JPM_Footer_disp" localSheetId="0">'LEULIS'!$J$146:$N$156</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEARBF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEBADF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEBALF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEBFSF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LECHID'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LECOSF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEDDYF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEDHCF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEEMCF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEEQSF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEEQTF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEESCF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEFE30'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEGFOF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEGOLD'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEGROW'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEINFA'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEINNF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEINSX'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LELTVF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEMAAF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEMETF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEMFGF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEMIDF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LEMUCF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LENI50'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LET100'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LETAXP'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LETECF'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LETF50'!$J$68:$N$86</definedName>
     <definedName name="JPM_Footer_disp12" localSheetId="0">'LETFSX'!$J$68:$N$86</definedName>
-    <definedName name="JPM_Footer_disp12" localSheetId="0">'LEULIS'!$J$68:$N$86</definedName>
+    <definedName name="JPM_Footer_disp12" localSheetId="0">'LEULIS'!$J$140:$N$158</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="176">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="165">
   <si>
     <t>LIC MF UNIT LINKED INSURANCE SCHEME</t>
   </si>
   <si>
     <t>Index</t>
   </si>
   <si>
-    <t>Monthly Portfolio Statement as on August 31,2026</t>
+    <t>Monthly Portfolio Statement as on September 30,2026</t>
   </si>
   <si>
     <t>Name of the Instrument</t>
   </si>
   <si>
     <t>ISIN</t>
   </si>
   <si>
     <t>Industry / Rating</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Market/Fair Value (Rounded, Rs. In Lacs)</t>
   </si>
   <si>
     <t>Rounded, % to Net Assets</t>
   </si>
   <si>
     <t>Yield</t>
   </si>
   <si>
     <t>Equity &amp; Equity related</t>
   </si>
   <si>
     <t>(a)Listed / Awaiting listing on Stock Exchanges</t>
   </si>
   <si>
     <t>Divi's Laboratories Ltd.</t>
   </si>
   <si>
     <t>INE361B01024</t>
   </si>
   <si>
     <t>Pharmaceuticals &amp; Biotechnology</t>
   </si>
   <si>
+    <t>Bajaj Auto Ltd.</t>
+  </si>
+  <si>
+    <t>INE917I01010</t>
+  </si>
+  <si>
+    <t>Automobiles</t>
+  </si>
+  <si>
+    <t>Sona BLW Precision Forgings Ltd.</t>
+  </si>
+  <si>
+    <t>INE073K01018</t>
+  </si>
+  <si>
+    <t>Auto Components</t>
+  </si>
+  <si>
     <t>Solar Industries India Ltd.</t>
   </si>
   <si>
     <t>INE343H01029</t>
   </si>
   <si>
     <t>Chemicals &amp; Petrochemicals</t>
   </si>
   <si>
-    <t>Bajaj Auto Ltd.</t>
-[...5 lines deleted...]
-    <t>Automobiles</t>
+    <t>Torrent Pharmaceuticals Ltd.</t>
+  </si>
+  <si>
+    <t>INE685A01028</t>
+  </si>
+  <si>
+    <t>Bharti Airtel Ltd.</t>
+  </si>
+  <si>
+    <t>INE397D01024</t>
+  </si>
+  <si>
+    <t>Telecom - Services</t>
   </si>
   <si>
     <t>Titan Company Ltd.</t>
   </si>
   <si>
     <t>INE280A01028</t>
   </si>
   <si>
     <t>Consumer Durables</t>
   </si>
   <si>
+    <t>FSN E-Commerce Ventures Ltd.</t>
+  </si>
+  <si>
+    <t>INE388Y01029</t>
+  </si>
+  <si>
+    <t>Retailing</t>
+  </si>
+  <si>
+    <t>Navin Fluorine International Ltd.</t>
+  </si>
+  <si>
+    <t>INE048G01026</t>
+  </si>
+  <si>
+    <t>Eternal Ltd.</t>
+  </si>
+  <si>
+    <t>INE758T01015</t>
+  </si>
+  <si>
+    <t>Garware Hi-Tech Films Ltd.</t>
+  </si>
+  <si>
+    <t>INE291A01017</t>
+  </si>
+  <si>
+    <t>Industrial Products</t>
+  </si>
+  <si>
+    <t>Zydus Lifesciences Ltd.</t>
+  </si>
+  <si>
+    <t>INE010B01027</t>
+  </si>
+  <si>
+    <t>Avenue Supermarts Ltd.</t>
+  </si>
+  <si>
+    <t>INE192R01011</t>
+  </si>
+  <si>
+    <t>Ujjivan Small Finance Bank Ltd.</t>
+  </si>
+  <si>
+    <t>INE551W01018</t>
+  </si>
+  <si>
+    <t>Banks</t>
+  </si>
+  <si>
+    <t>INDO-MIM Ltd.</t>
+  </si>
+  <si>
+    <t>INE084101034</t>
+  </si>
+  <si>
+    <t>Industrial Manufacturing</t>
+  </si>
+  <si>
+    <t>NSE India Ltd.</t>
+  </si>
+  <si>
+    <t>INE721I01024</t>
+  </si>
+  <si>
+    <t>Capital Markets</t>
+  </si>
+  <si>
+    <t>Ajanta Pharma Ltd.</t>
+  </si>
+  <si>
+    <t>INE031B01049</t>
+  </si>
+  <si>
+    <t>Endurance Technologies Ltd.</t>
+  </si>
+  <si>
+    <t>INE913H01037</t>
+  </si>
+  <si>
+    <t>Bharat Electronics Ltd.</t>
+  </si>
+  <si>
+    <t>INE263A01024</t>
+  </si>
+  <si>
+    <t>Aerospace &amp; Defense</t>
+  </si>
+  <si>
+    <t>Aster DM Quality Care Ltd.</t>
+  </si>
+  <si>
+    <t>INE914M01019</t>
+  </si>
+  <si>
+    <t>Healthcare Services</t>
+  </si>
+  <si>
+    <t>Rategain Travel Technologies Ltd.</t>
+  </si>
+  <si>
+    <t>INE0CLI01024</t>
+  </si>
+  <si>
+    <t>IT - Software</t>
+  </si>
+  <si>
+    <t>Creditaccess Grameen Ltd.</t>
+  </si>
+  <si>
+    <t>INE741K01010</t>
+  </si>
+  <si>
+    <t>Finance</t>
+  </si>
+  <si>
+    <t>GE Vernova T&amp;D India Limited</t>
+  </si>
+  <si>
+    <t>INE200A01026</t>
+  </si>
+  <si>
+    <t>Electrical Equipment</t>
+  </si>
+  <si>
+    <t>Manorama Industries Ltd.</t>
+  </si>
+  <si>
+    <t>INE00VM01036</t>
+  </si>
+  <si>
+    <t>Food Products</t>
+  </si>
+  <si>
+    <t>Thermax Ltd.</t>
+  </si>
+  <si>
+    <t>INE152A01029</t>
+  </si>
+  <si>
+    <t>Cartrade Tech Ltd.</t>
+  </si>
+  <si>
+    <t>INE290S01011</t>
+  </si>
+  <si>
+    <t>Bajaj Finance Ltd.</t>
+  </si>
+  <si>
+    <t>INE296A01032</t>
+  </si>
+  <si>
+    <t>City Union Bank Ltd.</t>
+  </si>
+  <si>
+    <t>INE491A01021</t>
+  </si>
+  <si>
     <t>ICICI Bank Ltd.</t>
   </si>
   <si>
     <t>INE090A01021</t>
   </si>
   <si>
-    <t>Banks</t>
-[...170 lines deleted...]
-    <t>Agricultural Food &amp; other Products</t>
+    <t>Techno Electric &amp; Engineering Co. Ltd.</t>
+  </si>
+  <si>
+    <t>INE285K01026</t>
+  </si>
+  <si>
+    <t>Construction</t>
   </si>
   <si>
     <t>ABB India Ltd.</t>
   </si>
   <si>
     <t>INE117A01022</t>
   </si>
   <si>
-    <t>City Union Bank Ltd.</t>
-[...11 lines deleted...]
-    <t>Construction</t>
+    <t>Lumax Auto Technologies Ltd.</t>
+  </si>
+  <si>
+    <t>INE872H01027</t>
+  </si>
+  <si>
+    <t>Yatharth Hospital&amp;Trauma Care Serv Ltd.</t>
+  </si>
+  <si>
+    <t>INE0JO301016</t>
   </si>
   <si>
     <t>Delhivery Ltd.</t>
   </si>
   <si>
     <t>INE148O01028</t>
   </si>
   <si>
     <t>Transport Services</t>
   </si>
   <si>
-    <t>Lumax Auto Technologies Ltd.</t>
-[...2 lines deleted...]
-    <t>INE872H01027</t>
+    <t>Schneider Electric Infrastructure Ltd.</t>
+  </si>
+  <si>
+    <t>INE839M01018</t>
+  </si>
+  <si>
+    <t>Godfrey Phillips India Ltd.</t>
+  </si>
+  <si>
+    <t>INE260B01028</t>
+  </si>
+  <si>
+    <t>Cigarettes &amp; Tobacco Products</t>
   </si>
   <si>
     <t>360 One Wam Ltd.</t>
   </si>
   <si>
     <t>INE466L01038</t>
   </si>
   <si>
-    <t>Capital Markets</t>
-[...16 lines deleted...]
-  <si>
     <t>Infosys Ltd.</t>
   </si>
   <si>
     <t>INE009A01021</t>
   </si>
   <si>
-    <t>Tata Consultancy Services Ltd.</t>
-[...13 lines deleted...]
-  <si>
     <t>Sub Total</t>
   </si>
   <si>
     <t>(b) Unlisted</t>
   </si>
   <si>
     <t>NIL</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>Debt Instruments</t>
   </si>
   <si>
     <t>(a)Listed / Awaiting listing on stock Exchanges</t>
   </si>
   <si>
     <t>7.63% State Government of Maharashtra</t>
   </si>
   <si>
     <t>IN2220230204</t>
   </si>
   <si>
     <t>SOVEREIGN</t>
   </si>
   <si>
-    <t>7.43% Jamnagar Utilities &amp; Power Pvt. Ltd. **</t>
+    <t>6.94% Government of India</t>
+  </si>
+  <si>
+    <t>IN0020260025</t>
+  </si>
+  <si>
+    <t>7.43% Jamnagar Utilities &amp; Power Pvt. Ltd.</t>
   </si>
   <si>
     <t>INE936D07190</t>
   </si>
   <si>
     <t>CRISIL AAA</t>
   </si>
   <si>
-    <t>6.94% Government of India</t>
-[...10 lines deleted...]
-  <si>
     <t>7.33% Government of India</t>
   </si>
   <si>
     <t>IN0020230119</t>
   </si>
   <si>
     <t>7.37% Indian Railway Finance Corporation Ltd. **</t>
   </si>
   <si>
     <t>INE053F08411</t>
   </si>
   <si>
+    <t>8.0% HDFC Bank Ltd. **</t>
+  </si>
+  <si>
+    <t>INE040A08807</t>
+  </si>
+  <si>
     <t>7.18% Government of India</t>
   </si>
   <si>
     <t>IN0020230077</t>
   </si>
   <si>
-    <t>8.0% HDFC Bank Ltd. **</t>
-[...4 lines deleted...]
-  <si>
     <t>6.9% Government of India</t>
   </si>
   <si>
     <t>IN0020250018</t>
   </si>
   <si>
     <t>7.19% State Government of Tamil Nadu</t>
   </si>
   <si>
     <t>IN3120190225</t>
   </si>
   <si>
     <t>8.13% Nuclear Power Corporation **</t>
   </si>
   <si>
     <t>INE206D08378</t>
   </si>
   <si>
     <t>(b)Privately Placed/Unlisted</t>
   </si>
   <si>
     <t>(c)Securitised Debt Instruments</t>
   </si>
   <si>
-    <t>Money Market Instruments</t>
-[...16 lines deleted...]
-  <si>
     <t>Treps / Reverse Repo</t>
   </si>
   <si>
     <t>Treps</t>
   </si>
   <si>
     <t>Net Receivables / (Payables)</t>
   </si>
   <si>
     <t>GRAND TOTAL</t>
   </si>
   <si>
     <t>**  Non Traded Security</t>
   </si>
   <si>
     <t>i) Securities in default beyond its maturity date: Nil</t>
   </si>
   <si>
-    <t>ii) Total value and percentage of illiquid equity shares as on August 31, 2026: Nil</t>
+    <t>ii) Total value and percentage of illiquid equity shares as on September 30, 2026: Nil</t>
   </si>
   <si>
     <t>iii)</t>
   </si>
   <si>
     <t>NAV</t>
   </si>
   <si>
     <t>Regular Plan - IDCW Reinvestment Option</t>
   </si>
   <si>
     <t>Direct Plan - IDCW Reinvestment Option</t>
   </si>
   <si>
-    <t>iv) Dividend declared during the month August 31, 2026 under the IDCW Option of the Scheme is Nil.</t>
-[...14 lines deleted...]
-    <t>ix) Funds parked in short term deposit as on August 31, 2026: Nil</t>
+    <t>iv) Dividend declared during the month September 30, 2026 under the IDCW Option of the Scheme is Nil.</t>
+  </si>
+  <si>
+    <t>v) No bonus declared during the period ended September 30, 2026.</t>
+  </si>
+  <si>
+    <t>vi) Total outstanding exposure in derivative instruments as on September 30, 2026 is Nil.</t>
+  </si>
+  <si>
+    <t>vii) Total market value of investments in Foreign Securities/ American Depositary Receipts/ Global Depositary Receipts/ Overseas ETFs as at September 30, 2026 is Nil.</t>
+  </si>
+  <si>
+    <t>viii) Portfolio turnover ratio: 0.54 times</t>
+  </si>
+  <si>
+    <t>ix) Funds parked in short term deposit as on September 30, 2026: Nil</t>
   </si>
   <si>
     <t>x) The details of repo transactions of the scheme in corporate debt securities: Nil</t>
   </si>
   <si>
     <t>The product is suitable for investors who are seeking*</t>
   </si>
   <si>
     <t>Scheme Riskometer#</t>
   </si>
   <si>
     <t>Benchmark Riskometer (as 
 applicable) #</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">•</t>
     </r>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
@@ -816,134 +783,134 @@
       </top>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
-      <right style="thin">
-[...23 lines deleted...]
-      </left>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
     </border>
     <border>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
     </border>
     <border>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
     </border>
     <border>
-      <left style="medium">
+      <left style="thin">
         <color rgb="FF000000"/>
       </left>
-      <right style="medium">
+      <right style="thin">
         <color rgb="FF000000"/>
       </right>
-      <top style="medium">
+      <top style="thin">
         <color rgb="FF000000"/>
       </top>
-      <bottom style="medium">
+      <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
+      <bottom style="medium">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="medium">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="medium">
+        <color rgb="FF000000"/>
+      </top>
     </border>
     <border>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="65">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
@@ -1004,213 +971,213 @@
     </xf>
     <xf xfId="0" fontId="1" numFmtId="167" fillId="2" borderId="4" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="5" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="5" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="164" fillId="2" borderId="5" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="4" fillId="2" borderId="5" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="10" fillId="2" borderId="5" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="10" fillId="2" borderId="5" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="164" fillId="2" borderId="5" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="4" fillId="2" borderId="6" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0">
-[...4 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="2" numFmtId="10" fillId="2" borderId="5" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="1" numFmtId="4" fillId="2" borderId="6" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...24 lines deleted...]
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="6" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="7" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="8" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="9" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
+    <xf xfId="0" fontId="1" quotePrefix="1" numFmtId="168" fillId="2" borderId="10" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="10" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="169" fillId="2" borderId="10" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="10" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="11" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="8" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="1" quotePrefix="1" numFmtId="168" fillId="2" borderId="6" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...12 lines deleted...]
-      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    <xf xfId="0" fontId="5" numFmtId="0" fillId="3" borderId="11" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" readingOrder="1"/>
     </xf>
     <xf xfId="0" fontId="5" numFmtId="0" fillId="3" borderId="12" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" readingOrder="1"/>
-[...1 lines deleted...]
-    <xf xfId="0" fontId="5" numFmtId="0" fillId="3" borderId="13" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" readingOrder="1"/>
     </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="12" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3" readingOrder="1"/>
+    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="13" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3" readingOrder="1"/>
-[...7 lines deleted...]
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="6" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="15" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="14" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3" readingOrder="1"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="13" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="10" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="164" fillId="2" borderId="10" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="4" fillId="2" borderId="10" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="10" fillId="2" borderId="10" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="10" fillId="2" borderId="15" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="12" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="15" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="14" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="16" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="15" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="14" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false" indent="3" readingOrder="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="16" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false" indent="3" readingOrder="1"/>
     </xf>
-    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="15" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="14" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3" readingOrder="1"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="16" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false" indent="3" readingOrder="1"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="4" fillId="2" borderId="10" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="10" fillId="2" borderId="10" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="15" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="164" fillId="2" borderId="15" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="4" fillId="2" borderId="15" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="10" fillId="2" borderId="15" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image363.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image464.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>95250</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>466725</xdr:rowOff>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2581275" cy="1943100"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>333375</xdr:colOff>
-      <xdr:row>112</xdr:row>
-      <xdr:rowOff>495300</xdr:rowOff>
+      <xdr:row>101</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2628900" cy="1952625"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 2" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
@@ -1488,73 +1455,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O120"/>
+  <dimension ref="A1:O158"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D99" sqref="D99"/>
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr customHeight="true" defaultRowHeight="15.75" defaultColWidth="9.140625" outlineLevelRow="0" outlineLevelCol="0"/>
+  <sheetFormatPr customHeight="true" defaultRowHeight="15.75" defaultColWidth="9.1796875" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="3.5703125" customWidth="true" style="1"/>
-[...13 lines deleted...]
-    <col min="15" max="15" width="9.140625" style="1"/>
+    <col min="1" max="1" width="3.6328125" customWidth="true" style="1"/>
+    <col min="2" max="2" width="65.6328125" customWidth="true" style="8"/>
+    <col min="3" max="3" width="45.6328125" customWidth="true" style="8"/>
+    <col min="4" max="4" width="45.6328125" customWidth="true" style="8"/>
+    <col min="5" max="5" width="45.6328125" customWidth="true" style="1"/>
+    <col min="6" max="6" width="16.453125" customWidth="true" style="1"/>
+    <col min="7" max="7" width="15.26953125" customWidth="true" style="7"/>
+    <col min="8" max="8" width="4.90625" customWidth="true" style="9"/>
+    <col min="9" max="9" width="9.1796875" style="1"/>
+    <col min="10" max="10" width="10.7265625" customWidth="true" style="1"/>
+    <col min="11" max="11" width="10.453125" customWidth="true" style="1"/>
+    <col min="12" max="12" width="14.453125" customWidth="true" style="1"/>
+    <col min="13" max="13" width="15.26953125" customWidth="true" style="1"/>
+    <col min="14" max="14" width="12.54296875" customWidth="true" style="1"/>
+    <col min="15" max="15" width="9.1796875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" customHeight="1" ht="15.75">
       <c r="B1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="10" t="s">
         <v>1</v>
       </c>
       <c r="H1" s="2"/>
     </row>
     <row r="2" spans="1:15" customHeight="1" ht="15.75">
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="2"/>
     </row>
     <row r="3" spans="1:15" customHeight="1" ht="15.75">
@@ -1568,1889 +1535,1786 @@
     </row>
     <row r="4" spans="1:15" customHeight="1" ht="36.75">
       <c r="B4" s="12" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="13" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="14" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="15" t="s">
         <v>7</v>
       </c>
       <c r="G4" s="16" t="s">
         <v>8</v>
       </c>
       <c r="H4" s="16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B5" s="56" t="s">
+      <c r="B5" s="45" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="17"/>
       <c r="D5" s="17"/>
       <c r="E5" s="18"/>
       <c r="F5" s="19"/>
       <c r="G5" s="20"/>
       <c r="H5" s="21"/>
     </row>
     <row r="6" spans="1:15" customHeight="1" ht="15.75">
       <c r="B6" s="22" t="s">
         <v>11</v>
       </c>
       <c r="C6" s="23"/>
       <c r="D6" s="23"/>
       <c r="E6" s="24"/>
       <c r="F6" s="25"/>
       <c r="G6" s="26"/>
       <c r="H6" s="27"/>
     </row>
     <row r="7" spans="1:15" customHeight="1" ht="15.75">
       <c r="B7" s="23" t="s">
         <v>12</v>
       </c>
       <c r="C7" s="23" t="s">
         <v>13</v>
       </c>
       <c r="D7" s="23" t="s">
         <v>14</v>
       </c>
       <c r="E7" s="24">
         <v>18276</v>
       </c>
       <c r="F7" s="25">
-        <v>1730.19</v>
+        <v>1698.11</v>
       </c>
       <c r="G7" s="26">
-        <v>0.0388</v>
+        <v>0.04</v>
       </c>
       <c r="H7" s="27"/>
     </row>
     <row r="8" spans="1:15" customHeight="1" ht="15.75">
       <c r="B8" s="23" t="s">
         <v>15</v>
       </c>
       <c r="C8" s="23" t="s">
         <v>16</v>
       </c>
       <c r="D8" s="23" t="s">
         <v>17</v>
       </c>
       <c r="E8" s="24">
-        <v>8350</v>
+        <v>15500</v>
       </c>
       <c r="F8" s="25">
-        <v>1679.02</v>
+        <v>1685.47</v>
       </c>
       <c r="G8" s="26">
-        <v>0.0377</v>
+        <v>0.0397</v>
       </c>
       <c r="H8" s="27"/>
     </row>
     <row r="9" spans="1:15" customHeight="1" ht="15.75">
       <c r="B9" s="23" t="s">
         <v>18</v>
       </c>
       <c r="C9" s="23" t="s">
         <v>19</v>
       </c>
       <c r="D9" s="23" t="s">
         <v>20</v>
       </c>
       <c r="E9" s="24">
-        <v>13700</v>
+        <v>200000</v>
       </c>
       <c r="F9" s="25">
-        <v>1661.81</v>
+        <v>1660</v>
       </c>
       <c r="G9" s="26">
-        <v>0.0373</v>
+        <v>0.0391</v>
       </c>
       <c r="H9" s="27"/>
     </row>
     <row r="10" spans="1:15" customHeight="1" ht="15.75">
       <c r="B10" s="23" t="s">
         <v>21</v>
       </c>
       <c r="C10" s="23" t="s">
         <v>22</v>
       </c>
       <c r="D10" s="23" t="s">
         <v>23</v>
       </c>
       <c r="E10" s="24">
-        <v>28966</v>
+        <v>8350</v>
       </c>
       <c r="F10" s="25">
-        <v>1477.96</v>
+        <v>1644.95</v>
       </c>
       <c r="G10" s="26">
-        <v>0.0332</v>
+        <v>0.0388</v>
       </c>
       <c r="H10" s="27"/>
     </row>
     <row r="11" spans="1:15" customHeight="1" ht="15.75">
       <c r="B11" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C11" s="23" t="s">
         <v>25</v>
       </c>
       <c r="D11" s="23" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="E11" s="24">
-        <v>100000</v>
+        <v>32000</v>
       </c>
       <c r="F11" s="25">
-        <v>1454</v>
+        <v>1536</v>
       </c>
       <c r="G11" s="26">
-        <v>0.0326</v>
+        <v>0.0362</v>
       </c>
       <c r="H11" s="27"/>
     </row>
     <row r="12" spans="1:15" customHeight="1" ht="15.75">
       <c r="B12" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="C12" s="23" t="s">
         <v>27</v>
       </c>
-      <c r="C12" s="23" t="s">
+      <c r="D12" s="23" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="E12" s="24">
         <v>80000</v>
       </c>
       <c r="F12" s="25">
-        <v>1449.52</v>
+        <v>1405.6</v>
       </c>
       <c r="G12" s="26">
-        <v>0.0325</v>
+        <v>0.0331</v>
       </c>
       <c r="H12" s="27"/>
     </row>
     <row r="13" spans="1:15" customHeight="1" ht="15.75">
       <c r="B13" s="23" t="s">
+        <v>29</v>
+      </c>
+      <c r="C13" s="23" t="s">
         <v>30</v>
       </c>
-      <c r="C13" s="23" t="s">
+      <c r="D13" s="23" t="s">
         <v>31</v>
       </c>
-      <c r="D13" s="23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E13" s="24">
-        <v>131000</v>
+        <v>28966</v>
       </c>
       <c r="F13" s="25">
-        <v>1384.67</v>
+        <v>1328.67</v>
       </c>
       <c r="G13" s="26">
-        <v>0.0311</v>
+        <v>0.0313</v>
       </c>
       <c r="H13" s="27"/>
     </row>
     <row r="14" spans="1:15" customHeight="1" ht="15.75">
       <c r="B14" s="23" t="s">
+        <v>32</v>
+      </c>
+      <c r="C14" s="23" t="s">
         <v>33</v>
       </c>
-      <c r="C14" s="23" t="s">
+      <c r="D14" s="23" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="E14" s="24">
         <v>370000</v>
       </c>
       <c r="F14" s="25">
-        <v>1293.34</v>
+        <v>1184</v>
       </c>
       <c r="G14" s="26">
-        <v>0.029</v>
+        <v>0.0279</v>
       </c>
       <c r="H14" s="27"/>
     </row>
     <row r="15" spans="1:15" customHeight="1" ht="15.75">
       <c r="B15" s="23" t="s">
+        <v>35</v>
+      </c>
+      <c r="C15" s="23" t="s">
         <v>36</v>
       </c>
-      <c r="C15" s="23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D15" s="23" t="s">
-        <v>38</v>
+        <v>23</v>
       </c>
       <c r="E15" s="24">
-        <v>10000</v>
+        <v>13474</v>
       </c>
       <c r="F15" s="25">
-        <v>1254</v>
+        <v>1110.93</v>
       </c>
       <c r="G15" s="26">
-        <v>0.0281</v>
+        <v>0.0262</v>
       </c>
       <c r="H15" s="27"/>
     </row>
     <row r="16" spans="1:15" customHeight="1" ht="15.75">
       <c r="B16" s="23" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="C16" s="23" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D16" s="23" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="E16" s="24">
-        <v>13474</v>
+        <v>340000</v>
       </c>
       <c r="F16" s="25">
-        <v>1168.94</v>
+        <v>1088</v>
       </c>
       <c r="G16" s="26">
-        <v>0.0262</v>
+        <v>0.0256</v>
       </c>
       <c r="H16" s="27"/>
     </row>
     <row r="17" spans="1:15" customHeight="1" ht="15.75">
       <c r="B17" s="23" t="s">
+        <v>39</v>
+      </c>
+      <c r="C17" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="D17" s="23" t="s">
         <v>41</v>
       </c>
-      <c r="C17" s="23" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E17" s="24">
-        <v>23000</v>
+        <v>14000</v>
       </c>
       <c r="F17" s="25">
-        <v>1165.18</v>
+        <v>982.17</v>
       </c>
       <c r="G17" s="26">
-        <v>0.0261</v>
+        <v>0.0231</v>
       </c>
       <c r="H17" s="27"/>
     </row>
     <row r="18" spans="1:15" customHeight="1" ht="15.75">
       <c r="B18" s="23" t="s">
+        <v>42</v>
+      </c>
+      <c r="C18" s="23" t="s">
         <v>43</v>
       </c>
-      <c r="C18" s="23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D18" s="23" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="E18" s="24">
-        <v>340000</v>
+        <v>84000</v>
       </c>
       <c r="F18" s="25">
-        <v>1115.54</v>
+        <v>976.08</v>
       </c>
       <c r="G18" s="26">
-        <v>0.025</v>
+        <v>0.023</v>
       </c>
       <c r="H18" s="27"/>
     </row>
     <row r="19" spans="1:15" customHeight="1" ht="15.75">
       <c r="B19" s="23" t="s">
+        <v>44</v>
+      </c>
+      <c r="C19" s="23" t="s">
         <v>45</v>
       </c>
-      <c r="C19" s="23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D19" s="23" t="s">
-        <v>47</v>
+        <v>34</v>
       </c>
       <c r="E19" s="24">
-        <v>14000</v>
+        <v>22730</v>
       </c>
       <c r="F19" s="25">
-        <v>999.25</v>
+        <v>864.06</v>
       </c>
       <c r="G19" s="26">
-        <v>0.0224</v>
+        <v>0.0204</v>
       </c>
       <c r="H19" s="27"/>
     </row>
     <row r="20" spans="1:15" customHeight="1" ht="15.75">
       <c r="B20" s="23" t="s">
+        <v>46</v>
+      </c>
+      <c r="C20" s="23" t="s">
+        <v>47</v>
+      </c>
+      <c r="D20" s="23" t="s">
         <v>48</v>
       </c>
-      <c r="C20" s="23" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E20" s="24">
-        <v>84000</v>
+        <v>1224000</v>
       </c>
       <c r="F20" s="25">
-        <v>975.49</v>
+        <v>826.2</v>
       </c>
       <c r="G20" s="26">
-        <v>0.0219</v>
+        <v>0.0195</v>
       </c>
       <c r="H20" s="27"/>
     </row>
     <row r="21" spans="1:15" customHeight="1" ht="15.75">
       <c r="B21" s="23" t="s">
+        <v>49</v>
+      </c>
+      <c r="C21" s="23" t="s">
         <v>50</v>
       </c>
-      <c r="C21" s="23" t="s">
+      <c r="D21" s="23" t="s">
         <v>51</v>
       </c>
-      <c r="D21" s="23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E21" s="24">
-        <v>22730</v>
+        <v>66000</v>
       </c>
       <c r="F21" s="25">
-        <v>886.47</v>
+        <v>820.02</v>
       </c>
       <c r="G21" s="26">
-        <v>0.0199</v>
+        <v>0.0193</v>
       </c>
       <c r="H21" s="27"/>
     </row>
     <row r="22" spans="1:15" customHeight="1" ht="15.75">
       <c r="B22" s="23" t="s">
         <v>52</v>
       </c>
       <c r="C22" s="23" t="s">
         <v>53</v>
       </c>
       <c r="D22" s="23" t="s">
         <v>54</v>
       </c>
       <c r="E22" s="24">
-        <v>30000</v>
+        <v>46298</v>
       </c>
       <c r="F22" s="25">
-        <v>861.36</v>
+        <v>816.26</v>
       </c>
       <c r="G22" s="26">
-        <v>0.0193</v>
+        <v>0.0192</v>
       </c>
       <c r="H22" s="27"/>
     </row>
     <row r="23" spans="1:15" customHeight="1" ht="15.75">
       <c r="B23" s="23" t="s">
         <v>55</v>
       </c>
       <c r="C23" s="23" t="s">
         <v>56</v>
       </c>
       <c r="D23" s="23" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="E23" s="24">
-        <v>1224000</v>
+        <v>22500</v>
       </c>
       <c r="F23" s="25">
-        <v>845.91</v>
+        <v>814.68</v>
       </c>
       <c r="G23" s="26">
-        <v>0.019</v>
+        <v>0.0192</v>
       </c>
       <c r="H23" s="27"/>
     </row>
     <row r="24" spans="1:15" customHeight="1" ht="15.75">
       <c r="B24" s="23" t="s">
         <v>57</v>
       </c>
       <c r="C24" s="23" t="s">
         <v>58</v>
       </c>
       <c r="D24" s="23" t="s">
-        <v>38</v>
+        <v>20</v>
       </c>
       <c r="E24" s="24">
-        <v>90000</v>
+        <v>30000</v>
       </c>
       <c r="F24" s="25">
-        <v>843.93</v>
+        <v>796.95</v>
       </c>
       <c r="G24" s="26">
-        <v>0.0189</v>
+        <v>0.0188</v>
       </c>
       <c r="H24" s="27"/>
     </row>
     <row r="25" spans="1:15" customHeight="1" ht="15.75">
       <c r="B25" s="23" t="s">
         <v>59</v>
       </c>
       <c r="C25" s="23" t="s">
         <v>60</v>
       </c>
       <c r="D25" s="23" t="s">
         <v>61</v>
       </c>
       <c r="E25" s="24">
-        <v>110000</v>
+        <v>200000</v>
       </c>
       <c r="F25" s="25">
-        <v>831.6</v>
+        <v>776.6</v>
       </c>
       <c r="G25" s="26">
-        <v>0.0187</v>
+        <v>0.0183</v>
       </c>
       <c r="H25" s="27"/>
     </row>
     <row r="26" spans="1:15" customHeight="1" ht="15.75">
       <c r="B26" s="23" t="s">
         <v>62</v>
       </c>
       <c r="C26" s="23" t="s">
         <v>63</v>
       </c>
       <c r="D26" s="23" t="s">
         <v>64</v>
       </c>
       <c r="E26" s="24">
-        <v>200000</v>
+        <v>110000</v>
       </c>
       <c r="F26" s="25">
-        <v>828.9</v>
+        <v>766.87</v>
       </c>
       <c r="G26" s="26">
-        <v>0.0186</v>
+        <v>0.0181</v>
       </c>
       <c r="H26" s="27"/>
     </row>
     <row r="27" spans="1:15" customHeight="1" ht="15.75">
       <c r="B27" s="23" t="s">
         <v>65</v>
       </c>
       <c r="C27" s="23" t="s">
         <v>66</v>
       </c>
       <c r="D27" s="23" t="s">
-        <v>32</v>
+        <v>67</v>
       </c>
       <c r="E27" s="24">
-        <v>60000</v>
+        <v>90000</v>
       </c>
       <c r="F27" s="25">
-        <v>818.1</v>
+        <v>766.4</v>
       </c>
       <c r="G27" s="26">
-        <v>0.0184</v>
+        <v>0.0181</v>
       </c>
       <c r="H27" s="27"/>
     </row>
     <row r="28" spans="1:15" customHeight="1" ht="15.75">
       <c r="B28" s="23" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C28" s="23" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D28" s="23" t="s">
-        <v>14</v>
+        <v>70</v>
       </c>
       <c r="E28" s="24">
-        <v>22500</v>
+        <v>60000</v>
       </c>
       <c r="F28" s="25">
-        <v>810.43</v>
+        <v>763.2</v>
       </c>
       <c r="G28" s="26">
-        <v>0.0182</v>
+        <v>0.018</v>
       </c>
       <c r="H28" s="27"/>
     </row>
     <row r="29" spans="1:15" customHeight="1" ht="15.75">
       <c r="B29" s="23" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C29" s="23" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="D29" s="23" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="E29" s="24">
         <v>18000</v>
       </c>
       <c r="F29" s="25">
-        <v>800.14</v>
+        <v>756.18</v>
       </c>
       <c r="G29" s="26">
-        <v>0.0179</v>
+        <v>0.0178</v>
       </c>
       <c r="H29" s="27"/>
     </row>
     <row r="30" spans="1:15" customHeight="1" ht="15.75">
       <c r="B30" s="23" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C30" s="23" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="D30" s="23" t="s">
-        <v>54</v>
+        <v>76</v>
       </c>
       <c r="E30" s="24">
-        <v>97000</v>
+        <v>40000</v>
       </c>
       <c r="F30" s="25">
-        <v>788.66</v>
+        <v>741.12</v>
       </c>
       <c r="G30" s="26">
-        <v>0.0177</v>
+        <v>0.0175</v>
       </c>
       <c r="H30" s="27"/>
     </row>
     <row r="31" spans="1:15" customHeight="1" ht="15.75">
       <c r="B31" s="23" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="C31" s="23" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="D31" s="23" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="E31" s="24">
-        <v>40000</v>
+        <v>18000</v>
       </c>
       <c r="F31" s="25">
-        <v>756.32</v>
+        <v>610.6</v>
       </c>
       <c r="G31" s="26">
-        <v>0.017</v>
+        <v>0.0144</v>
       </c>
       <c r="H31" s="27"/>
     </row>
     <row r="32" spans="1:15" customHeight="1" ht="15.75">
       <c r="B32" s="23" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="C32" s="23" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="D32" s="23" t="s">
-        <v>71</v>
+        <v>34</v>
       </c>
       <c r="E32" s="24">
-        <v>18000</v>
+        <v>20000</v>
       </c>
       <c r="F32" s="25">
-        <v>702.29</v>
+        <v>579.96</v>
       </c>
       <c r="G32" s="26">
-        <v>0.0158</v>
+        <v>0.0137</v>
       </c>
       <c r="H32" s="27"/>
     </row>
     <row r="33" spans="1:15" customHeight="1" ht="15.75">
       <c r="B33" s="23" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C33" s="23" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="D33" s="23" t="s">
-        <v>35</v>
+        <v>70</v>
       </c>
       <c r="E33" s="24">
-        <v>20000</v>
+        <v>60000</v>
       </c>
       <c r="F33" s="25">
-        <v>598.3</v>
+        <v>575.64</v>
       </c>
       <c r="G33" s="26">
-        <v>0.0134</v>
+        <v>0.0136</v>
       </c>
       <c r="H33" s="27"/>
     </row>
     <row r="34" spans="1:15" customHeight="1" ht="15.75">
       <c r="B34" s="23" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="C34" s="23" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="D34" s="23" t="s">
-        <v>83</v>
+        <v>48</v>
       </c>
       <c r="E34" s="24">
-        <v>55643</v>
+        <v>240000</v>
       </c>
       <c r="F34" s="25">
-        <v>577.3</v>
+        <v>542.52</v>
       </c>
       <c r="G34" s="26">
-        <v>0.0129</v>
+        <v>0.0128</v>
       </c>
       <c r="H34" s="27"/>
     </row>
     <row r="35" spans="1:15" customHeight="1" ht="15.75">
       <c r="B35" s="23" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C35" s="23" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D35" s="23" t="s">
-        <v>71</v>
+        <v>48</v>
       </c>
       <c r="E35" s="24">
-        <v>7500</v>
+        <v>40000</v>
       </c>
       <c r="F35" s="25">
-        <v>572.89</v>
+        <v>528.68</v>
       </c>
       <c r="G35" s="26">
-        <v>0.0129</v>
+        <v>0.0125</v>
       </c>
       <c r="H35" s="27"/>
     </row>
     <row r="36" spans="1:15" customHeight="1" ht="15.75">
       <c r="B36" s="23" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C36" s="23" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D36" s="23" t="s">
-        <v>26</v>
+        <v>89</v>
       </c>
       <c r="E36" s="24">
-        <v>240000</v>
+        <v>50526</v>
       </c>
       <c r="F36" s="25">
-        <v>550.06</v>
+        <v>509.68</v>
       </c>
       <c r="G36" s="26">
-        <v>0.0123</v>
+        <v>0.012</v>
       </c>
       <c r="H36" s="27"/>
     </row>
     <row r="37" spans="1:15" customHeight="1" ht="15.75">
       <c r="B37" s="23" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="C37" s="23" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="D37" s="23" t="s">
-        <v>90</v>
+        <v>73</v>
       </c>
       <c r="E37" s="24">
-        <v>50526</v>
+        <v>7500</v>
       </c>
       <c r="F37" s="25">
-        <v>496.19</v>
+        <v>508.2</v>
       </c>
       <c r="G37" s="26">
-        <v>0.0111</v>
+        <v>0.012</v>
       </c>
       <c r="H37" s="27"/>
     </row>
     <row r="38" spans="1:15" customHeight="1" ht="15.75">
       <c r="B38" s="23" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C38" s="23" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D38" s="23" t="s">
-        <v>93</v>
+        <v>20</v>
       </c>
       <c r="E38" s="24">
-        <v>100000</v>
+        <v>20000</v>
       </c>
       <c r="F38" s="25">
-        <v>456.2</v>
+        <v>415.34</v>
       </c>
       <c r="G38" s="26">
-        <v>0.0102</v>
+        <v>0.0098</v>
       </c>
       <c r="H38" s="27"/>
     </row>
     <row r="39" spans="1:15" customHeight="1" ht="15.75">
       <c r="B39" s="23" t="s">
         <v>94</v>
       </c>
       <c r="C39" s="23" t="s">
         <v>95</v>
       </c>
       <c r="D39" s="23" t="s">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="E39" s="24">
-        <v>20000</v>
+        <v>40000</v>
       </c>
       <c r="F39" s="25">
-        <v>415.7</v>
+        <v>413</v>
       </c>
       <c r="G39" s="26">
-        <v>0.0093</v>
+        <v>0.0097</v>
       </c>
       <c r="H39" s="27"/>
     </row>
     <row r="40" spans="1:15" customHeight="1" ht="15.75">
       <c r="B40" s="23" t="s">
         <v>96</v>
       </c>
       <c r="C40" s="23" t="s">
         <v>97</v>
       </c>
       <c r="D40" s="23" t="s">
         <v>98</v>
       </c>
       <c r="E40" s="24">
-        <v>35000</v>
+        <v>100000</v>
       </c>
       <c r="F40" s="25">
-        <v>411.25</v>
+        <v>409.7</v>
       </c>
       <c r="G40" s="26">
-        <v>0.0092</v>
+        <v>0.0097</v>
       </c>
       <c r="H40" s="27"/>
     </row>
     <row r="41" spans="1:15" customHeight="1" ht="15.75">
       <c r="B41" s="23" t="s">
         <v>99</v>
       </c>
       <c r="C41" s="23" t="s">
         <v>100</v>
       </c>
       <c r="D41" s="23" t="s">
-        <v>101</v>
+        <v>73</v>
       </c>
       <c r="E41" s="24">
-        <v>19455</v>
+        <v>33000</v>
       </c>
       <c r="F41" s="25">
-        <v>409.49</v>
+        <v>397.12</v>
       </c>
       <c r="G41" s="26">
-        <v>0.0092</v>
+        <v>0.0094</v>
       </c>
       <c r="H41" s="27"/>
     </row>
     <row r="42" spans="1:15" customHeight="1" ht="15.75">
       <c r="B42" s="23" t="s">
+        <v>101</v>
+      </c>
+      <c r="C42" s="23" t="s">
         <v>102</v>
       </c>
-      <c r="C42" s="23" t="s">
+      <c r="D42" s="23" t="s">
         <v>103</v>
       </c>
-      <c r="D42" s="23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E42" s="24">
-        <v>33000</v>
+        <v>19455</v>
       </c>
       <c r="F42" s="25">
-        <v>402.34</v>
+        <v>368.05</v>
       </c>
       <c r="G42" s="26">
-        <v>0.009</v>
+        <v>0.0087</v>
       </c>
       <c r="H42" s="27"/>
     </row>
     <row r="43" spans="1:15" customHeight="1" ht="15.75">
       <c r="B43" s="23" t="s">
         <v>104</v>
       </c>
       <c r="C43" s="23" t="s">
         <v>105</v>
       </c>
       <c r="D43" s="23" t="s">
-        <v>38</v>
+        <v>54</v>
       </c>
       <c r="E43" s="24">
         <v>35000</v>
       </c>
       <c r="F43" s="25">
-        <v>396.83</v>
+        <v>360.5</v>
       </c>
       <c r="G43" s="26">
-        <v>0.0089</v>
+        <v>0.0085</v>
       </c>
       <c r="H43" s="27"/>
     </row>
     <row r="44" spans="1:15" customHeight="1" ht="15.75">
       <c r="B44" s="23" t="s">
         <v>106</v>
       </c>
       <c r="C44" s="23" t="s">
         <v>107</v>
       </c>
       <c r="D44" s="23" t="s">
-        <v>38</v>
+        <v>67</v>
       </c>
       <c r="E44" s="24">
-        <v>16295</v>
+        <v>35000</v>
       </c>
       <c r="F44" s="25">
-        <v>390.97</v>
+        <v>347.94</v>
       </c>
       <c r="G44" s="26">
-        <v>0.0088</v>
+        <v>0.0082</v>
       </c>
       <c r="H44" s="27"/>
     </row>
     <row r="45" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B45" s="23" t="s">
+      <c r="B45" s="22" t="s">
         <v>108</v>
       </c>
-      <c r="C45" s="23" t="s">
-[...14 lines deleted...]
-      <c r="H45" s="27"/>
+      <c r="C45" s="22"/>
+      <c r="D45" s="22"/>
+      <c r="E45" s="28"/>
+      <c r="F45" s="49">
+        <v>32375.45</v>
+      </c>
+      <c r="G45" s="50">
+        <v>0.7628</v>
+      </c>
+      <c r="H45" s="29"/>
     </row>
     <row r="46" spans="1:15" customHeight="1" ht="15.75">
       <c r="B46" s="22" t="s">
-        <v>111</v>
-[...10 lines deleted...]
-      <c r="H46" s="31"/>
+        <v>109</v>
+      </c>
+      <c r="C46" s="23"/>
+      <c r="D46" s="23"/>
+      <c r="E46" s="24"/>
+      <c r="F46" s="25"/>
+      <c r="G46" s="26"/>
+      <c r="H46" s="27"/>
     </row>
     <row r="47" spans="1:15" customHeight="1" ht="15.75">
       <c r="B47" s="22" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="C47" s="23"/>
       <c r="D47" s="23"/>
       <c r="E47" s="24"/>
-      <c r="F47" s="25"/>
-      <c r="G47" s="26"/>
+      <c r="F47" s="59" t="s">
+        <v>110</v>
+      </c>
+      <c r="G47" s="60" t="s">
+        <v>110</v>
+      </c>
       <c r="H47" s="27"/>
     </row>
     <row r="48" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B48" s="22" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B48" s="23"/>
       <c r="C48" s="23"/>
       <c r="D48" s="23"/>
       <c r="E48" s="24"/>
-      <c r="F48" s="32" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F48" s="25"/>
+      <c r="G48" s="26"/>
       <c r="H48" s="27"/>
     </row>
     <row r="49" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B49" s="23"/>
-[...5 lines deleted...]
-      <c r="H49" s="27"/>
+      <c r="B49" s="47" t="s">
+        <v>111</v>
+      </c>
+      <c r="C49" s="47"/>
+      <c r="D49" s="47"/>
+      <c r="E49" s="48"/>
+      <c r="F49" s="49">
+        <v>32375.45</v>
+      </c>
+      <c r="G49" s="50">
+        <v>0.7628</v>
+      </c>
+      <c r="H49" s="29"/>
     </row>
     <row r="50" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B50" s="34" t="s">
-[...11 lines deleted...]
-      <c r="H50" s="31"/>
+      <c r="B50" s="23"/>
+      <c r="C50" s="23"/>
+      <c r="D50" s="23"/>
+      <c r="E50" s="24"/>
+      <c r="F50" s="25"/>
+      <c r="G50" s="26"/>
+      <c r="H50" s="27"/>
     </row>
     <row r="51" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B51" s="23"/>
+      <c r="B51" s="22" t="s">
+        <v>112</v>
+      </c>
       <c r="C51" s="23"/>
       <c r="D51" s="23"/>
       <c r="E51" s="24"/>
       <c r="F51" s="25"/>
       <c r="G51" s="26"/>
       <c r="H51" s="27"/>
     </row>
     <row r="52" spans="1:15" customHeight="1" ht="15.75">
       <c r="B52" s="22" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="C52" s="23"/>
       <c r="D52" s="23"/>
       <c r="E52" s="24"/>
       <c r="F52" s="25"/>
       <c r="G52" s="26"/>
       <c r="H52" s="27"/>
     </row>
     <row r="53" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B53" s="22" t="s">
+      <c r="B53" s="23" t="s">
+        <v>114</v>
+      </c>
+      <c r="C53" s="23" t="s">
+        <v>115</v>
+      </c>
+      <c r="D53" s="23" t="s">
         <v>116</v>
       </c>
-      <c r="C53" s="23"/>
-[...4 lines deleted...]
-      <c r="H53" s="27"/>
+      <c r="E53" s="24">
+        <v>1500000</v>
+      </c>
+      <c r="F53" s="25">
+        <v>1498.51</v>
+      </c>
+      <c r="G53" s="26">
+        <v>0.0353</v>
+      </c>
+      <c r="H53" s="27">
+        <v>0.079943</v>
+      </c>
     </row>
     <row r="54" spans="1:15" customHeight="1" ht="15.75">
       <c r="B54" s="23" t="s">
         <v>117</v>
       </c>
       <c r="C54" s="23" t="s">
         <v>118</v>
       </c>
       <c r="D54" s="23" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="E54" s="24">
-        <v>1500000</v>
+        <v>1000000</v>
       </c>
       <c r="F54" s="25">
-        <v>1508.94</v>
+        <v>1010.6</v>
       </c>
       <c r="G54" s="26">
-        <v>0.0338</v>
+        <v>0.0238</v>
       </c>
       <c r="H54" s="27">
-        <v>0.077835</v>
+        <v>0.073063</v>
       </c>
     </row>
     <row r="55" spans="1:15" customHeight="1" ht="15.75">
       <c r="B55" s="23" t="s">
+        <v>119</v>
+      </c>
+      <c r="C55" s="23" t="s">
         <v>120</v>
       </c>
-      <c r="C55" s="23" t="s">
+      <c r="D55" s="23" t="s">
         <v>121</v>
       </c>
-      <c r="D55" s="23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E55" s="24">
-        <v>1000</v>
+        <v>500</v>
       </c>
       <c r="F55" s="25">
-        <v>1038.29</v>
+        <v>518.28</v>
       </c>
       <c r="G55" s="26">
-        <v>0.0233</v>
+        <v>0.0122</v>
       </c>
       <c r="H55" s="27">
-        <v>0.078548</v>
+        <v>0.079991</v>
       </c>
     </row>
     <row r="56" spans="1:15" customHeight="1" ht="15.75">
       <c r="B56" s="23" t="s">
+        <v>122</v>
+      </c>
+      <c r="C56" s="23" t="s">
         <v>123</v>
       </c>
-      <c r="C56" s="23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D56" s="23" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="E56" s="24">
-        <v>1000000</v>
+        <v>500000</v>
       </c>
       <c r="F56" s="25">
-        <v>1020.35</v>
+        <v>516.12</v>
       </c>
       <c r="G56" s="26">
-        <v>0.0229</v>
+        <v>0.0122</v>
       </c>
       <c r="H56" s="27">
-        <v>0.070711</v>
+        <v>0.054591</v>
       </c>
     </row>
     <row r="57" spans="1:15" customHeight="1" ht="15.75">
       <c r="B57" s="23" t="s">
+        <v>124</v>
+      </c>
+      <c r="C57" s="23" t="s">
         <v>125</v>
       </c>
-      <c r="C57" s="23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D57" s="23" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="E57" s="24">
-        <v>500000</v>
+        <v>500</v>
       </c>
       <c r="F57" s="25">
-        <v>523.31</v>
+        <v>512.95</v>
       </c>
       <c r="G57" s="26">
-        <v>0.0117</v>
+        <v>0.0121</v>
       </c>
       <c r="H57" s="27">
-        <v>0.070916</v>
+        <v>0.07695</v>
       </c>
     </row>
     <row r="58" spans="1:15" customHeight="1" ht="15.75">
       <c r="B58" s="23" t="s">
+        <v>126</v>
+      </c>
+      <c r="C58" s="23" t="s">
         <v>127</v>
       </c>
-      <c r="C58" s="23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D58" s="23" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="E58" s="24">
-        <v>500000</v>
+        <v>50</v>
       </c>
       <c r="F58" s="25">
-        <v>513.93</v>
+        <v>506.67</v>
       </c>
       <c r="G58" s="26">
-        <v>0.0115</v>
+        <v>0.0119</v>
       </c>
       <c r="H58" s="27">
-        <v>0.053571</v>
+        <v>0.08015</v>
       </c>
     </row>
     <row r="59" spans="1:15" customHeight="1" ht="15.75">
       <c r="B59" s="23" t="s">
+        <v>128</v>
+      </c>
+      <c r="C59" s="23" t="s">
         <v>129</v>
       </c>
-      <c r="C59" s="23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D59" s="23" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="E59" s="24">
-        <v>500</v>
+        <v>500000</v>
       </c>
       <c r="F59" s="25">
-        <v>512.8</v>
+        <v>504.93</v>
       </c>
       <c r="G59" s="26">
-        <v>0.0115</v>
+        <v>0.0119</v>
       </c>
       <c r="H59" s="27">
-        <v>0.074602</v>
+        <v>0.073557</v>
       </c>
     </row>
     <row r="60" spans="1:15" customHeight="1" ht="15.75">
       <c r="B60" s="23" t="s">
+        <v>130</v>
+      </c>
+      <c r="C60" s="23" t="s">
         <v>131</v>
       </c>
-      <c r="C60" s="23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D60" s="23" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="E60" s="24">
         <v>500000</v>
       </c>
       <c r="F60" s="25">
-        <v>510.69</v>
+        <v>464.43</v>
       </c>
       <c r="G60" s="26">
-        <v>0.0115</v>
+        <v>0.0109</v>
       </c>
       <c r="H60" s="27">
-        <v>0.071153</v>
+        <v>0.078915</v>
       </c>
     </row>
     <row r="61" spans="1:15" customHeight="1" ht="15.75">
       <c r="B61" s="23" t="s">
+        <v>132</v>
+      </c>
+      <c r="C61" s="23" t="s">
         <v>133</v>
       </c>
-      <c r="C61" s="23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D61" s="23" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="E61" s="24">
-        <v>50</v>
+        <v>350000</v>
       </c>
       <c r="F61" s="25">
-        <v>506.91</v>
+        <v>356.03</v>
       </c>
       <c r="G61" s="26">
-        <v>0.0114</v>
+        <v>0.0084</v>
       </c>
       <c r="H61" s="27">
-        <v>0.07865</v>
+        <v>0.075371</v>
       </c>
     </row>
     <row r="62" spans="1:15" customHeight="1" ht="15.75">
       <c r="B62" s="23" t="s">
+        <v>134</v>
+      </c>
+      <c r="C62" s="23" t="s">
         <v>135</v>
       </c>
-      <c r="C62" s="23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D62" s="23" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="E62" s="24">
-        <v>500000</v>
+        <v>10</v>
       </c>
       <c r="F62" s="25">
-        <v>466.94</v>
+        <v>101.02</v>
       </c>
       <c r="G62" s="26">
-        <v>0.0105</v>
+        <v>0.0024</v>
       </c>
       <c r="H62" s="27">
-        <v>0.077911</v>
+        <v>0.075828</v>
       </c>
     </row>
     <row r="63" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B63" s="23" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="B63" s="22" t="s">
+        <v>108</v>
+      </c>
+      <c r="C63" s="22"/>
+      <c r="D63" s="22"/>
+      <c r="E63" s="28"/>
+      <c r="F63" s="49">
+        <v>5989.54</v>
+      </c>
+      <c r="G63" s="50">
+        <v>0.1411</v>
+      </c>
+      <c r="H63" s="29"/>
     </row>
     <row r="64" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B64" s="23" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="B64" s="23"/>
+      <c r="C64" s="23"/>
+      <c r="D64" s="23"/>
+      <c r="E64" s="24"/>
+      <c r="F64" s="25"/>
+      <c r="G64" s="26"/>
+      <c r="H64" s="27"/>
     </row>
     <row r="65" spans="1:15" customHeight="1" ht="15.75">
       <c r="B65" s="22" t="s">
-        <v>111</v>
-[...10 lines deleted...]
-      <c r="H65" s="31"/>
+        <v>136</v>
+      </c>
+      <c r="C65" s="23"/>
+      <c r="D65" s="23"/>
+      <c r="E65" s="24"/>
+      <c r="F65" s="25"/>
+      <c r="G65" s="26"/>
+      <c r="H65" s="27"/>
     </row>
     <row r="66" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B66" s="23"/>
+      <c r="B66" s="22" t="s">
+        <v>108</v>
+      </c>
       <c r="C66" s="23"/>
       <c r="D66" s="23"/>
       <c r="E66" s="24"/>
-      <c r="F66" s="25"/>
-      <c r="G66" s="26"/>
+      <c r="F66" s="59" t="s">
+        <v>110</v>
+      </c>
+      <c r="G66" s="60" t="s">
+        <v>110</v>
+      </c>
       <c r="H66" s="27"/>
     </row>
     <row r="67" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B67" s="22" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B67" s="23"/>
       <c r="C67" s="23"/>
       <c r="D67" s="23"/>
       <c r="E67" s="24"/>
       <c r="F67" s="25"/>
       <c r="G67" s="26"/>
       <c r="H67" s="27"/>
     </row>
     <row r="68" spans="1:15" customHeight="1" ht="15.75">
       <c r="B68" s="22" t="s">
-        <v>111</v>
+        <v>137</v>
       </c>
       <c r="C68" s="23"/>
       <c r="D68" s="23"/>
       <c r="E68" s="24"/>
-      <c r="F68" s="32" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F68" s="25"/>
+      <c r="G68" s="26"/>
       <c r="H68" s="27"/>
       <c r="J68" s="3"/>
     </row>
     <row r="69" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B69" s="23"/>
+      <c r="B69" s="22" t="s">
+        <v>108</v>
+      </c>
       <c r="C69" s="23"/>
       <c r="D69" s="23"/>
       <c r="E69" s="24"/>
-      <c r="F69" s="25"/>
-      <c r="G69" s="26"/>
+      <c r="F69" s="59" t="s">
+        <v>110</v>
+      </c>
+      <c r="G69" s="60" t="s">
+        <v>110</v>
+      </c>
       <c r="H69" s="27"/>
     </row>
     <row r="70" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B70" s="22" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B70" s="23"/>
       <c r="C70" s="23"/>
       <c r="D70" s="23"/>
       <c r="E70" s="24"/>
       <c r="F70" s="25"/>
       <c r="G70" s="26"/>
       <c r="H70" s="27"/>
       <c r="J70" s="3"/>
     </row>
     <row r="71" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B71" s="22" t="s">
+      <c r="B71" s="47" t="s">
         <v>111</v>
       </c>
-      <c r="C71" s="23"/>
-[...8 lines deleted...]
-      <c r="H71" s="27"/>
+      <c r="C71" s="47"/>
+      <c r="D71" s="47"/>
+      <c r="E71" s="48"/>
+      <c r="F71" s="49">
+        <v>5989.54</v>
+      </c>
+      <c r="G71" s="50">
+        <v>0.1411</v>
+      </c>
+      <c r="H71" s="29"/>
       <c r="J71" s="3"/>
     </row>
     <row r="72" spans="1:15" customHeight="1" ht="15.75">
       <c r="B72" s="23"/>
       <c r="C72" s="23"/>
       <c r="D72" s="23"/>
       <c r="E72" s="24"/>
       <c r="F72" s="25"/>
       <c r="G72" s="26"/>
       <c r="H72" s="27"/>
       <c r="J72" s="3"/>
     </row>
     <row r="73" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B73" s="34" t="s">
-[...11 lines deleted...]
-      <c r="H73" s="31"/>
+      <c r="B73" s="23"/>
+      <c r="C73" s="23"/>
+      <c r="D73" s="23"/>
+      <c r="E73" s="24"/>
+      <c r="F73" s="25"/>
+      <c r="G73" s="26"/>
+      <c r="H73" s="27"/>
       <c r="J73" s="3"/>
     </row>
     <row r="74" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B74" s="23"/>
+      <c r="B74" s="22" t="s">
+        <v>138</v>
+      </c>
       <c r="C74" s="23"/>
       <c r="D74" s="23"/>
       <c r="E74" s="24"/>
       <c r="F74" s="25"/>
       <c r="G74" s="26"/>
       <c r="H74" s="27"/>
       <c r="J74" s="3"/>
     </row>
     <row r="75" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B75" s="22" t="s">
-        <v>143</v>
+      <c r="B75" s="23" t="s">
+        <v>139</v>
       </c>
       <c r="C75" s="23"/>
       <c r="D75" s="23"/>
       <c r="E75" s="24"/>
-      <c r="F75" s="25"/>
-      <c r="G75" s="26"/>
+      <c r="F75" s="25">
+        <v>3406.83</v>
+      </c>
+      <c r="G75" s="26">
+        <v>0.0803</v>
+      </c>
       <c r="H75" s="27"/>
       <c r="J75" s="5"/>
       <c r="K75" s="5"/>
       <c r="L75" s="6"/>
       <c r="M75" s="6"/>
       <c r="N75" s="5"/>
     </row>
     <row r="76" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B76" s="23"/>
-[...5 lines deleted...]
-      <c r="H76" s="27"/>
+      <c r="B76" s="22" t="s">
+        <v>108</v>
+      </c>
+      <c r="C76" s="22"/>
+      <c r="D76" s="22"/>
+      <c r="E76" s="28"/>
+      <c r="F76" s="49">
+        <v>3406.83</v>
+      </c>
+      <c r="G76" s="50">
+        <v>0.0803</v>
+      </c>
+      <c r="H76" s="29"/>
     </row>
     <row r="77" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B77" s="22" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B77" s="23"/>
       <c r="C77" s="23"/>
       <c r="D77" s="23"/>
       <c r="E77" s="24"/>
       <c r="F77" s="25"/>
       <c r="G77" s="26"/>
       <c r="H77" s="27"/>
     </row>
     <row r="78" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B78" s="23" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="B78" s="47" t="s">
+        <v>111</v>
+      </c>
+      <c r="C78" s="47"/>
+      <c r="D78" s="47"/>
+      <c r="E78" s="48"/>
+      <c r="F78" s="49">
+        <v>3406.83</v>
+      </c>
+      <c r="G78" s="50">
+        <v>0.0803</v>
+      </c>
+      <c r="H78" s="29"/>
       <c r="J78" s="7"/>
       <c r="K78" s="7"/>
       <c r="L78" s="7"/>
       <c r="M78" s="7"/>
       <c r="N78" s="7"/>
     </row>
     <row r="79" spans="1:15" customHeight="1" ht="15.75">
       <c r="B79" s="23" t="s">
-        <v>147</v>
-[...9 lines deleted...]
-      </c>
+        <v>140</v>
+      </c>
+      <c r="C79" s="23"/>
+      <c r="D79" s="23"/>
+      <c r="E79" s="24"/>
       <c r="F79" s="25">
-        <v>499.86</v>
+        <v>669.38</v>
       </c>
       <c r="G79" s="26">
-        <v>0.0112</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.0158</v>
+      </c>
+      <c r="H79" s="27"/>
       <c r="J79" s="7"/>
       <c r="K79" s="7"/>
       <c r="L79" s="7"/>
       <c r="M79" s="7"/>
       <c r="N79" s="7"/>
     </row>
     <row r="80" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B80" s="22" t="s">
-[...11 lines deleted...]
-      <c r="H80" s="31"/>
+      <c r="B80" s="61" t="s">
+        <v>141</v>
+      </c>
+      <c r="C80" s="61"/>
+      <c r="D80" s="61"/>
+      <c r="E80" s="62"/>
+      <c r="F80" s="63">
+        <v>42441.2</v>
+      </c>
+      <c r="G80" s="64">
+        <v>1</v>
+      </c>
+      <c r="H80" s="51"/>
       <c r="J80" s="7"/>
       <c r="K80" s="7"/>
       <c r="L80" s="7"/>
       <c r="M80" s="7"/>
       <c r="N80" s="7"/>
     </row>
     <row r="81" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B81" s="23"/>
-[...5 lines deleted...]
-      <c r="H81" s="27"/>
+      <c r="B81" s="2"/>
       <c r="J81" s="7"/>
       <c r="K81" s="7"/>
       <c r="L81" s="7"/>
       <c r="M81" s="7"/>
       <c r="N81" s="7"/>
     </row>
     <row r="82" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B82" s="34" t="s">
-[...11 lines deleted...]
-      <c r="H82" s="31"/>
+      <c r="B82" s="11" t="s">
+        <v>142</v>
+      </c>
       <c r="J82" s="7"/>
       <c r="K82" s="7"/>
       <c r="L82" s="7"/>
       <c r="M82" s="7"/>
       <c r="N82" s="7"/>
     </row>
-    <row r="83" spans="1:15" customHeight="1" ht="15.75">
-[...12 lines deleted...]
-    </row>
     <row r="84" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B84" s="23"/>
-[...10 lines deleted...]
-      <c r="N84" s="7"/>
+      <c r="A84" s="7"/>
+      <c r="B84" s="30" t="s">
+        <v>143</v>
+      </c>
+      <c r="C84" s="44"/>
+      <c r="D84" s="44"/>
+      <c r="E84" s="44"/>
+      <c r="F84" s="44"/>
+      <c r="G84" s="44"/>
+      <c r="H84" s="31"/>
     </row>
     <row r="85" spans="1:15" customHeight="1" ht="15.75">
-      <c r="B85" s="22" t="s">
+      <c r="A85" s="7"/>
+      <c r="B85" s="32" t="s">
+        <v>144</v>
+      </c>
+      <c r="C85" s="38"/>
+      <c r="D85" s="38"/>
+      <c r="E85" s="38"/>
+      <c r="F85" s="38"/>
+      <c r="G85" s="38"/>
+      <c r="H85" s="33"/>
+    </row>
+    <row r="86" spans="1:15" customHeight="1" ht="15.75">
+      <c r="A86" s="7"/>
+      <c r="B86" s="32" t="s">
+        <v>145</v>
+      </c>
+      <c r="C86" s="38"/>
+      <c r="D86" s="38"/>
+      <c r="E86" s="38"/>
+      <c r="F86" s="38"/>
+      <c r="G86" s="38"/>
+      <c r="H86" s="33"/>
+    </row>
+    <row r="87" spans="1:15" customHeight="1" ht="15.75">
+      <c r="A87" s="7"/>
+      <c r="B87" s="39"/>
+      <c r="C87" s="34">
+        <v>46295</v>
+      </c>
+      <c r="D87" s="34">
+        <v>46265</v>
+      </c>
+      <c r="E87" s="38"/>
+      <c r="F87" s="38"/>
+      <c r="G87" s="38"/>
+      <c r="H87" s="33"/>
+    </row>
+    <row r="88" spans="1:15" customHeight="1" ht="15.75">
+      <c r="A88" s="7"/>
+      <c r="B88" s="39" t="s">
+        <v>146</v>
+      </c>
+      <c r="C88" s="35"/>
+      <c r="D88" s="35"/>
+      <c r="E88" s="38"/>
+      <c r="F88" s="38"/>
+      <c r="G88" s="38"/>
+      <c r="H88" s="33"/>
+    </row>
+    <row r="89" spans="1:15" customHeight="1" ht="15.75">
+      <c r="A89" s="36"/>
+      <c r="B89" s="39" t="s">
+        <v>147</v>
+      </c>
+      <c r="C89" s="37">
+        <v>35.6872</v>
+      </c>
+      <c r="D89" s="37">
+        <v>37.2691</v>
+      </c>
+      <c r="E89" s="38"/>
+      <c r="F89" s="38"/>
+      <c r="G89" s="38"/>
+      <c r="H89" s="33"/>
+    </row>
+    <row r="90" spans="1:15" customHeight="1" ht="15.75">
+      <c r="A90" s="36"/>
+      <c r="B90" s="39" t="s">
+        <v>148</v>
+      </c>
+      <c r="C90" s="37">
+        <v>40.1635</v>
+      </c>
+      <c r="D90" s="37">
+        <v>41.9096</v>
+      </c>
+      <c r="E90" s="38"/>
+      <c r="F90" s="38"/>
+      <c r="G90" s="38"/>
+      <c r="H90" s="33"/>
+    </row>
+    <row r="91" spans="1:15" customHeight="1" ht="15.75">
+      <c r="A91" s="7"/>
+      <c r="B91" s="32" t="s">
         <v>149</v>
       </c>
-      <c r="C85" s="23"/>
-[...7 lines deleted...]
-      <c r="B86" s="23" t="s">
+      <c r="C91" s="38"/>
+      <c r="D91" s="38"/>
+      <c r="E91" s="38"/>
+      <c r="F91" s="38"/>
+      <c r="G91" s="38"/>
+      <c r="H91" s="33"/>
+    </row>
+    <row r="92" spans="1:15" customHeight="1" ht="15.75">
+      <c r="A92" s="7"/>
+      <c r="B92" s="32" t="s">
         <v>150</v>
       </c>
-      <c r="C86" s="23"/>
-[...51 lines deleted...]
-      <c r="B90" s="23" t="s">
+      <c r="C92" s="38"/>
+      <c r="D92" s="38"/>
+      <c r="E92" s="38"/>
+      <c r="F92" s="38"/>
+      <c r="G92" s="38"/>
+      <c r="H92" s="33"/>
+    </row>
+    <row r="93" spans="1:15" customHeight="1" ht="15.75">
+      <c r="A93" s="7"/>
+      <c r="B93" s="32" t="s">
         <v>151</v>
       </c>
-      <c r="C90" s="23"/>
-[...11 lines deleted...]
-      <c r="B91" s="36" t="s">
+      <c r="C93" s="38"/>
+      <c r="D93" s="38"/>
+      <c r="E93" s="38"/>
+      <c r="F93" s="38"/>
+      <c r="G93" s="38"/>
+      <c r="H93" s="33"/>
+    </row>
+    <row r="94" spans="1:15" customHeight="1" ht="15.75">
+      <c r="A94" s="7"/>
+      <c r="B94" s="40" t="s">
         <v>152</v>
       </c>
-      <c r="C91" s="36"/>
-[...14 lines deleted...]
-      <c r="B93" s="11" t="s">
+      <c r="C94" s="38"/>
+      <c r="D94" s="38"/>
+      <c r="E94" s="38"/>
+      <c r="F94" s="38"/>
+      <c r="G94" s="38"/>
+      <c r="H94" s="33"/>
+    </row>
+    <row r="95" spans="1:15" customHeight="1" ht="15.75">
+      <c r="A95" s="7"/>
+      <c r="B95" s="32" t="s">
         <v>153</v>
       </c>
+      <c r="C95" s="38"/>
+      <c r="D95" s="38"/>
+      <c r="E95" s="38"/>
+      <c r="F95" s="38"/>
+      <c r="G95" s="38"/>
+      <c r="H95" s="33"/>
     </row>
     <row r="96" spans="1:15" customHeight="1" ht="15.75">
       <c r="A96" s="7"/>
-      <c r="B96" s="41" t="s">
+      <c r="B96" s="32" t="s">
         <v>154</v>
       </c>
-      <c r="C96" s="53"/>
-[...4 lines deleted...]
-      <c r="H96" s="42"/>
+      <c r="C96" s="38"/>
+      <c r="D96" s="38"/>
+      <c r="E96" s="38"/>
+      <c r="F96" s="38"/>
+      <c r="G96" s="38"/>
+      <c r="H96" s="33"/>
     </row>
     <row r="97" spans="1:15" customHeight="1" ht="15.75">
       <c r="A97" s="7"/>
-      <c r="B97" s="43" t="s">
+      <c r="B97" s="32" t="s">
         <v>155</v>
       </c>
-      <c r="C97" s="54"/>
-[...8 lines deleted...]
-      <c r="B98" s="43" t="s">
+      <c r="C97" s="38"/>
+      <c r="D97" s="38"/>
+      <c r="E97" s="38"/>
+      <c r="F97" s="38"/>
+      <c r="G97" s="38"/>
+      <c r="H97" s="33"/>
+    </row>
+    <row r="99" spans="1:15" customHeight="1" ht="15.75"/>
+    <row r="100" spans="1:15" customHeight="1" ht="39.75">
+      <c r="B100" s="41" t="s">
         <v>156</v>
       </c>
-      <c r="C98" s="54"/>
-[...22 lines deleted...]
-      <c r="B100" s="55" t="s">
+      <c r="C100" s="42" t="s">
         <v>157</v>
       </c>
-      <c r="C100" s="46"/>
-[...8 lines deleted...]
-      <c r="B101" s="55" t="s">
+      <c r="D100" s="42" t="s">
         <v>158</v>
       </c>
-      <c r="C101" s="48">
-[...11 lines deleted...]
-      <c r="A102" s="47"/>
+      <c r="E100" s="2"/>
+    </row>
+    <row r="101" spans="1:15" customHeight="1" ht="39.75">
+      <c r="B101" s="46" t="s">
+        <v>159</v>
+      </c>
+      <c r="C101" s="52"/>
+      <c r="D101" s="43" t="s">
+        <v>160</v>
+      </c>
+      <c r="E101" s="2"/>
+    </row>
+    <row r="102" spans="1:15" customHeight="1" ht="39.75">
       <c r="B102" s="55" t="s">
-        <v>159</v>
-[...26 lines deleted...]
-      <c r="B104" s="43" t="s">
         <v>161</v>
       </c>
-      <c r="C104" s="54"/>
-[...8 lines deleted...]
-      <c r="B105" s="43" t="s">
+      <c r="C102" s="53"/>
+      <c r="D102" s="57"/>
+      <c r="E102" s="2"/>
+    </row>
+    <row r="103" spans="1:15" customHeight="1" ht="39.75">
+      <c r="B103" s="55"/>
+      <c r="C103" s="53"/>
+      <c r="D103" s="57"/>
+      <c r="E103" s="2"/>
+    </row>
+    <row r="104" spans="1:15" customHeight="1" ht="39.75">
+      <c r="B104" s="55"/>
+      <c r="C104" s="53"/>
+      <c r="D104" s="57"/>
+      <c r="E104" s="2"/>
+    </row>
+    <row r="105" spans="1:15" customHeight="1" ht="39.75">
+      <c r="B105" s="56"/>
+      <c r="C105" s="54"/>
+      <c r="D105" s="58"/>
+      <c r="E105" s="2"/>
+    </row>
+    <row r="106" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B106" s="9" t="s">
         <v>162</v>
       </c>
-      <c r="C105" s="54"/>
-[...8 lines deleted...]
-      <c r="B106" s="49" t="s">
+    </row>
+    <row r="107" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B107" s="9" t="s">
         <v>163</v>
       </c>
-      <c r="C106" s="54"/>
-[...8 lines deleted...]
-      <c r="B107" s="43" t="s">
+    </row>
+    <row r="108" spans="1:15" customHeight="1" ht="15.75">
+      <c r="B108" s="9" t="s">
         <v>164</v>
       </c>
-      <c r="C107" s="54"/>
-[...92 lines deleted...]
-      </c>
+    </row>
+    <row r="140" spans="1:15" customHeight="1" ht="15.75">
+      <c r="J140" s="3"/>
+    </row>
+    <row r="142" spans="1:15" customHeight="1" ht="15.75">
+      <c r="J142" s="3"/>
+    </row>
+    <row r="143" spans="1:15" customHeight="1" ht="15.75">
+      <c r="J143" s="3"/>
+    </row>
+    <row r="144" spans="1:15" customHeight="1" ht="15.75">
+      <c r="J144" s="3"/>
+    </row>
+    <row r="145" spans="1:15" customHeight="1" ht="15.75">
+      <c r="J145" s="3"/>
+    </row>
+    <row r="146" spans="1:15" customHeight="1" ht="15.75">
+      <c r="J146" s="3"/>
+    </row>
+    <row r="147" spans="1:15" customHeight="1" ht="15.75">
+      <c r="J147" s="5"/>
+      <c r="K147" s="5"/>
+      <c r="L147" s="6"/>
+      <c r="M147" s="6"/>
+      <c r="N147" s="5"/>
+    </row>
+    <row r="150" spans="1:15" customHeight="1" ht="15.75">
+      <c r="J150" s="7"/>
+      <c r="K150" s="7"/>
+      <c r="L150" s="7"/>
+      <c r="M150" s="7"/>
+      <c r="N150" s="7"/>
+    </row>
+    <row r="151" spans="1:15" customHeight="1" ht="15.75">
+      <c r="J151" s="7"/>
+      <c r="K151" s="7"/>
+      <c r="L151" s="7"/>
+      <c r="M151" s="7"/>
+      <c r="N151" s="7"/>
+    </row>
+    <row r="152" spans="1:15" customHeight="1" ht="15.75">
+      <c r="J152" s="7"/>
+      <c r="K152" s="7"/>
+      <c r="L152" s="7"/>
+      <c r="M152" s="7"/>
+      <c r="N152" s="7"/>
+    </row>
+    <row r="153" spans="1:15" customHeight="1" ht="15.75">
+      <c r="J153" s="7"/>
+      <c r="K153" s="7"/>
+      <c r="L153" s="7"/>
+      <c r="M153" s="7"/>
+      <c r="N153" s="7"/>
+    </row>
+    <row r="154" spans="1:15" customHeight="1" ht="15.75">
+      <c r="J154" s="7"/>
+      <c r="K154" s="7"/>
+      <c r="L154" s="7"/>
+      <c r="M154" s="7"/>
+      <c r="N154" s="7"/>
+    </row>
+    <row r="155" spans="1:15" customHeight="1" ht="15.75">
+      <c r="J155" s="7"/>
+      <c r="K155" s="7"/>
+      <c r="L155" s="7"/>
+      <c r="M155" s="7"/>
+      <c r="N155" s="7"/>
+    </row>
+    <row r="156" spans="1:15" customHeight="1" ht="15.75">
+      <c r="J156" s="7"/>
+      <c r="K156" s="7"/>
+      <c r="L156" s="7"/>
+      <c r="M156" s="7"/>
+      <c r="N156" s="7"/>
+    </row>
+    <row r="158" spans="1:15" customHeight="1" ht="15.75">
+      <c r="J158" s="3"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
-    <mergeCell ref="C113:C117"/>
-[...1 lines deleted...]
-    <mergeCell ref="D114:D117"/>
+    <mergeCell ref="C101:C105"/>
+    <mergeCell ref="B102:B105"/>
+    <mergeCell ref="D102:D105"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="G1" location="'Sheet1'!A1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader>&amp;L&amp;"Arial"&amp;9&amp;K0078D7 INTERNAL&amp;1#_x000D_</oddHeader>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>